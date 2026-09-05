--- v0 (2026-08-15)
+++ v1 (2026-09-05)
@@ -1,80 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F965175" w14:textId="4450101D" w:rsidR="001E4BCE" w:rsidRDefault="001E4BCE" w:rsidP="00A84577">
+    <w:p w14:paraId="2F965175" w14:textId="54A46AE4" w:rsidR="001E4BCE" w:rsidRDefault="001E4BCE" w:rsidP="00A84577">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="-709" w:right="-613"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7074">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transport Services Group – NHS </w:t>
+        <w:t>Transport Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC48FF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7074">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– NHS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7074">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Nurse Trainers Service </w:t>
       </w:r>
       <w:r w:rsidR="00A84577" w:rsidRPr="00A84577">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>GENERIC TRAINING</w:t>
@@ -764,51 +784,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F828581" w14:textId="2C9A3086" w:rsidR="00156BB5" w:rsidRDefault="00156BB5" w:rsidP="00461672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Anaphylaxis </w:t>
             </w:r>
             <w:r w:rsidR="004B2322">
               <w:t>Management</w:t>
             </w:r>
             <w:r w:rsidR="0015693A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0015693A" w:rsidRPr="00752796">
-              <w:t>-  inc Auto-injector administration</w:t>
+              <w:t xml:space="preserve">-  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0015693A" w:rsidRPr="00752796">
+              <w:t>inc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0015693A" w:rsidRPr="00752796">
+              <w:t xml:space="preserve"> Auto-injector administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D489881" w14:textId="20B327E3" w:rsidR="00156BB5" w:rsidRPr="00513CD7" w:rsidRDefault="001616C3" w:rsidP="00156BB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2107,51 +2135,50 @@
         <w:gridCol w:w="4507"/>
       </w:tblGrid>
       <w:tr w:rsidR="001616C3" w14:paraId="52ADB59E" w14:textId="77777777" w:rsidTr="00BD57E3">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6374" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2561A7F3" w14:textId="77777777" w:rsidR="001616C3" w:rsidRPr="005E5E43" w:rsidRDefault="001616C3" w:rsidP="001616C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Date Referral Form completed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E74D21F" w14:textId="0601F1F0" w:rsidR="001616C3" w:rsidRPr="005E5E43" w:rsidRDefault="001616C3" w:rsidP="001616C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001616C3" w14:paraId="579B0476" w14:textId="77777777" w:rsidTr="00BD57E3">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
@@ -2303,75 +2330,79 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NHS Nurse Trainer Team Member Completing Referral Form:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BC3C453" w14:textId="01DF61D9" w:rsidR="001616C3" w:rsidRPr="005E5E43" w:rsidRDefault="001616C3" w:rsidP="001616C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F96524D" w14:textId="77777777" w:rsidR="00DF7501" w:rsidRDefault="00DF7501" w:rsidP="001616C3"/>
     <w:sectPr w:rsidR="00DF7501" w:rsidSect="00B712EA">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1797" w:right="1440" w:bottom="993" w:left="1440" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34ED8A96" w14:textId="77777777" w:rsidR="00E94382" w:rsidRDefault="00E94382" w:rsidP="001E4BCE">
+    <w:p w14:paraId="5D24F58E" w14:textId="77777777" w:rsidR="00816893" w:rsidRDefault="00816893" w:rsidP="001E4BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19826447" w14:textId="77777777" w:rsidR="00E94382" w:rsidRDefault="00E94382" w:rsidP="001E4BCE">
+    <w:p w14:paraId="3F766870" w14:textId="77777777" w:rsidR="00816893" w:rsidRDefault="00816893" w:rsidP="001E4BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2409,50 +2440,60 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55EA5C73" w14:textId="77777777" w:rsidR="00EC48FF" w:rsidRDefault="00EC48FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1757873232"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1049677206"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5C1C6D38" w14:textId="22980CFC" w:rsidR="002C4193" w:rsidRPr="002C4193" w:rsidRDefault="002C4193" w:rsidP="00BE26CA">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9923"/>
@@ -2614,147 +2655,158 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F96525D" w14:textId="77777777" w:rsidR="00DF7501" w:rsidRDefault="00DF7501">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D329C30" w14:textId="77777777" w:rsidR="00EC48FF" w:rsidRDefault="00EC48FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CEE6670" w14:textId="77777777" w:rsidR="00E94382" w:rsidRDefault="00E94382" w:rsidP="001E4BCE">
+    <w:p w14:paraId="29279EBE" w14:textId="77777777" w:rsidR="00816893" w:rsidRDefault="00816893" w:rsidP="001E4BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1859B72C" w14:textId="77777777" w:rsidR="00E94382" w:rsidRDefault="00E94382" w:rsidP="001E4BCE">
+    <w:p w14:paraId="081EA183" w14:textId="77777777" w:rsidR="00816893" w:rsidRDefault="00816893" w:rsidP="001E4BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F965254" w14:textId="15F50D62" w:rsidR="001E4BCE" w:rsidRDefault="001E4BCE" w:rsidP="001E4BCE">
+  <w:p w14:paraId="3D7BD4FB" w14:textId="77777777" w:rsidR="00EC48FF" w:rsidRDefault="00EC48FF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F965254" w14:textId="4673EA35" w:rsidR="001E4BCE" w:rsidRDefault="00EC48FF" w:rsidP="001E4BCE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F96525E" wp14:editId="2F96525F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B074AF5" wp14:editId="699BECB1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4733925</wp:posOffset>
+            <wp:posOffset>3971925</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-93345</wp:posOffset>
+            <wp:posOffset>-429260</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1590675" cy="609600"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:extent cx="2646000" cy="874800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="261091457" name="Picture 261091457"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1726600834" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 1"/>
+                  <pic:cNvPr id="1726600834" name="Picture 1726600834"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1590675" cy="609600"/>
+                    <a:ext cx="2646000" cy="874800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001E4BCE">
       <w:t>NHS Nurse Trainers – LCC Referral Form</w:t>
     </w:r>
     <w:r w:rsidR="00B13D5D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00153B56">
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00B13D5D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00153B56">
       <w:t>Generic Training</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-1134" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1526"/>
       <w:gridCol w:w="1843"/>
@@ -2806,50 +2858,60 @@
             <w:p w14:paraId="2F965256" w14:textId="1E677748" w:rsidR="001E4BCE" w:rsidRDefault="00E7604A" w:rsidP="00156BB5">
               <w:pPr>
                 <w:pStyle w:val="Header"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>TSG</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2F965258" w14:textId="77777777" w:rsidR="001E4BCE" w:rsidRDefault="001E4BCE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AB400DC" w14:textId="77777777" w:rsidR="00EC48FF" w:rsidRDefault="00EC48FF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A825FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02DE4AA0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3790,159 +3852,163 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2121021736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1952973923">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="208304332">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1407458532">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="536966741">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="598870901">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E4BCE"/>
     <w:rsid w:val="00017143"/>
     <w:rsid w:val="00023AC1"/>
     <w:rsid w:val="0004284E"/>
     <w:rsid w:val="000440EF"/>
     <w:rsid w:val="00065407"/>
     <w:rsid w:val="000970CB"/>
     <w:rsid w:val="000D6E28"/>
+    <w:rsid w:val="00123964"/>
     <w:rsid w:val="00153B56"/>
     <w:rsid w:val="0015693A"/>
     <w:rsid w:val="00156BB5"/>
     <w:rsid w:val="001616C3"/>
+    <w:rsid w:val="001630A4"/>
     <w:rsid w:val="00164F1F"/>
     <w:rsid w:val="00171374"/>
     <w:rsid w:val="001B434D"/>
     <w:rsid w:val="001C6136"/>
     <w:rsid w:val="001D01A6"/>
     <w:rsid w:val="001E4BCE"/>
     <w:rsid w:val="001F0C31"/>
     <w:rsid w:val="00210D4D"/>
     <w:rsid w:val="00231E0E"/>
     <w:rsid w:val="00276C30"/>
     <w:rsid w:val="002C4193"/>
     <w:rsid w:val="003172C1"/>
     <w:rsid w:val="0035445E"/>
     <w:rsid w:val="003943FD"/>
     <w:rsid w:val="003C1522"/>
     <w:rsid w:val="00461672"/>
     <w:rsid w:val="0048719B"/>
     <w:rsid w:val="004974A7"/>
     <w:rsid w:val="004B2322"/>
     <w:rsid w:val="004D77D6"/>
     <w:rsid w:val="004E1A6D"/>
-    <w:rsid w:val="00520753"/>
     <w:rsid w:val="005E304A"/>
     <w:rsid w:val="006175FD"/>
     <w:rsid w:val="00657280"/>
     <w:rsid w:val="00674365"/>
     <w:rsid w:val="006B584C"/>
     <w:rsid w:val="006B60E5"/>
     <w:rsid w:val="00722090"/>
     <w:rsid w:val="00731117"/>
     <w:rsid w:val="0074135C"/>
     <w:rsid w:val="00752796"/>
     <w:rsid w:val="00757729"/>
     <w:rsid w:val="007C0D94"/>
     <w:rsid w:val="007D1D81"/>
+    <w:rsid w:val="007F7185"/>
+    <w:rsid w:val="00816893"/>
     <w:rsid w:val="00840ECC"/>
     <w:rsid w:val="0086785D"/>
     <w:rsid w:val="008722A1"/>
     <w:rsid w:val="00926879"/>
     <w:rsid w:val="00936BB8"/>
     <w:rsid w:val="009505F8"/>
     <w:rsid w:val="009C20D0"/>
     <w:rsid w:val="009C22A0"/>
     <w:rsid w:val="00A84577"/>
     <w:rsid w:val="00B13D5D"/>
     <w:rsid w:val="00B712EA"/>
     <w:rsid w:val="00B74F60"/>
     <w:rsid w:val="00B91E2C"/>
     <w:rsid w:val="00BD57E3"/>
     <w:rsid w:val="00BE2683"/>
     <w:rsid w:val="00BE26CA"/>
     <w:rsid w:val="00C65ECB"/>
     <w:rsid w:val="00C7007B"/>
     <w:rsid w:val="00C92116"/>
     <w:rsid w:val="00D065C1"/>
     <w:rsid w:val="00D06ABA"/>
+    <w:rsid w:val="00D16747"/>
+    <w:rsid w:val="00D226D2"/>
     <w:rsid w:val="00D313C0"/>
-    <w:rsid w:val="00D33A84"/>
     <w:rsid w:val="00D33BEA"/>
     <w:rsid w:val="00D3763F"/>
     <w:rsid w:val="00D57F43"/>
     <w:rsid w:val="00D64967"/>
     <w:rsid w:val="00D733AE"/>
     <w:rsid w:val="00D76F0F"/>
     <w:rsid w:val="00DA2020"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DD16CF"/>
     <w:rsid w:val="00DF7501"/>
     <w:rsid w:val="00E102DC"/>
     <w:rsid w:val="00E1165F"/>
     <w:rsid w:val="00E72B67"/>
     <w:rsid w:val="00E7604A"/>
     <w:rsid w:val="00E81D1F"/>
-    <w:rsid w:val="00E94382"/>
+    <w:rsid w:val="00EC48FF"/>
     <w:rsid w:val="00ED6A45"/>
     <w:rsid w:val="00EF4E45"/>
     <w:rsid w:val="00F24B64"/>
     <w:rsid w:val="00FA5B95"/>
     <w:rsid w:val="00FE15BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4523,54 +4589,54 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1135560116">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1D64119A4E44468BB534674E7EE03A9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2DFC6968-6AB6-430F-B9CE-0E20051D6241}"/>
       </w:docPartPr>
@@ -4666,72 +4732,74 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003856B8"/>
     <w:rsid w:val="00116736"/>
+    <w:rsid w:val="00123964"/>
+    <w:rsid w:val="001630A4"/>
     <w:rsid w:val="001B1F14"/>
     <w:rsid w:val="001B434D"/>
-    <w:rsid w:val="001C4B36"/>
     <w:rsid w:val="00220F5C"/>
     <w:rsid w:val="00327803"/>
     <w:rsid w:val="003856B8"/>
     <w:rsid w:val="003943FD"/>
     <w:rsid w:val="00527FCD"/>
     <w:rsid w:val="00705419"/>
     <w:rsid w:val="0074135C"/>
     <w:rsid w:val="00846207"/>
     <w:rsid w:val="008D5EEC"/>
     <w:rsid w:val="00926879"/>
     <w:rsid w:val="009F4586"/>
     <w:rsid w:val="00A467C2"/>
     <w:rsid w:val="00AC16F6"/>
     <w:rsid w:val="00BE2683"/>
+    <w:rsid w:val="00C26900"/>
     <w:rsid w:val="00C56815"/>
     <w:rsid w:val="00C7007B"/>
     <w:rsid w:val="00CD4B16"/>
-    <w:rsid w:val="00D33A84"/>
     <w:rsid w:val="00D733AE"/>
+    <w:rsid w:val="00FC6F81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="04CCAEE1"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -5465,67 +5533,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD2E84F-2C43-442D-8193-416FD254F63F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>821</Characters>
+  <Pages>1</Pages>
+  <Words>143</Words>
+  <Characters>816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>964</CharactersWithSpaces>
+  <CharactersWithSpaces>958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tim Brettell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>