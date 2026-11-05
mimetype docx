--- v0 (2026-08-15)
+++ v1 (2026-11-05)
@@ -123,51 +123,95 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inibus </w:t>
       </w:r>
       <w:r w:rsidR="003C707F" w:rsidRPr="005D5CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00433134" w:rsidRPr="005D5CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hecklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2788DBA8" w14:textId="1D23623E" w:rsidR="00433134" w:rsidRPr="005D5CFD" w:rsidRDefault="00433134" w:rsidP="00433134">
+    <w:p w14:paraId="490DF39E" w14:textId="771A901C" w:rsidR="00A81C45" w:rsidRPr="00A81C45" w:rsidRDefault="00A81C45" w:rsidP="00433134">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81C45">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you prefer to complete an on-line version – click </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A81C45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A81C45">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2788DBA8" w14:textId="3747D3C8" w:rsidR="00433134" w:rsidRPr="005D5CFD" w:rsidRDefault="00433134" w:rsidP="00433134">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Driver name:</w:t>
       </w:r>
       <w:r w:rsidR="00D838CE" w:rsidRPr="005D5CFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________</w:t>
@@ -2289,231 +2333,234 @@
                     <w:p w14:paraId="33465A52" w14:textId="77777777" w:rsidR="008465E2" w:rsidRDefault="008465E2"/>
                     <w:p w14:paraId="2C6252BF" w14:textId="77777777" w:rsidR="008465E2" w:rsidRDefault="008465E2"/>
                     <w:p w14:paraId="3A161094" w14:textId="77777777" w:rsidR="008465E2" w:rsidRDefault="008465E2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00433134" w:rsidRPr="00433134" w:rsidSect="002D22E8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="720" w:bottom="397" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A09BF42" w14:textId="77777777" w:rsidR="00DF7D45" w:rsidRDefault="00DF7D45" w:rsidP="00EF13DF">
+    <w:p w14:paraId="0B12BF06" w14:textId="77777777" w:rsidR="00280FCA" w:rsidRDefault="00280FCA" w:rsidP="00EF13DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D147F63" w14:textId="77777777" w:rsidR="00DF7D45" w:rsidRDefault="00DF7D45" w:rsidP="00EF13DF">
+    <w:p w14:paraId="7EEEDA89" w14:textId="77777777" w:rsidR="00280FCA" w:rsidRDefault="00280FCA" w:rsidP="00EF13DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26EDE8F0" w14:textId="77777777" w:rsidR="00DF7D45" w:rsidRDefault="00DF7D45" w:rsidP="00EF13DF">
+    <w:p w14:paraId="703C91FC" w14:textId="77777777" w:rsidR="00280FCA" w:rsidRDefault="00280FCA" w:rsidP="00EF13DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="052592C6" w14:textId="77777777" w:rsidR="00DF7D45" w:rsidRDefault="00DF7D45" w:rsidP="00EF13DF">
+    <w:p w14:paraId="084488D0" w14:textId="77777777" w:rsidR="00280FCA" w:rsidRDefault="00280FCA" w:rsidP="00EF13DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00433134"/>
     <w:rsid w:val="00007533"/>
     <w:rsid w:val="00093478"/>
     <w:rsid w:val="00096B9B"/>
     <w:rsid w:val="000A48C0"/>
     <w:rsid w:val="000A783F"/>
     <w:rsid w:val="00101C6E"/>
     <w:rsid w:val="0010596A"/>
     <w:rsid w:val="00107A81"/>
     <w:rsid w:val="00125C07"/>
     <w:rsid w:val="0013719C"/>
     <w:rsid w:val="00150594"/>
     <w:rsid w:val="00164459"/>
     <w:rsid w:val="0017618D"/>
     <w:rsid w:val="001A28DC"/>
     <w:rsid w:val="001A3974"/>
     <w:rsid w:val="001F7B64"/>
     <w:rsid w:val="00221534"/>
     <w:rsid w:val="002408CE"/>
     <w:rsid w:val="00277087"/>
+    <w:rsid w:val="00280FCA"/>
     <w:rsid w:val="0028343A"/>
     <w:rsid w:val="002B1B01"/>
     <w:rsid w:val="002C6CD8"/>
     <w:rsid w:val="002D21A2"/>
     <w:rsid w:val="002D22E8"/>
     <w:rsid w:val="002D3207"/>
     <w:rsid w:val="00325144"/>
     <w:rsid w:val="00327D9F"/>
     <w:rsid w:val="00344CB9"/>
     <w:rsid w:val="003523D3"/>
     <w:rsid w:val="003A6665"/>
     <w:rsid w:val="003C707F"/>
     <w:rsid w:val="003E1835"/>
     <w:rsid w:val="00417250"/>
     <w:rsid w:val="00433134"/>
     <w:rsid w:val="00440FD6"/>
     <w:rsid w:val="004504EF"/>
     <w:rsid w:val="00464FA9"/>
     <w:rsid w:val="00472001"/>
     <w:rsid w:val="00515F3A"/>
     <w:rsid w:val="005541E0"/>
     <w:rsid w:val="00567FE7"/>
     <w:rsid w:val="00582B2F"/>
     <w:rsid w:val="005B7469"/>
     <w:rsid w:val="005D5CFD"/>
     <w:rsid w:val="005E4172"/>
     <w:rsid w:val="00611A6D"/>
     <w:rsid w:val="00651CC8"/>
     <w:rsid w:val="00664EE5"/>
     <w:rsid w:val="006921C6"/>
     <w:rsid w:val="006958EA"/>
     <w:rsid w:val="00697648"/>
     <w:rsid w:val="0070354C"/>
     <w:rsid w:val="00790C53"/>
     <w:rsid w:val="00791D99"/>
     <w:rsid w:val="008465E2"/>
     <w:rsid w:val="00847DC8"/>
     <w:rsid w:val="008E5609"/>
     <w:rsid w:val="008F2D14"/>
     <w:rsid w:val="008F3347"/>
     <w:rsid w:val="009045CF"/>
     <w:rsid w:val="009350FD"/>
     <w:rsid w:val="009C57BF"/>
     <w:rsid w:val="009E79EE"/>
     <w:rsid w:val="009E7CDC"/>
     <w:rsid w:val="00A16AE3"/>
+    <w:rsid w:val="00A81C45"/>
     <w:rsid w:val="00A87C58"/>
     <w:rsid w:val="00AC35C2"/>
     <w:rsid w:val="00AE7936"/>
     <w:rsid w:val="00B20D63"/>
     <w:rsid w:val="00B246C6"/>
     <w:rsid w:val="00BA2716"/>
     <w:rsid w:val="00BD4318"/>
     <w:rsid w:val="00C3179B"/>
     <w:rsid w:val="00C372F2"/>
     <w:rsid w:val="00C95091"/>
     <w:rsid w:val="00CC1174"/>
     <w:rsid w:val="00D00FFD"/>
     <w:rsid w:val="00D065C9"/>
     <w:rsid w:val="00D1545C"/>
+    <w:rsid w:val="00D31A31"/>
     <w:rsid w:val="00D72CEB"/>
     <w:rsid w:val="00D838CE"/>
     <w:rsid w:val="00D85A6C"/>
     <w:rsid w:val="00DA3C73"/>
     <w:rsid w:val="00DF7D45"/>
     <w:rsid w:val="00E3388B"/>
     <w:rsid w:val="00E33DCD"/>
     <w:rsid w:val="00E74FAA"/>
     <w:rsid w:val="00EA7E24"/>
     <w:rsid w:val="00EF13DF"/>
     <w:rsid w:val="00F06F4A"/>
     <w:rsid w:val="00F42563"/>
     <w:rsid w:val="00F60963"/>
     <w:rsid w:val="00F86B6F"/>
     <w:rsid w:val="00FC1B0E"/>
     <w:rsid w:val="00FE1142"/>
     <w:rsid w:val="00FE2C0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3508,62 +3555,85 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF13DF"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DA3C73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A81C45"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A81C45"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/Pages/ResponsePage.aspx?id=klvgtM74tUabJJm6XBHl6W-ZrO9aO-VCmtPEFWgJwllUNTc5SkczT0ZOTDBWOVU2TkdQODQxWlRZVS4u" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3822,69 +3892,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>262</Words>
-  <Characters>1497</Characters>
+  <Words>294</Words>
+  <Characters>1677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1756</CharactersWithSpaces>
+  <CharactersWithSpaces>1968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sophie Vasey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>