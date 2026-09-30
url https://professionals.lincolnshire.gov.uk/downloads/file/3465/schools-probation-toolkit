--- v0 (2026-07-09)
+++ v1 (2026-09-30)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2CBEDE0E" w14:textId="77777777" w:rsidR="008C430C" w:rsidRPr="004B6CF8" w:rsidRDefault="008C430C" w:rsidP="008C430C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31599AA6" w14:textId="77777777" w:rsidR="008C430C" w:rsidRPr="004B6CF8" w:rsidRDefault="008C430C" w:rsidP="008C430C">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FCD67DF" wp14:editId="26169D0C">
@@ -327,1688 +327,1720 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1626377727"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2047A9D8" w14:textId="7CE7467E" w:rsidR="006A1B0D" w:rsidRDefault="006A1B0D" w:rsidP="007500EE">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1E393EA6" w14:textId="4ED5A40C" w:rsidR="00C63C66" w:rsidRDefault="006A1B0D">
+        <w:p w14:paraId="75656336" w14:textId="29529C18" w:rsidR="001067A9" w:rsidRDefault="006A1B0D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc233626606" w:history="1">
-            <w:r w:rsidR="00C63C66" w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205396" w:history="1">
+            <w:r w:rsidR="001067A9" w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Probation Process Flowchart</w:t>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626606 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205396 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00C63C66">
+            <w:r w:rsidR="001067A9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15252AF1" w14:textId="17698D60" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="4D9C120A" w14:textId="3204FD29" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626607" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205397" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Probation Checklist for Managers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626607 \h </w:instrText>
-[...72 lines deleted...]
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626608 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205397 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D332BDF" w14:textId="485E7671" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="776CFA8C" w14:textId="77D0877D" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626609" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205398" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 1 – Invite to Probation Review Meeting Private &amp; Confidential</w:t>
+              <w:t>Probation Review Meeting Briefing Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626609 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205398 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F26BAF0" w14:textId="7B4C7B3C" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="2AD4C2CC" w14:textId="6706B27E" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626610" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205399" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 2 – Review Meeting Outcome; Satisfactory Progress</w:t>
+              <w:t xml:space="preserve">Letter 1 – Invite to Probation Review Meeting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA32ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Private &amp; Confidential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626610 \h </w:instrText>
-[...72 lines deleted...]
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626611 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205399 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="410D8CBC" w14:textId="32F126EF" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="3F41E25A" w14:textId="51D94A05" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626612" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205400" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 4 – Review Meeting Following Unsatisfactory Progress – Improvements Made</w:t>
+              <w:t>Letter 2 – Review Meeting Outcome; Satisfactory Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626612 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205400 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FDCF026" w14:textId="1732C668" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="5D957328" w14:textId="5CE3A158" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626613" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205401" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 5 – Review Meeting Following Unsatisfactory Progress – No Improvement Made</w:t>
+              <w:t>Letter 3 – Review Meeting Outcome; Unsatisfactory Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626613 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205401 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19F5B235" w14:textId="16E23242" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="496FA4EA" w14:textId="6D5F5B6E" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626614" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205402" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 6 – Invite to Final Review Meeting</w:t>
+              <w:t>Letter 4 – Review Meeting Following Unsatisfactory Progress – Improvements Made</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626614 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205402 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01C24AEA" w14:textId="15877F8B" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="5B16879D" w14:textId="7B567497" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626615" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205403" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 7 – Outcome of Final Review Meeting; Confirmation of Appointment</w:t>
+              <w:t>Letter 5 – Review Meeting Following Unsatisfactory Progress – No Improvement Made</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626615 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205403 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15C09434" w14:textId="21EBDFFE" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="0A5D6D60" w14:textId="79208E89" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626616" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205404" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 8 – Outcome of Final Review Meeting; Extension</w:t>
+              <w:t>Letter 6 – Invite to Final Review Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626616 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205404 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18025448" w14:textId="2F8C20F4" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="3D39BF76" w14:textId="04E6D5C2" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626617" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205405" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 9 – Outcome of Final Review Meeting; Invite to Probation Hearing</w:t>
+              <w:t>Letter 7 – Outcome of Final Desktop Review ; Confirmation of Appointment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626617 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205405 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B72E58F" w14:textId="5C6AACB1" w:rsidR="001067A9" w:rsidRDefault="001067A9">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238205406" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Letter 8 – Outcome of Final Desktop Review ; Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205406 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C67F9EA" w14:textId="78B37687" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="31DD9B08" w14:textId="7540640A" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626618" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205407" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 10 – Outcome of Probation Hearing</w:t>
+              <w:t>Letter 9 – Outcome of Final Desktop Review; Invite to Probation Hearing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626618 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205407 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BEB62D8" w14:textId="307AA872" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="1D9153F5" w14:textId="4C09865A" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626619" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205408" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 11 – Probation Appeal Acknowledgement</w:t>
+              <w:t>Letter 10 – Outcome of Probation Hearing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626619 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205408 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="003BD456" w14:textId="5D8CA15C" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="6B4E8D82" w14:textId="1054FF2A" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626620" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205409" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Letter 12 – Probation Appeal Hearing Outcome</w:t>
+              <w:t>Letter 11 – Probation Appeal Acknowledgement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626620 \h </w:instrText>
-[...72 lines deleted...]
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626621 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205409 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="446F2AF3" w14:textId="4650B0AB" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="3F979436" w14:textId="15106E80" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626622" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205410" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Probation Hearing Decision Record</w:t>
+              <w:t>Letter 12 – Probation Appeal Hearing Outcome</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626622 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205410 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="351DA952" w14:textId="6F7CF5A7" w:rsidR="001067A9" w:rsidRDefault="001067A9">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238205411" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Probation Hearing Procedure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205411 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77CF92FB" w14:textId="46D603BE" w:rsidR="00C63C66" w:rsidRDefault="00C63C66">
+        <w:p w14:paraId="4DF57020" w14:textId="2EF7492E" w:rsidR="001067A9" w:rsidRDefault="001067A9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc233626623" w:history="1">
-            <w:r w:rsidRPr="006A5AE3">
+          <w:hyperlink w:anchor="_Toc238205412" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Managing Performance Concerns</w:t>
+              <w:t>Probation Hearing Decision Record</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc233626623 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205412 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
+        <w:p w14:paraId="5BDB6473" w14:textId="46787670" w:rsidR="001067A9" w:rsidRDefault="001067A9">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238205413" w:history="1">
+            <w:r w:rsidRPr="00FA32ED">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Managing Performance Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238205413 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
         <w:p w14:paraId="784B8494" w14:textId="7146B060" w:rsidR="006A1B0D" w:rsidRDefault="006A1B0D" w:rsidP="007500EE">
           <w:pPr>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="19B58725" w14:textId="77777777" w:rsidR="001D35BF" w:rsidRDefault="001D35BF" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D35BF">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49EA1792" w14:textId="77777777" w:rsidR="001D35BF" w:rsidRDefault="001D35BF" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc233626606"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc238205396"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Probation Process Flowchart</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9355E3" w14:textId="6E4317BF" w:rsidR="004E0CB6" w:rsidRDefault="004E0CB6" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B2B292E" w14:textId="5BF4F990" w:rsidR="001D35BF" w:rsidRDefault="004272DE" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2254FE2B" wp14:editId="6B506406">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2254FE2B" wp14:editId="26E17318">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>5499100</wp:posOffset>
+                  <wp:posOffset>5505450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>26670</wp:posOffset>
+                  <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1583690" cy="1631950"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
+                <wp:extent cx="1583690" cy="1676400"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="88546245" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1583690" cy="1631950"/>
+                          <a:ext cx="1583690" cy="1676400"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent6"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="257F4594" w14:textId="77777777" w:rsidR="00936118" w:rsidRDefault="00936118" w:rsidP="00936118">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Month 4;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1E9D05CD" w14:textId="77777777" w:rsidR="00936118" w:rsidRPr="00936118" w:rsidRDefault="00936118" w:rsidP="00936118">
+                          <w:p w14:paraId="1E9D05CD" w14:textId="0E6AF44C" w:rsidR="00936118" w:rsidRPr="00936118" w:rsidRDefault="00DF4039" w:rsidP="00936118">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00936118">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Final </w:t>
+                              <w:t xml:space="preserve">Outcome of desktop </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD1D50">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t>review,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00936118">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F82B7A">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
-                              <w:t>r</w:t>
-[...5 lines deleted...]
-                              <w:t>eview</w:t>
+                              <w:t>undertake</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> meeting, </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00F82B7A">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
-                              <w:t>(hold meeting at least 2 weeks prior to the end of month 4).</w:t>
+                              <w:t>at least 2 weeks prior to the end of month 4).</w:t>
                             </w:r>
                             <w:r w:rsidR="004272DE">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Letters 6 - 9</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00936118">
+                            <w:r w:rsidR="00936118" w:rsidRPr="00936118">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="2254FE2B" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:433pt;margin-top:2.1pt;width:124.7pt;height:128.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnSx0RhQIAAHMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTJmuDOEXQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpygK3YYdrFFkXwkn0gurrtGk51wXoEpaXGWUyIMh0qZTUl/vN59&#10;uaTEB2YqpsGIku6Fp9fLz58WrZ2LCdSgK+EIghg/b21J6xDsPMs8r0XD/BlYYVApwTUsoOg2WeVY&#10;i+iNziZ5PstacJV1wIX3eHvbK+ky4UspeHiU0otAdEkxt5C+Ln3X8ZstF2y+cczWig9psH/IomHK&#10;YNAR6pYFRrZO/QHVKO7AgwxnHJoMpFRcpBqwmiJ/V81LzaxItSA53o40+f8Hyx92L/bJIQ2t9XOP&#10;x1hFJ10T/5gf6RJZ+5Es0QXC8bKYXp7PrpBTjrpidl5cTROd2dHdOh++CWhIPJTUwdZUz/gkiSm2&#10;u/cB46L9wS6GNHCntE7Pok288KBVFe+SEPtC3GhHdgxflHEuTJjFV0SYE0uUond2LCqdwl6LCKPN&#10;s5BEVVjGJCWT+u09btGralaJPlwxzfNDjaNHCp0AI7LEREfsAeCjnIsh58E+uorUrqNz/rfE+oJH&#10;jxQZTBidG2XAfQSgwxi5tz+Q1FMTWQrdukP8eFxDtX9yxEE/N97yO4VPec98eGIOBwWfH4c/POJH&#10;amhLCsOJkhrcr4/uoz32L2opaXHwSup/bpkTlOjvBjv7qri4iJOahIvp1wkK7lSzPtWYbXMD2AkF&#10;rhnL0zHaB304SgfNG+6IVYyKKmY4xi4pD+4g3IR+IeCW4WK1SmY4nZaFe/NieQSPBMcufe3emLND&#10;PwcchQc4DCmbv+vo3jZ6GlhtA0iV2v3I60A9TnbqoWELxdVxKier465c/gYAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFoV7NPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE6tE&#10;JWRTVSAuVEi05QEce5tE+Cey3Ta8Pe4JjqMZzXzTrGdr2JlCHL1DKBcFMHLK69H1CF+Ht4cVsJik&#10;09J4Rwg/FGHd3t40stb+4nZ03qee5RIXa4kwpDTVnEc1kJVx4Sdy2Tv6YGXKMvRcB3nJ5dZwURQV&#10;t3J0eWGQE70MpL73J4tgwk5Mxw/ut+/bTXr97NSYnhTi/d28eQaWaE5/YbjiZ3RoM1PnT05HZhBW&#10;VZW/JISlAHb1y/JxCaxDEFUpgLcN/3+h/QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDn&#10;Sx0RhQIAAHMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBaFezT3gAAAAoBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="2254FE2B" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:433.5pt;margin-top:.6pt;width:124.7pt;height:132pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHKSx5hAIAAHMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azNG2DOkXQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpygC3YYdrFFkXwkn0he33SNJlvhvAJT0uIsp0QYDpUy65L+eLv/&#10;ckmJD8xUTIMRJd0JT28Wnz9dt3YuJlCDroQjCGL8vLUlrUOw8yzzvBYN82dghUGlBNewgKJbZ5Vj&#10;LaI3Opvk+SxrwVXWARfe4+1dr6SLhC+l4OFJSi8C0SXF3EL6uvRdxW+2uGbztWO2VnxIg/1DFg1T&#10;BoOOUHcsMLJx6g+oRnEHHmQ449BkIKXiItWA1RT5h2pea2ZFqgXJ8Xakyf8/WP64fbXPDmlorZ97&#10;PMYqOuma+Mf8SJfI2o1kiS4QjpfF+eXX2RVyylFXzC5m0zzRmR3crfPhm4CGxENJHWxM9YJPkphi&#10;2wcfMC7a7+1iSAP3Suv0LNrECw9aVfEuCbEvxK12ZMvwRRnnwoRZfEWEObJEKXpnh6LSKey0iDDa&#10;vAhJVIVlTFIyqd8+4ha9qmaV6MMV5/lY4+iRQifAiCwx0RF7ADiVczHkPNhHV5HadXTO/5ZYX/Do&#10;kSKDCaNzowy4UwA6jJF7+z1JPTWRpdCtOsSPxxVUu2dHHPRz4y2/V/iUD8yHZ+ZwUPD5cfjDE36k&#10;hrakMJwoqcH9OnUf7bF/UUtJi4NXUv9zw5ygRH832NlXxXQaJzUJ0/OLCQruWLM61phNcwvYCQWu&#10;GcvTMdoHvT9KB8077ohljIoqZjjGLikPbi/chn4h4JbhYrlMZjidloUH82p5BI8Exy59696Zs0M/&#10;BxyFR9gPKZt/6OjeNnoaWG4CSJXa/cDrQD1OduqhYQvF1XEsJ6vDrlz8BgAA//8DAFBLAwQUAAYA&#10;CAAAACEAsC0c6N4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgTC0IJ&#10;caoKxIYKqS18gGNPkwg/Invahr/HXcFydEb3ntusZmfZCWMag5dQLgpg6HUwo+8lfH2+3S2BJVLe&#10;KBs8SvjBBKv2+qpRtQlnv8PTnnqWQ3yqlYSBaKo5T3pAp9IiTOgzO4ToFOUz9txEdc7hznJRFBV3&#10;avS5YVATvgyov/dHJ8HGnZgOHzxs3jdret12eqQnLeXtzbx+BkY4098zXPSzOrTZqQtHbxKzEpbV&#10;Y95CGQhgF16W1T2wToKoHgTwtuH/J7S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEcp&#10;LHmEAgAAcwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALAtHOjeAAAACgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="257F4594" w14:textId="77777777" w:rsidR="00936118" w:rsidRDefault="00936118" w:rsidP="00936118">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Month 4;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1E9D05CD" w14:textId="77777777" w:rsidR="00936118" w:rsidRPr="00936118" w:rsidRDefault="00936118" w:rsidP="00936118">
+                    <w:p w14:paraId="1E9D05CD" w14:textId="0E6AF44C" w:rsidR="00936118" w:rsidRPr="00936118" w:rsidRDefault="00DF4039" w:rsidP="00936118">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00936118">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Final </w:t>
+                        <w:t xml:space="preserve">Outcome of desktop </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD1D50">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t>review,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00936118">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F82B7A">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
-                        <w:t>r</w:t>
-[...5 lines deleted...]
-                        <w:t>eview</w:t>
+                        <w:t>undertake</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> meeting, </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00F82B7A">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
-                        <w:t>(hold meeting at least 2 weeks prior to the end of month 4).</w:t>
+                        <w:t>at least 2 weeks prior to the end of month 4).</w:t>
                       </w:r>
                       <w:r w:rsidR="004272DE">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Letters 6 - 9</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00936118">
+                      <w:r w:rsidR="00936118" w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F82B7A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29905B20" wp14:editId="202C5549">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29905B20" wp14:editId="202C5549">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-74428</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118509</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1626781" cy="1371600"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1612317130" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1626781" cy="1371600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2060,53 +2092,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="29905B20" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-5.85pt;margin-top:9.35pt;width:128.1pt;height:108pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKL8amhgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jSQWEVKapATJMQ&#10;Q8DEs+vYJJLj885uk+6v39lJ04qhPUx7SXxfv/u+y6u+NWyr0DdgS16c5JwpK6Fq7GvJfzzffrrg&#10;zAdhK2HAqpLvlOdXy48fLju3UDOowVQKGYFYv+hcyesQ3CLLvKxVK/wJOGVJqAFbEYjE16xC0RF6&#10;a7JZns+zDrByCFJ5T9ybQciXCV9rJcN3rb0KzJScYgvpi+m7jt9seSkWryhc3cgxDPEPUbSiseR0&#10;groRQbANNn9AtY1E8KDDiYQ2A60bqVIOlE2Rv8nmqRZOpVyoON5NZfL/D1beb5/cA1IZOucXnp4x&#10;i15jG/8UH+tTsXZTsVQfmCRmMZ/Nzy8KziTJis/nxTxP5cwO5g59+KqgZfFRcoSNrR6pJalSYnvn&#10;A/kl/b1edGnhtjEmtcXYyPBgmiryEhHnQl0bZFtBHRVSKhvmsYsEc6RJVLTODkmlV9gZFWGMfVSa&#10;NRWlMUvBpHl7i1sMolpUanBXnOVTjpNFcp0AI7KmQCfsEeC9mIsx5lE/mqo0rpNx/rfAhoQni+QZ&#10;bJiM28YCvgdgwuR50N8XaShNrFLo1z3VhpoaY4ycNVS7B2QIw/p4J28b6uid8OFBIO0LbRbdgPCd&#10;PtpAV3IYX5zVgL/e40d9GmOSctbR/pXc/9wIVJyZb5YG/EtxehoXNhGnZ+czIvBYsj6W2E17DTQQ&#10;NI4UXXpG/WD2T43QvtCpWEWvJBJWku+Sy4B74joMd4GOjVSrVVKjJXUi3NknJyN4rHMc1uf+RaAb&#10;xzrQRtzDflfF4s1gD7rR0sJqE0A3aeoPdR07QAueRmk8RvGCHNNJ63Ayl78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA3oFPR3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWich&#10;0DaNU1UgLlSVaOEDHNtNIux1ZLtt+HuWE5x2VzOafVNvJmfZxYQ4eBSQzzNgBpXXA3YCPj9eZ0tg&#10;MUnU0no0Ar5NhE1ze1PLSvsrHszlmDpGIRgrKaBPaaw4j6o3Tsa5Hw2SdvLByURn6LgO8krhzvIi&#10;y564kwPSh16O5rk36ut4dgJsOBTjac/97m23TS/vrRrSSglxfzdt18CSmdKfGX7xCR0aYmr9GXVk&#10;VsAszxdkJWFJkwxFWT4Ca2l5KBfAm5r/r9D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEovxqaGAgAAegUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADegU9HfAAAACgEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="29905B20" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-5.85pt;margin-top:9.35pt;width:128.1pt;height:108pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKL8amhgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jSQWEVKapATJMQ&#10;Q8DEs+vYJJLj885uk+6v39lJ04qhPUx7SXxfv/u+y6u+NWyr0DdgS16c5JwpK6Fq7GvJfzzffrrg&#10;zAdhK2HAqpLvlOdXy48fLju3UDOowVQKGYFYv+hcyesQ3CLLvKxVK/wJOGVJqAFbEYjE16xC0RF6&#10;a7JZns+zDrByCFJ5T9ybQciXCV9rJcN3rb0KzJScYgvpi+m7jt9seSkWryhc3cgxDPEPUbSiseR0&#10;groRQbANNn9AtY1E8KDDiYQ2A60bqVIOlE2Rv8nmqRZOpVyoON5NZfL/D1beb5/cA1IZOucXnp4x&#10;i15jG/8UH+tTsXZTsVQfmCRmMZ/Nzy8KziTJis/nxTxP5cwO5g59+KqgZfFRcoSNrR6pJalSYnvn&#10;A/kl/b1edGnhtjEmtcXYyPBgmiryEhHnQl0bZFtBHRVSKhvmsYsEc6RJVLTODkmlV9gZFWGMfVSa&#10;NRWlMUvBpHl7i1sMolpUanBXnOVTjpNFcp0AI7KmQCfsEeC9mIsx5lE/mqo0rpNx/rfAhoQni+QZ&#10;bJiM28YCvgdgwuR50N8XaShNrFLo1z3VhpoaY4ycNVS7B2QIw/p4J28b6uid8OFBIO0LbRbdgPCd&#10;PtpAV3IYX5zVgL/e40d9GmOSctbR/pXc/9wIVJyZb5YG/EtxehoXNhGnZ+czIvBYsj6W2E17DTQQ&#10;NI4UXXpG/WD2T43QvtCpWEWvJBJWku+Sy4B74joMd4GOjVSrVVKjJXUi3NknJyN4rHMc1uf+RaAb&#10;xzrQRtzDflfF4s1gD7rR0sJqE0A3aeoPdR07QAueRmk8RvGCHNNJ63Ayl78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA3oFPR3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWich&#10;0DaNU1UgLlSVaOEDHNtNIux1ZLtt+HuWE5x2VzOafVNvJmfZxYQ4eBSQzzNgBpXXA3YCPj9eZ0tg&#10;MUnU0no0Ar5NhE1ze1PLSvsrHszlmDpGIRgrKaBPaaw4j6o3Tsa5Hw2SdvLByURn6LgO8krhzvIi&#10;y564kwPSh16O5rk36ut4dgJsOBTjac/97m23TS/vrRrSSglxfzdt18CSmdKfGX7xCR0aYmr9GXVk&#10;VsAszxdkJWFJkwxFWT4Ca2l5KBfAm5r/r9D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEovxqaGAgAAegUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADegU9HfAAAACgEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0E7B37EB" w14:textId="584996B3" w:rsidR="00C5266E" w:rsidRPr="00C5266E" w:rsidRDefault="00C5266E" w:rsidP="00C5266E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C5266E">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>First day of employment</w:t>
                       </w:r>
                       <w:r w:rsidR="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> with the school</w:t>
                       </w:r>
                       <w:r w:rsidR="001F1526">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
@@ -2117,51 +2149,51 @@
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B962CD" w14:textId="08F44472" w:rsidR="001D35BF" w:rsidRDefault="000B25B4" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A8FF50" wp14:editId="4FF2FFEC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A8FF50" wp14:editId="4FF2FFEC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1530985" cy="2127250"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="658046213" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1530985" cy="2127250"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2185,51 +2217,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5EA14DA9" w14:textId="77777777" w:rsidR="00CB57B2" w:rsidRPr="00936118" w:rsidRDefault="00CB57B2" w:rsidP="00CB57B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00936118">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Months 2 – 4;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6F740B60" w14:textId="7023346E" w:rsidR="00CB57B2" w:rsidRPr="00C5266E" w:rsidRDefault="00936118" w:rsidP="00CB57B2">
+                          <w:p w14:paraId="6F740B60" w14:textId="62A7C907" w:rsidR="00CB57B2" w:rsidRPr="00C5266E" w:rsidRDefault="00936118" w:rsidP="00CB57B2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Monthly </w:t>
                             </w:r>
                             <w:r w:rsidR="00235CF5">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>probation</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> review meetings &amp; outcome letter of these meetings</w:t>
                             </w:r>
                             <w:r w:rsidR="001F1526">
@@ -2280,98 +2312,110 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> to 6</w:t>
                             </w:r>
                             <w:r w:rsidR="00AE7391">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidR="00A328FF">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00AE7391">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">please note </w:t>
                             </w:r>
                             <w:r w:rsidR="00A328FF">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
-                              <w:t>not letters will be applicable)</w:t>
+                              <w:t xml:space="preserve">not </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DD452D">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">all </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A328FF">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t>letters will be applicable)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="54A8FF50" id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.3pt;width:120.55pt;height:167.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgPciiQIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y00dQpwhadBhQ&#10;tEHboWdFlmoBsqhJSuzs14+SHSfoih2GXWxRJD+Sn0heXfetJlvhvAJT0eIkp0QYDrUybxX98XL3&#10;5YISH5ipmQYjKroTnl4vPn+66uxclNCAroUjCGL8vLMVbUKw8yzzvBEt8ydghUGlBNeygKJ7y2rH&#10;OkRvdVbm+VnWgautAy68x9vbQUkXCV9KwcOjlF4EoiuKuYX0dem7jt9sccXmb47ZRvExDfYPWbRM&#10;GQw6Qd2ywMjGqT+gWsUdeJDhhEObgZSKi1QDVlPk76p5bpgVqRYkx9uJJv//YPnD9tmuHNLQWT/3&#10;eIxV9NK18Y/5kT6RtZvIEn0gHC+L2df88mJGCUddWZTn5SzRmR3crfPhm4CWxENFHWxM/YRPkphi&#10;23sfMC7a7+1iSAN3Suv0LNrECw9a1fEuCbEvxI12ZMvwRRnnwoSz+IoIc2SJUvTODkWlU9hpEWG0&#10;eRKSqBrLKFMyqd/e4xaDqmG1GMIVszzf1zh5pNAJMCJLTHTCHgE+yrkYcx7to6tI7To5539LbCh4&#10;8kiRwYTJuVUG3EcAOkyRB/s9SQM1kaXQr3vkJlKDYeLNGurdyhEHw/h4y+8Uvug982HFHM4LThbu&#10;gPCIH6mhqyiMJ0oacL8+uo/22MaopaTD+auo/7lhTlCivxts8Mvi9DQObBJOZ+clCu5Ysz7WmE17&#10;A9gQBW4by9Mx2ge9P0oH7SuuimWMiipmOMauKA9uL9yEYS/gsuFiuUxmOKSWhXvzbHkEjzzHZn3p&#10;X5mzY1sHnIgH2M8qm79r7ME2ehpYbgJIlbr+wOv4AjjgqZXGZRQ3yLGcrA4rc/EbAAD//wMAUEsD&#10;BBQABgAIAAAAIQBcTPMP2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qJMUIhqyqSoQFyokWvoBjr1NIux1FLtt+HvMCY6jGc28qdezs+JMUxg8I+SLDASx9mbgDuHw+Xr3&#10;CCJExUZZz4TwTQHWzfVVrSrjL7yj8z52IpVwqBRCH+NYSRl0T06FhR+Jk3f0k1MxyamTZlKXVO6s&#10;LLKslE4NnBZ6NdJzT/prf3IIdtoV4/Fd+u3bdhNfPlo9xJVGvL2ZN08gIs3xLwy/+AkdmsTU+hOb&#10;ICxCOhIRShDJK+7zHESLsFw+lCCbWv6nb34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;G4D3IokCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXEzzD9sAAAAFAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="54A8FF50" id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.3pt;width:120.55pt;height:167.5pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbgPciiQIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y00dQpwhadBhQ&#10;tEHboWdFlmoBsqhJSuzs14+SHSfoih2GXWxRJD+Sn0heXfetJlvhvAJT0eIkp0QYDrUybxX98XL3&#10;5YISH5ipmQYjKroTnl4vPn+66uxclNCAroUjCGL8vLMVbUKw8yzzvBEt8ydghUGlBNeygKJ7y2rH&#10;OkRvdVbm+VnWgautAy68x9vbQUkXCV9KwcOjlF4EoiuKuYX0dem7jt9sccXmb47ZRvExDfYPWbRM&#10;GQw6Qd2ywMjGqT+gWsUdeJDhhEObgZSKi1QDVlPk76p5bpgVqRYkx9uJJv//YPnD9tmuHNLQWT/3&#10;eIxV9NK18Y/5kT6RtZvIEn0gHC+L2df88mJGCUddWZTn5SzRmR3crfPhm4CWxENFHWxM/YRPkphi&#10;23sfMC7a7+1iSAN3Suv0LNrECw9a1fEuCbEvxI12ZMvwRRnnwoSz+IoIc2SJUvTODkWlU9hpEWG0&#10;eRKSqBrLKFMyqd/e4xaDqmG1GMIVszzf1zh5pNAJMCJLTHTCHgE+yrkYcx7to6tI7To5539LbCh4&#10;8kiRwYTJuVUG3EcAOkyRB/s9SQM1kaXQr3vkJlKDYeLNGurdyhEHw/h4y+8Uvug982HFHM4LThbu&#10;gPCIH6mhqyiMJ0oacL8+uo/22MaopaTD+auo/7lhTlCivxts8Mvi9DQObBJOZ+clCu5Ysz7WmE17&#10;A9gQBW4by9Mx2ge9P0oH7SuuimWMiipmOMauKA9uL9yEYS/gsuFiuUxmOKSWhXvzbHkEjzzHZn3p&#10;X5mzY1sHnIgH2M8qm79r7ME2ehpYbgJIlbr+wOv4AjjgqZXGZRQ3yLGcrA4rc/EbAAD//wMAUEsD&#10;BBQABgAIAAAAIQBcTPMP2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qJMUIhqyqSoQFyokWvoBjr1NIux1FLtt+HvMCY6jGc28qdezs+JMUxg8I+SLDASx9mbgDuHw+Xr3&#10;CCJExUZZz4TwTQHWzfVVrSrjL7yj8z52IpVwqBRCH+NYSRl0T06FhR+Jk3f0k1MxyamTZlKXVO6s&#10;LLKslE4NnBZ6NdJzT/prf3IIdtoV4/Fd+u3bdhNfPlo9xJVGvL2ZN08gIs3xLwy/+AkdmsTU+hOb&#10;ICxCOhIRShDJK+7zHESLsFw+lCCbWv6nb34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;G4D3IokCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXEzzD9sAAAAFAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5EA14DA9" w14:textId="77777777" w:rsidR="00CB57B2" w:rsidRPr="00936118" w:rsidRDefault="00CB57B2" w:rsidP="00CB57B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Months 2 – 4;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6F740B60" w14:textId="7023346E" w:rsidR="00CB57B2" w:rsidRPr="00C5266E" w:rsidRDefault="00936118" w:rsidP="00CB57B2">
+                    <w:p w14:paraId="6F740B60" w14:textId="62A7C907" w:rsidR="00CB57B2" w:rsidRPr="00C5266E" w:rsidRDefault="00936118" w:rsidP="00CB57B2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Monthly </w:t>
                       </w:r>
                       <w:r w:rsidR="00235CF5">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>probation</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> review meetings &amp; outcome letter of these meetings</w:t>
                       </w:r>
                       <w:r w:rsidR="001F1526">
@@ -2422,71 +2466,83 @@
                         </w:rPr>
                         <w:t xml:space="preserve"> to 6</w:t>
                       </w:r>
                       <w:r w:rsidR="00AE7391">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidR="00A328FF">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00AE7391">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">please note </w:t>
                       </w:r>
                       <w:r w:rsidR="00A328FF">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
-                        <w:t>not letters will be applicable)</w:t>
+                        <w:t xml:space="preserve">not </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DD452D">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">all </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A328FF">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t>letters will be applicable)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F82B7A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74EA59AF" wp14:editId="16B7927E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74EA59AF" wp14:editId="16B7927E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>8282763</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>70839</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1764812344" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2582,53 +2638,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="74EA59AF" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:652.2pt;margin-top:5.6pt;width:141.5pt;height:97.95pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHIKbihwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n/QzqFEGLDgOK&#10;tmg79KzIUm1AFjVKiZ39+lGy4wRdscOwiy2K5CP5RPLyqm8N2yj0DdiSF0c5Z8pKqBr7VvIfL7df&#10;zjnzQdhKGLCq5Fvl+dXi86fLzs3VDGowlUJGINbPO1fyOgQ3zzIva9UKfwROWVJqwFYEEvEtq1B0&#10;hN6abJbnp1kHWDkEqbyn25tByRcJX2slw4PWXgVmSk65hfTF9F3Fb7a4FPM3FK5u5JiG+IcsWtFY&#10;CjpB3Ygg2BqbP6DaRiJ40OFIQpuB1o1UqQaqpsjfVfNcC6dSLUSOdxNN/v/ByvvNs3tEoqFzfu7p&#10;GKvoNbbxT/mxPpG1nchSfWCSLouzi7P8hDiVpCtmx8eUf6Qz27s79OGbgpbFQ8kR1rZ6oidJTInN&#10;nQ+D/c4uhrRw2xiTnsXYeOHBNFW8S0LsC3VtkG0EvaiQUtlwOoY9sKQkone2LyqdwtaoCGPsk9Ks&#10;qaiMWUom9dt73GJQ1aJSQ7jiJM93NU4eqeIEGJE1JTphjwAf5VyMOY/20VWldp2c878lNvA2eaTI&#10;YMPk3DYW8CMAE6bIg/2OpIGayFLoVz1xU/KvMcd4s4Jq+4gMYRgf7+RtQy96J3x4FEjzQl1AOyA8&#10;0Ecb6EoO44mzGvDXR/fRntqYtJx1NH8l9z/XAhVn5rulBr8oqKNoYJNwfHI2IwEPNatDjV2310AN&#10;UdC2cTIdo30wu6NGaF9pVSxjVFIJKyl2yWXAnXAdhr1Ay0aq5TKZ0ZA6Ee7ss5MRPPIcm/WlfxXo&#10;xrYONBH3sJtVMX/X2INt9LSwXAfQTer6Pa/jC9CAp1Yal1HcIIdystqvzMVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEA5hvbtt8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;UGgJcaoKxIWqEi18gGO7SYS9jmy3DX/P9gS3nd3R7Jt6NXnHTjamIaCEYiaAWdTBDNhJ+Pp8u1sC&#10;S1mhUS6glfBjE6ya66taVSaccWdP+9wxCsFUKQl9zmPFedK99SrNwmiRbocQvcokY8dNVGcK946X&#10;QjxyrwakD70a7Utv9ff+6CW4uCvHw5aHzftmnV8/Wj3kJy3l7c20fgaW7ZT/zHDBJ3RoiKkNRzSJ&#10;OdL3Yj4nL01FCezieFguaNNKKMWiAN7U/H+J5hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAHIKbihwIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDmG9u23wAAAAwBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="74EA59AF" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:652.2pt;margin-top:5.6pt;width:141.5pt;height:97.95pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHIKbihwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n/QzqFEGLDgOK&#10;tmg79KzIUm1AFjVKiZ39+lGy4wRdscOwiy2K5CP5RPLyqm8N2yj0DdiSF0c5Z8pKqBr7VvIfL7df&#10;zjnzQdhKGLCq5Fvl+dXi86fLzs3VDGowlUJGINbPO1fyOgQ3zzIva9UKfwROWVJqwFYEEvEtq1B0&#10;hN6abJbnp1kHWDkEqbyn25tByRcJX2slw4PWXgVmSk65hfTF9F3Fb7a4FPM3FK5u5JiG+IcsWtFY&#10;CjpB3Ygg2BqbP6DaRiJ40OFIQpuB1o1UqQaqpsjfVfNcC6dSLUSOdxNN/v/ByvvNs3tEoqFzfu7p&#10;GKvoNbbxT/mxPpG1nchSfWCSLouzi7P8hDiVpCtmx8eUf6Qz27s79OGbgpbFQ8kR1rZ6oidJTInN&#10;nQ+D/c4uhrRw2xiTnsXYeOHBNFW8S0LsC3VtkG0EvaiQUtlwOoY9sKQkone2LyqdwtaoCGPsk9Ks&#10;qaiMWUom9dt73GJQ1aJSQ7jiJM93NU4eqeIEGJE1JTphjwAf5VyMOY/20VWldp2c878lNvA2eaTI&#10;YMPk3DYW8CMAE6bIg/2OpIGayFLoVz1xU/KvMcd4s4Jq+4gMYRgf7+RtQy96J3x4FEjzQl1AOyA8&#10;0Ecb6EoO44mzGvDXR/fRntqYtJx1NH8l9z/XAhVn5rulBr8oqKNoYJNwfHI2IwEPNatDjV2310AN&#10;UdC2cTIdo30wu6NGaF9pVSxjVFIJKyl2yWXAnXAdhr1Ay0aq5TKZ0ZA6Ee7ss5MRPPIcm/WlfxXo&#10;xrYONBH3sJtVMX/X2INt9LSwXAfQTer6Pa/jC9CAp1Yal1HcIIdystqvzMVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEA5hvbtt8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;UGgJcaoKxIWqEi18gGO7SYS9jmy3DX/P9gS3nd3R7Jt6NXnHTjamIaCEYiaAWdTBDNhJ+Pp8u1sC&#10;S1mhUS6glfBjE6ya66taVSaccWdP+9wxCsFUKQl9zmPFedK99SrNwmiRbocQvcokY8dNVGcK946X&#10;QjxyrwakD70a7Utv9ff+6CW4uCvHw5aHzftmnV8/Wj3kJy3l7c20fgaW7ZT/zHDBJ3RoiKkNRzSJ&#10;OdL3Yj4nL01FCezieFguaNNKKMWiAN7U/H+J5hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAHIKbihwIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDmG9u23wAAAAwBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41E1C1B3" w14:textId="77777777" w:rsidR="00F82B7A" w:rsidRDefault="00F82B7A" w:rsidP="00F82B7A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Successful probation</w:t>
@@ -2675,51 +2731,51 @@
                       </w:r>
                       <w:r w:rsidR="00F468D8">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F82B7A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F7E6153" wp14:editId="5D09DADC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F7E6153" wp14:editId="5D09DADC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1850065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7044</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1530985" cy="1265274"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1904116813" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1530985" cy="1265274"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2801,53 +2857,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1F7E6153" id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:145.65pt;margin-top:.55pt;width:120.55pt;height:99.65pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXpk+8igIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nST+COkXQosOA&#10;oi3aDj0rshQLkEVNUmJnv36U7DhBF+ww7GKLIvlIPpG8vukaTbbCeQWmpMVZTokwHCpl1iX98Xb/&#10;5ZISH5ipmAYjSroTnt4sPn+6bu1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3zirH&#10;WkRvdDbJ8/OsBVdZB1x4j7d3vZIuEr6UgocnKb0IRJcUcwvp69J3Fb/Z4prN147ZWvEhDfYPWTRM&#10;GQw6Qt2xwMjGqT+gGsUdeJDhjEOTgZSKi1QDVlPkH6p5rZkVqRYkx9uRJv//YPnj9tU+O6ShtX7u&#10;8Rir6KRr4h/zI10iazeSJbpAOF4Ws6/51eWMEo66YnI+m1xMI53Zwd06H74JaEg8lNTBxlQv+CSJ&#10;KbZ98KG339vFkAbuldbpWbSJFx60quJdEmJfiFvtyJbhizLOhQnnQ9gjS0wiemeHotIp7LSIMNq8&#10;CElUhWVMUjKp3z7iFr2qZpXowxWzPE8tg/CjR6o4AUZkiYmO2APAqZyLIefBPrqK1K6jc/63xHre&#10;Ro8UGUwYnRtlwJ0C0GGM3NvvSeqpiSyFbtUhNyVNzxlvVlDtnh1x0I+Pt/xe4Ys+MB+emcN5wcnC&#10;HRCe8CM1tCWF4URJDe7Xqftoj22MWkpanL+S+p8b5gQl+rvBBr8qptM4sEmYzi4mKLhjzepYYzbN&#10;LWBDFLhtLE/HaB/0/igdNO+4KpYxKqqY4Ri7pDy4vXAb+r2Ay4aL5TKZ4ZBaFh7Mq+URPPIcm/Wt&#10;e2fODm0dcCIeYT+rbP6hsXvb6GlguQkgVer6A6/DC+CAp1YallHcIMdysjqszMVvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAUrNfO90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRok&#10;dtROWhBN41QViA0VUls4gGO7SVR7HNluG27PsILl6H39/6ZeT96xi41pCCihmAlgFnUwA3YSvj7f&#10;Hp6BpazQKBfQSvi2CdbN7U2tKhOuuLeXQ+4YlWCqlIQ+57HiPOneepVmYbRI7BiiV5nO2HET1ZXK&#10;veOlEE/cqwFpoVejfemtPh3OXoKL+3I8fvCwfd9u8uuu1UNeainv76bNCli2U/4Lw68+qUNDTm04&#10;o0nMSSiXxZyiBApgxB/n5QJYS0CIBfCm5v8/aH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAl6ZPvIoCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUrNfO90AAAAJAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="1F7E6153" id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:145.65pt;margin-top:.55pt;width:120.55pt;height:99.65pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXpk+8igIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nST+COkXQosOA&#10;oi3aDj0rshQLkEVNUmJnv36U7DhBF+ww7GKLIvlIPpG8vukaTbbCeQWmpMVZTokwHCpl1iX98Xb/&#10;5ZISH5ipmAYjSroTnt4sPn+6bu1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3zirH&#10;WkRvdDbJ8/OsBVdZB1x4j7d3vZIuEr6UgocnKb0IRJcUcwvp69J3Fb/Z4prN147ZWvEhDfYPWTRM&#10;GQw6Qt2xwMjGqT+gGsUdeJDhjEOTgZSKi1QDVlPkH6p5rZkVqRYkx9uRJv//YPnj9tU+O6ShtX7u&#10;8Rir6KRr4h/zI10iazeSJbpAOF4Ws6/51eWMEo66YnI+m1xMI53Zwd06H74JaEg8lNTBxlQv+CSJ&#10;KbZ98KG339vFkAbuldbpWbSJFx60quJdEmJfiFvtyJbhizLOhQnnQ9gjS0wiemeHotIp7LSIMNq8&#10;CElUhWVMUjKp3z7iFr2qZpXowxWzPE8tg/CjR6o4AUZkiYmO2APAqZyLIefBPrqK1K6jc/63xHre&#10;Ro8UGUwYnRtlwJ0C0GGM3NvvSeqpiSyFbtUhNyVNzxlvVlDtnh1x0I+Pt/xe4Ys+MB+emcN5wcnC&#10;HRCe8CM1tCWF4URJDe7Xqftoj22MWkpanL+S+p8b5gQl+rvBBr8qptM4sEmYzi4mKLhjzepYYzbN&#10;LWBDFLhtLE/HaB/0/igdNO+4KpYxKqqY4Ri7pDy4vXAb+r2Ay4aL5TKZ4ZBaFh7Mq+URPPIcm/Wt&#10;e2fODm0dcCIeYT+rbP6hsXvb6GlguQkgVer6A6/DC+CAp1YallHcIMdysjqszMVvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAUrNfO90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRok&#10;dtROWhBN41QViA0VUls4gGO7SVR7HNluG27PsILl6H39/6ZeT96xi41pCCihmAlgFnUwA3YSvj7f&#10;Hp6BpazQKBfQSvi2CdbN7U2tKhOuuLeXQ+4YlWCqlIQ+57HiPOneepVmYbRI7BiiV5nO2HET1ZXK&#10;veOlEE/cqwFpoVejfemtPh3OXoKL+3I8fvCwfd9u8uuu1UNeainv76bNCli2U/4Lw68+qUNDTm04&#10;o0nMSSiXxZyiBApgxB/n5QJYS0CIBfCm5v8/aH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAl6ZPvIoCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAUrNfO90AAAAJAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1F4A27F3" w14:textId="3EF7DFFD" w:rsidR="00C5266E" w:rsidRPr="00936118" w:rsidRDefault="00CB57B2" w:rsidP="00C5266E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Month 1;</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5893B0FD" w14:textId="3850D122" w:rsidR="00CB57B2" w:rsidRPr="00C5266E" w:rsidRDefault="00CB57B2" w:rsidP="00C5266E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
@@ -2880,227 +2936,227 @@
                       </w:r>
                       <w:r w:rsidR="001F1526">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0536BC24" w14:textId="1BCA2D94" w:rsidR="001D35BF" w:rsidRDefault="001D35BF" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4801A10E" w14:textId="6EF80A1F" w:rsidR="001D35BF" w:rsidRDefault="003F53E7" w:rsidP="007500EE">
+    <w:p w14:paraId="4801A10E" w14:textId="25F027A9" w:rsidR="001D35BF" w:rsidRDefault="00DF4039" w:rsidP="007500EE">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D35BF" w:rsidSect="001D35BF">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D19D25D" wp14:editId="20613FFB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55BF3BE2" wp14:editId="6B3E485F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>8420432</wp:posOffset>
+                  <wp:posOffset>6287770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4006823</wp:posOffset>
-[...71 lines deleted...]
-                  <wp:posOffset>1111856</wp:posOffset>
+                  <wp:posOffset>1129665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="182880"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1981929252" name="Straight Arrow Connector 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="182880"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="26BB3761" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:497.65pt;margin-top:87.55pt;width:0;height:14.4pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZhl5FtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEkXqIqa3kUvsEFw&#10;xeMDfJ1xYskv2UOT/D1jp00RICQQm4kfc86cOZ4cH2Zr2AVi0t51vNnVnIGTvtdu6PjXL29fHThL&#10;KFwvjHfQ8QUSfzi9fHGcQgt7P3rTQ2RE4lI7hY6PiKGtqiRHsCLtfABHl8pHK5C2caj6KCZit6ba&#10;1/XravKxD9FLSIlOH9dLfir8SoHEj0olQGY6TtqwxFjic47V6SjaIYowanmVIf5BhRXaUdGN6lGg&#10;YN+i/oXKahl98gp30tvKK6UllB6om6b+qZvPowhQeiFzUthsSv+PVn64nN1TJBumkNoUnmLuYlbR&#10;5i/pY3Mxa9nMghmZXA8lnTaH/eFQfKzuuBATvgNvWV50PGEUehjx7J2jF/GxKV6Jy/uEVJmAN0Au&#10;alyOKLR543qGS6CxwaiFGwzk96L0nFLdBZcVLgZW+CdQTPckcS1TZgnOJrKLoCkQUoLDZmOi7AxT&#10;2pgNWBd9fwRe8zMUypz9DXhDlMre4Qa22vn4u+o43ySrNf/mwNp3tuDZ90t5ymINDUzx6jrceSJ/&#10;3Bf4/Rc8fQcAAP//AwBQSwMEFAAGAAgAAAAhAO6wtB3eAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sXacBLU0nhMSOIAYHuGWNl1RrnKrJ2sLTY8QBjvb/6ffnajP7Tow4&#10;xDaQguUiA4HUBNOSVfD2+nh1CyImTUZ3gVDBJ0bY1OdnlS5NmOgFx12ygksollqBS6kvpYyNQ6/j&#10;IvRInB3C4HXicbDSDHrict/JPMuupdct8QWne3xw2Bx3J6/g2b6PPqdtKw/Fx9fWPpmjm5JSlxfz&#10;/R2IhHP6g+FHn9WhZqd9OJGJolNQFOsVoxzcrJcgmPjd7BXk2aoAWVfy/w/1NwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDZhl5FtgEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDusLQd3gAAAAsBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="48AF7146" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:495.1pt;margin-top:88.95pt;width:0;height:14.4pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZhl5FtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEkXqIqa3kUvsEFw&#10;xeMDfJ1xYskv2UOT/D1jp00RICQQm4kfc86cOZ4cH2Zr2AVi0t51vNnVnIGTvtdu6PjXL29fHThL&#10;KFwvjHfQ8QUSfzi9fHGcQgt7P3rTQ2RE4lI7hY6PiKGtqiRHsCLtfABHl8pHK5C2caj6KCZit6ba&#10;1/XravKxD9FLSIlOH9dLfir8SoHEj0olQGY6TtqwxFjic47V6SjaIYowanmVIf5BhRXaUdGN6lGg&#10;YN+i/oXKahl98gp30tvKK6UllB6om6b+qZvPowhQeiFzUthsSv+PVn64nN1TJBumkNoUnmLuYlbR&#10;5i/pY3Mxa9nMghmZXA8lnTaH/eFQfKzuuBATvgNvWV50PGEUehjx7J2jF/GxKV6Jy/uEVJmAN0Au&#10;alyOKLR543qGS6CxwaiFGwzk96L0nFLdBZcVLgZW+CdQTPckcS1TZgnOJrKLoCkQUoLDZmOi7AxT&#10;2pgNWBd9fwRe8zMUypz9DXhDlMre4Qa22vn4u+o43ySrNf/mwNp3tuDZ90t5ymINDUzx6jrceSJ/&#10;3Bf4/Rc8fQcAAP//AwBQSwMEFAAGAAgAAAAhAFfbfOPdAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4soYeVlqYTQmJHEGMHuGWN11RrnKrJ2sLTY8QBjvb/6ffnarP4Xkw4&#10;xi6QhtuVAoHUBNtRq2H/9nRzByImQ9b0gVDDJ0bY1JcXlSltmOkVp11qBZdQLI0Gl9JQShkbh97E&#10;VRiQODuG0ZvE49hKO5qZy30vM6XW0puO+IIzAz46bE67s9fw0r5PPqNtJ4/Fx9e2fbYnNyetr6+W&#10;h3sQCZf0B8OPPqtDzU6HcCYbRa+hKFTGKAd5XoBg4ndz0JCpdQ6yruT/H+pvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANmGXkW2AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFfbfOPdAAAACwEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="003F53E7">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D19D25D" wp14:editId="6E2ACA0F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8420432</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4006823</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="182880"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="64770"/>
+                <wp:wrapNone/>
+                <wp:docPr id="857785321" name="Straight Arrow Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="182880"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="156082"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3E02EC43" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:663.05pt;margin-top:315.5pt;width:0;height:14.4pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbhas3wwEAAG4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKiraKq6R5alguC&#10;lYAfMHWcxJK/NGOa9t8zdkp3gRsiB2c89ryZefO8e7w4K84ayQTfyWZVS6G9Cr3xYye/f3t610pB&#10;CXwPNnjdyasm+bh/+2Y3x61ehynYXqNgEE/bOXZySiluq4rUpB3QKkTt+XAI6CDxFseqR5gZ3dlq&#10;Xdebag7YRwxKE7H3uBzKfcEfBq3Sl2EgnYTtJNeWyoplPeW12u9gOyLEyahbGfAPVTgwnpPeoY6Q&#10;QPxA8xeUMwoDhSGtVHBVGAajdOmBu2nqP7r5OkHUpRcmh+KdJvp/sOrz+eCfkWmYI20pPmPu4jKg&#10;y3+uT1wKWdc7WfqShFqcir1Nu27bwmP1EheR0kcdnMhGJykhmHFKh+A9TyRgU7iC8ydKnJkDfwXk&#10;pD48GWvLYKwXcyc37x94dApYHoOFxKaLPaP6UQqwI+tOJSyIFKzpc3TGIRxPB4viDDz75mFTt+s8&#10;bs7227Wc+gg0LffK0aIKZxJL0xrXybbO3+JOYOwH34t0jaznhAb8aPUN2fqcWRfh3Zp74TVbp9Bf&#10;C91V3vFQS0E3AWbVvN6z/fqZ7H8CAAD//wMAUEsDBBQABgAIAAAAIQBoKDKp3wAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPOjhBLiVFApCIlLKUi9uvaSRMR2sN02vD1b&#10;cYDjzH6analXsxnZEX0YnBWQLhJgaJXTg+0EvL+1N0tgIUqr5egsCvjGAKvm8qKWlXYn+4rHbewY&#10;hdhQSQF9jFPFeVA9GhkWbkJLtw/njYwkfce1lycKNyPPkqTkRg6WPvRywnWP6nN7MAJUvnnUmXre&#10;4VP6si580X7tblshrq/mh3tgEef4B8O5PlWHhjrt3cHqwEbSeVamxAoo85RWnZFfa09WcbcE3tT8&#10;/4rmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJuFqzfDAQAAbgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGgoMqnfAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#156082" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r w:rsidR="00710683">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427C6862" wp14:editId="4D03BF66">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427C6862" wp14:editId="4D03BF66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>8364165</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4260988</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="528328266" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -3161,51 +3217,51 @@
                               <w:t>Letter 11 - 12</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="427C6862" id="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:658.6pt;margin-top:335.5pt;width:141.5pt;height:97.95pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqzLoSYAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCdGmDOkWQtMOA&#10;oi3WDj0rshwLkESNUmJ3Xz9Kdpuu22lYDgolUo/k06MvLntr2EFh0OAqPjkpOVNOQq3druLfH68/&#10;nXEWonC1MOBUxZ9V4JfLjx8uOr9QU2jB1AoZgbiw6HzF2xj9oiiCbJUV4QS8cuRsAK2ItMVdUaPo&#10;CN2aYlqWn4sOsPYIUoVAp5vByZcZv2mUjHdNE1RkpuJUW8wr5nWb1mJ5IRY7FL7VcixD/EMVVmhH&#10;SV+hNiIKtkf9B5TVEiFAE08k2AKaRkuVe6BuJuW7bh5a4VXuhcgJ/pWm8P9g5e3hwd8j0dD5sAhk&#10;pi76Bm36p/pYn8l6fiVL9ZFJOpzMz+flKXEqyTeZzmZUf6KzOF73GOIXBZYlo+IIe1d/oyfJTInD&#10;TYhD/EtcSungWhuTn8U41iXoeZmyCFJHY0Qk0/q64sHtOBNmR7KTETNkAKPrdD0BBdxt1wbZQdDT&#10;z65W8+nVWN5vYSn3RoR2iMuuQRRWR1Km0bbiZ2X6jbeNS+gqa2vs4EhdsmK/7ZmmCk/TjXSyhfr5&#10;HhnCIL/g5bWmtDcixHuBpDfqj2Yo3tHSGKCmYbQ4awF//u08xZMMyMtZR/olQn7sBSrOzFdHAjmf&#10;0IuQ4PNmdjqf0gbferZvPW5v10A8TWhavcxmio/mxWwQ7BON2iplJZdwknIP1I+bdRzmioZVqtUq&#10;h5HIvYg37sHLBJ6YS4Q/9k8C/SiLSIq6hReti8U7YQyxgzRW+wiNzqo58kqSSxsakCy+cZjTBL7d&#10;56jjJ2f5CwAA//8DAFBLAwQUAAYACAAAACEAaJg10dwAAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiTVHLbEKdCiHKnlPs2XpKo8TqK3Tb8PdsTHGf2aXam2s5+UBeaYh/Y&#10;Qr7IQBE3wfXcWjh87p7WoGJCdjgEJgs/FGFb399VWLpw5Q+67FOrJIRjiRa6lMZS69h05DEuwkgs&#10;t+8weUwip1a7Ca8S7gddZJnRHnuWDx2O9NpRc9qfvQVucr1bfh38+8kVbo6U3grcWPv4ML88g0o0&#10;pz8YbvWlOtTS6RjO7KIaRC/zVSGsBbPKZdUNMVkm1tHC2pgN6LrS/1fUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDqzLoSYAIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBomDXR3AAAAA0BAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#4ea72e" strokeweight="1pt">
+              <v:roundrect w14:anchorId="427C6862" id="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:658.6pt;margin-top:335.5pt;width:141.5pt;height:97.95pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqzLoSYAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCdGmDOkWQtMOA&#10;oi3WDj0rshwLkESNUmJ3Xz9Kdpuu22lYDgolUo/k06MvLntr2EFh0OAqPjkpOVNOQq3druLfH68/&#10;nXEWonC1MOBUxZ9V4JfLjx8uOr9QU2jB1AoZgbiw6HzF2xj9oiiCbJUV4QS8cuRsAK2ItMVdUaPo&#10;CN2aYlqWn4sOsPYIUoVAp5vByZcZv2mUjHdNE1RkpuJUW8wr5nWb1mJ5IRY7FL7VcixD/EMVVmhH&#10;SV+hNiIKtkf9B5TVEiFAE08k2AKaRkuVe6BuJuW7bh5a4VXuhcgJ/pWm8P9g5e3hwd8j0dD5sAhk&#10;pi76Bm36p/pYn8l6fiVL9ZFJOpzMz+flKXEqyTeZzmZUf6KzOF73GOIXBZYlo+IIe1d/oyfJTInD&#10;TYhD/EtcSungWhuTn8U41iXoeZmyCFJHY0Qk0/q64sHtOBNmR7KTETNkAKPrdD0BBdxt1wbZQdDT&#10;z65W8+nVWN5vYSn3RoR2iMuuQRRWR1Km0bbiZ2X6jbeNS+gqa2vs4EhdsmK/7ZmmCk/TjXSyhfr5&#10;HhnCIL/g5bWmtDcixHuBpDfqj2Yo3tHSGKCmYbQ4awF//u08xZMMyMtZR/olQn7sBSrOzFdHAjmf&#10;0IuQ4PNmdjqf0gbferZvPW5v10A8TWhavcxmio/mxWwQ7BON2iplJZdwknIP1I+bdRzmioZVqtUq&#10;h5HIvYg37sHLBJ6YS4Q/9k8C/SiLSIq6hReti8U7YQyxgzRW+wiNzqo58kqSSxsakCy+cZjTBL7d&#10;56jjJ2f5CwAA//8DAFBLAwQUAAYACAAAACEAaJg10dwAAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KiTVHLbEKdCiHKnlPs2XpKo8TqK3Tb8PdsTHGf2aXam2s5+UBeaYh/Y&#10;Qr7IQBE3wfXcWjh87p7WoGJCdjgEJgs/FGFb399VWLpw5Q+67FOrJIRjiRa6lMZS69h05DEuwkgs&#10;t+8weUwip1a7Ca8S7gddZJnRHnuWDx2O9NpRc9qfvQVucr1bfh38+8kVbo6U3grcWPv4ML88g0o0&#10;pz8YbvWlOtTS6RjO7KIaRC/zVSGsBbPKZdUNMVkm1tHC2pgN6LrS/1fUvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDqzLoSYAIAALoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBomDXR3AAAAA0BAAAPAAAAAAAAAAAAAAAAALoEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#4ea72e" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="13026D97" w14:textId="2DCA44B6" w:rsidR="00A86827" w:rsidRDefault="00A86827" w:rsidP="00A86827">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003F53E7">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>A</w:t>
@@ -3229,120 +3285,120 @@
                       <w:r w:rsidRPr="00A86827">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Letter 11 - 12</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003F75C6">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462EA121" wp14:editId="79FA4AFD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462EA121" wp14:editId="79FA4AFD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6352540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2529840</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="214685"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="52070"/>
                 <wp:wrapNone/>
                 <wp:docPr id="857289273" name="Straight Arrow Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="214685"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6BA9CFCD" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:500.2pt;margin-top:199.2pt;width:0;height:16.9pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABFUqotgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQVrFZV033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetbzZ1JyBk77Trm/54/cPb245&#10;iyRcJ4x30PIZIr87vH61H8MOtn7wpgNkicTF3RhaPhCFXVVFOYAVceMDuHSpPFpBaYt91aEYE7s1&#10;1baub6rRYxfQS4gxnd4vl/xQ+JUCSV+UikDMtDxpoxKxxKccq8Ne7HoUYdDyLEM8Q4UV2qWiK9W9&#10;IMF+oP6DymqJPnpFG+lt5ZXSEkoPqZum/q2bb4MIUHpJ5sSw2hRfjlZ+Ph3dAyYbxhB3MTxg7mJS&#10;aPM36WNTMWtezYKJmFwOZTrdNm9vbt9lH6srLmCkj+Aty4uWR0Kh+4GO3rn0Ih6b4pU4fYq0AC+A&#10;XNS4HElo8951jOaQxoZQC9cbONfJKdVVcFnRbGCBfwXFdJckLmXKLMHRIDuJNAVCSnDUrEwpO8OU&#10;NmYF1kXfP4Hn/AyFMmf/A14RpbJ3tIKtdh7/Vp2mi2S15F8cWPrOFjz5bi5PWaxJA1Pe5DzceSJ/&#10;3Rf49Rc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAJNwM4TfAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYsm5CW9d0QkjsCGJwgFvWeGm1xqmarC38ejxxgJuf/fT8vWI7+VYM&#10;2McmkIb5TIFAqoJtyGl4f3u6W4GIyZA1bSDU8IURtuX1VWFyG0Z6xWGfnOAQirnRUKfU5VLGqkZv&#10;4ix0SHw7ht6bxLJ30vZm5HDfykype+lNQ/yhNh0+1lid9mev4cV9DD6jXSOP68/vnXu2p3pMWt/e&#10;TA8bEAmn9GeGCz6jQ8lMh3AmG0XLWim1ZK+GxXrFw8XyuzpoWC6yDGRZyP8tyh8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAARVKqLYBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAk3AzhN8AAAANAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0C48FFF3" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:500.2pt;margin-top:199.2pt;width:0;height:16.9pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABFUqotgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQVrFZV033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetbzZ1JyBk77Trm/54/cPb245&#10;iyRcJ4x30PIZIr87vH61H8MOtn7wpgNkicTF3RhaPhCFXVVFOYAVceMDuHSpPFpBaYt91aEYE7s1&#10;1baub6rRYxfQS4gxnd4vl/xQ+JUCSV+UikDMtDxpoxKxxKccq8Ne7HoUYdDyLEM8Q4UV2qWiK9W9&#10;IMF+oP6DymqJPnpFG+lt5ZXSEkoPqZum/q2bb4MIUHpJ5sSw2hRfjlZ+Ph3dAyYbxhB3MTxg7mJS&#10;aPM36WNTMWtezYKJmFwOZTrdNm9vbt9lH6srLmCkj+Aty4uWR0Kh+4GO3rn0Ih6b4pU4fYq0AC+A&#10;XNS4HElo8951jOaQxoZQC9cbONfJKdVVcFnRbGCBfwXFdJckLmXKLMHRIDuJNAVCSnDUrEwpO8OU&#10;NmYF1kXfP4Hn/AyFMmf/A14RpbJ3tIKtdh7/Vp2mi2S15F8cWPrOFjz5bi5PWaxJA1Pe5DzceSJ/&#10;3Rf49Rc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAJNwM4TfAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYsm5CW9d0QkjsCGJwgFvWeGm1xqmarC38ejxxgJuf/fT8vWI7+VYM&#10;2McmkIb5TIFAqoJtyGl4f3u6W4GIyZA1bSDU8IURtuX1VWFyG0Z6xWGfnOAQirnRUKfU5VLGqkZv&#10;4ix0SHw7ht6bxLJ30vZm5HDfykype+lNQ/yhNh0+1lid9mev4cV9DD6jXSOP68/vnXu2p3pMWt/e&#10;TA8bEAmn9GeGCz6jQ8lMh3AmG0XLWim1ZK+GxXrFw8XyuzpoWC6yDGRZyP8tyh8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAARVKqLYBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAk3AzhN8AAAANAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003F75C6" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034CD8A4" wp14:editId="050AC064">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034CD8A4" wp14:editId="050AC064">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7243693</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3311746</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="233716641" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3354,70 +3410,70 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="12A4D644" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:570.35pt;margin-top:260.75pt;width:17.6pt;height:0;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAsgGJlN8AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70h7h8hIu7G01cpYaTpNSOwIYnCAW9Z4SbXGqZqsLTw9mYQ0jr/96ffncjPZ&#10;lg3Y+8aRgHSRAEOqnWpIC/h4f757AOaDJCVbRyjgGz1sqtlNKQvlRnrDYR80iyXkCynAhNAVnPva&#10;oJV+4TqkuDu63soQY6+56uUYy23LsyS551Y2FC8Y2eGTwfq0P1sBr/pzsBntGn5cf/3s9Is6mTEI&#10;Mb+dto/AAk7hCsNFP6pDFZ0O7kzKszbmdJmsIisgz9Ic2AVJV/ka2OFvxKuS//+i+gUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNls3RuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyAYmU3wAAAA0BAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="46FC3F33" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:570.35pt;margin-top:260.75pt;width:17.6pt;height:0;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAsgGJlN8AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70h7h8hIu7G01cpYaTpNSOwIYnCAW9Z4SbXGqZqsLTw9mYQ0jr/96ffncjPZ&#10;lg3Y+8aRgHSRAEOqnWpIC/h4f757AOaDJCVbRyjgGz1sqtlNKQvlRnrDYR80iyXkCynAhNAVnPva&#10;oJV+4TqkuDu63soQY6+56uUYy23LsyS551Y2FC8Y2eGTwfq0P1sBr/pzsBntGn5cf/3s9Is6mTEI&#10;Mb+dto/AAk7hCsNFP6pDFZ0O7kzKszbmdJmsIisgz9Ic2AVJV/ka2OFvxKuS//+i+gUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNls3RuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyAYmU3wAAAA0BAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003F75C6" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A53F68B" wp14:editId="70F4957A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A53F68B" wp14:editId="70F4957A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7195682</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1880511</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1383821897" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3429,70 +3485,70 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="15CFB71C" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:566.6pt;margin-top:148.05pt;width:17.6pt;height:0;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAYbaYjN8AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwWrDMAyG74O9g9Fgt9VJOkKbxSmlsB431vbQ3dxYtUNjOcRuku3p58JgO/7Sx69P5Wqy&#10;LRuw940jAeksAYZUO9WQFnDYvz4tgPkgScnWEQr4Qg+r6v6ulIVyI33gsAuaxRLyhRRgQugKzn1t&#10;0Eo/cx1S3J1db2WIsddc9XKM5bblWZLk3MqG4gUjO9wYrC+7qxXwro+DzWjb8PPy83ur39TFjEGI&#10;x4dp/QIs4BT+YLjpR3WootPJXUl51saczudZZAVkyzwFdkPSfPEM7PQ74lXJ/39R/QAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNls3RuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhtpiM3wAAAA0BAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0A8FE69C" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:566.6pt;margin-top:148.05pt;width:17.6pt;height:0;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAYbaYjN8AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwWrDMAyG74O9g9Fgt9VJOkKbxSmlsB431vbQ3dxYtUNjOcRuku3p58JgO/7Sx69P5Wqy&#10;LRuw940jAeksAYZUO9WQFnDYvz4tgPkgScnWEQr4Qg+r6v6ulIVyI33gsAuaxRLyhRRgQugKzn1t&#10;0Eo/cx1S3J1db2WIsddc9XKM5bblWZLk3MqG4gUjO9wYrC+7qxXwro+DzWjb8PPy83ur39TFjEGI&#10;x4dp/QIs4BT+YLjpR3WootPJXUl51saczudZZAVkyzwFdkPSfPEM7PQ74lXJ/39R/QAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNls3RuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBhtpiM3wAAAA0BAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00244E32" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="461E4698" wp14:editId="31E0AA14">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="461E4698" wp14:editId="31E0AA14">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7100570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274347</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="216675581" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3504,70 +3560,70 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="12A0F042" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:559.1pt;margin-top:21.6pt;width:17.6pt;height:0;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEA0Pq7HN4AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FjabqCtNJ0QEjuCGBzYLWu8plrjVE3WFn49njiMk/Xsp+fvFevJ&#10;tWLAPjSeFKSzBARS5U1DtYLPj5e7JYgQNRndekIF3xhgXV5fFTo3fqR3HLaxFhxCIdcKbIxdLmWo&#10;LDodZr5D4tvB905Hln0tTa9HDnetzJLkQTrdEH+wusNni9Vxe3IK3uqvwWW0aeRhtfvZ1K/maMeo&#10;1O3N9PQIIuIUL2Y44zM6lMy09ycyQbSs03SZsVfBYs7z7Ejv5wsQ+7+NLAv5v0P5CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2WzdG4AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAND6uxzeAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="553DC9AB" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:559.1pt;margin-top:21.6pt;width:17.6pt;height:0;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEA0Pq7HN4AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3FjabqCtNJ0QEjuCGBzYLWu8plrjVE3WFn49njiMk/Xsp+fvFevJ&#10;tWLAPjSeFKSzBARS5U1DtYLPj5e7JYgQNRndekIF3xhgXV5fFTo3fqR3HLaxFhxCIdcKbIxdLmWo&#10;LDodZr5D4tvB905Hln0tTa9HDnetzJLkQTrdEH+wusNni9Vxe3IK3uqvwWW0aeRhtfvZ1K/maMeo&#10;1O3N9PQIIuIUL2Y44zM6lMy09ycyQbSs03SZsVfBYs7z7Ejv5wsQ+7+NLAv5v0P5CwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2WzdG4AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAND6uxzeAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00244E32" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10FC957F" wp14:editId="07F6FAEE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10FC957F" wp14:editId="07F6FAEE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5271466</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>282299</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="982049512" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3579,70 +3635,70 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="12F26C65" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:415.1pt;margin-top:22.25pt;width:17.6pt;height:0;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAY9sFHN4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70h7h8hI3FhK6aauazpNSOwIYtsBblnjJdUap2qytvD0BHGAo+1Pv7+/3Ey2&#10;ZQP2vnEk4GGeAEOqnWpICzgenu9zYD5IUrJ1hAI+0cOmmt2UslBupDcc9kGzGEK+kAJMCF3Bua8N&#10;WunnrkOKt7PrrQxx7DVXvRxjuG15miRLbmVD8YORHT4ZrC/7qxXwqt8Hm9Ku4efVx9dOv6iLGYMQ&#10;d7fTdg0s4BT+YPjRj+pQRaeTu5LyrBWQPyZpRAVk2QJYBPLlIgN2+l3wquT/G1TfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2WzdG4AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGPbBRzeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="4EC8A130" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:415.1pt;margin-top:22.25pt;width:17.6pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAY9sFHN4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70h7h8hI3FhK6aauazpNSOwIYtsBblnjJdUap2qytvD0BHGAo+1Pv7+/3Ey2&#10;ZQP2vnEk4GGeAEOqnWpICzgenu9zYD5IUrJ1hAI+0cOmmt2UslBupDcc9kGzGEK+kAJMCF3Bua8N&#10;WunnrkOKt7PrrQxx7DVXvRxjuG15miRLbmVD8YORHT4ZrC/7qxXwqt8Hm9Ku4efVx9dOv6iLGYMQ&#10;d7fTdg0s4BT+YPjRj+pQRaeTu5LyrBWQPyZpRAVk2QJYBPLlIgN2+l3wquT/G1TfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAE2WzdG4AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGPbBRzeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00244E32" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DDC7324" wp14:editId="7E501FAC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DDC7324" wp14:editId="7E501FAC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1604093</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>311150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="930260813" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3654,70 +3710,70 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1DD6E5F8" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:126.3pt;margin-top:24.5pt;width:17.6pt;height:0;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAbRO4FN0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbiwlgrF1TSeExI4gBgd2yxovrdY4VZO1hafHiMM42v70+/uL9eRb&#10;MWAfm0AabmcZCKQq2Iacho/355sFiJgMWdMGQg1fGGFdXl4UJrdhpDcctskJDqGYGw11Sl0uZaxq&#10;9CbOQofEt0PovUk89k7a3owc7lupsmwuvWmIP9Smw6caq+P25DW8us/BK9o08rDcfW/ciz3WY9L6&#10;+mp6XIFIOKUzDL/6rA4lO+3DiWwUrQZ1r+aMarhbcicG1OKBu+z/FrIs5P8G5Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATZbN0bgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAbRO4FN0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="41161F16" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:126.3pt;margin-top:24.5pt;width:17.6pt;height:0;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAbRO4FN0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbiwlgrF1TSeExI4gBgd2yxovrdY4VZO1hafHiMM42v70+/uL9eRb&#10;MWAfm0AabmcZCKQq2Iacho/355sFiJgMWdMGQg1fGGFdXl4UJrdhpDcctskJDqGYGw11Sl0uZaxq&#10;9CbOQofEt0PovUk89k7a3owc7lupsmwuvWmIP9Smw6caq+P25DW8us/BK9o08rDcfW/ciz3WY9L6&#10;+mp6XIFIOKUzDL/6rA4lO+3DiWwUrQZ1r+aMarhbcicG1OKBu+z/FrIs5P8G5Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATZbN0bgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAbRO4FN0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00244E32" w:rsidRPr="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DECF87F" wp14:editId="4AE4D298">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DECF87F" wp14:editId="4AE4D298">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3434963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274347</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="223283" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="370939162" name="Straight Arrow Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="223283" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -3729,69 +3785,69 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="50D99090" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:270.45pt;margin-top:21.6pt;width:17.6pt;height:0;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAdl3//t0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixd2QYrTSeExI4gBge4eY2XVGucqsnawtMTxAGOtj/9/v5yM7lW&#10;DNSHxrOC+SwDQVx73bBR8Pb6eHULIkRkja1nUvBJATbV+VmJhfYjv9Cwi0akEA4FKrAxdoWUobbk&#10;MMx8R5xuB987jGnsjdQ9jinctTLPspV02HD6YLGjB0v1cXdyCp7N++By3jbysP742ponfbRjVOry&#10;Yrq/AxFpin8w/OgndaiS096fWAfRKlgusnVCFSyucxAJWN6s5iD2vwtZlfJ/g+obAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATZbN0bgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdl3//t0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+              <v:shape w14:anchorId="790B3A19" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:270.45pt;margin-top:21.6pt;width:17.6pt;height:0;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNls3RuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZCa2iyexhFrgg&#10;WPH4AK/TTiz5JbuZJH9P25nJIEBIIC4dP7q6q8uVw8NsDTtDTNq7ju93NWfgpO+1Gzr+9cvbV/ec&#10;JRSuF8Y76PgCiT8cX744TKGFxo/e9BAZFXGpnULHR8TQVlWSI1iRdj6Ao0vloxVI2zhUfRQTVbem&#10;aur6dTX52IfoJaREp4/rJT+W+kqBxI9KJUBmOk7csMRY4nOO1fEg2iGKMGp5oSH+gYUV2lHTrdSj&#10;QMG+Rf1LKatl9Mkr3ElvK6+UllBmoGn29U/TfB5FgDILiZPCJlP6f2Xlh/PJPUWSYQqpTeEp5ilm&#10;FW3+Ej82F7GWTSyYkUk6bJq75v6OM3m9qm64EBO+A29ZXnQ8YRR6GPHknaMX8XFftBLn9wmpMwGv&#10;gNzUuBxRaPPG9QyXQLbBqIUbDOT3ovScUt0IlxUuBlb4J1BM90RxbVO8BCcT2VmQC4SU4HC/VaLs&#10;DFPamA1YF35/BF7yMxSKz/4GvCFKZ+9wA1vtfPxdd5yvlNWaf1VgnTtL8Oz7pTxlkYYMU7S6mDs7&#10;8sd9gd9+weN3AAAA//8DAFBLAwQUAAYACAAAACEAdl3//t0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixd2QYrTSeExI4gBge4eY2XVGucqsnawtMTxAGOtj/9/v5yM7lW&#10;DNSHxrOC+SwDQVx73bBR8Pb6eHULIkRkja1nUvBJATbV+VmJhfYjv9Cwi0akEA4FKrAxdoWUobbk&#10;MMx8R5xuB987jGnsjdQ9jinctTLPspV02HD6YLGjB0v1cXdyCp7N++By3jbysP742ponfbRjVOry&#10;Yrq/AxFpin8w/OgndaiS096fWAfRKlgusnVCFSyucxAJWN6s5iD2vwtZlfJ/g+obAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEATZbN0bgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdl3//t0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CF4626" wp14:editId="51CFB8F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CF4626" wp14:editId="51CFB8F8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>8367247</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2739390</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2029895256" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -3865,53 +3921,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>10</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="05CF4626" id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:658.85pt;margin-top:215.7pt;width:141.5pt;height:97.95pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKw9w1hgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H/ViDOkXQosOA&#10;oi2aDj0rslQbkEWNUmJnv36U7DhBV+ww7GKLIvlIPpG8uu5bw7YKfQO25MVJzpmyEqrGvpX8x8vd&#10;l6+c+SBsJQxYVfKd8vx68fnTVefmagY1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4llUo&#10;OkJvTTbL8/OsA6wcglTe0+3toOSLhK+1kuFRa68CMyWn3EL6Yvqu4zdbXIn5GwpXN3JMQ/xDFq1o&#10;LAWdoG5FEGyDzR9QbSMRPOhwIqHNQOtGqlQDVVPk76pZ1cKpVAuR491Ek/9/sPJhu3JPSDR0zs89&#10;HWMVvcY2/ik/1ieydhNZqg9M0mVxcXmRnxGnknTF7PSU8o90Zgd3hz58U9CyeCg5wsZWz/QkiSmx&#10;vfdhsN/bxZAW7hpj0rMYGy88mKaKd0mIfaFuDLKtoBcVUiobzsewR5aURPTODkWlU9gZFWGMfVaa&#10;NRWVMUvJpH57j1sMqlpUaghXnOX5vsbJI1WcACOypkQn7BHgo5yLMefRPrqq1K6Tc/63xAbeJo8U&#10;GWyYnNvGAn4EYMIUebDfkzRQE1kK/bonbkqeeI03a6h2T8gQhvHxTt419KL3wocngTQv1AW0A8Ij&#10;fbSBruQwnjirAX99dB/tqY1Jy1lH81dy/3MjUHFmvltq8MuCOooGNgmnZxczEvBYsz7W2E17A9QQ&#10;BW0bJ9Mx2gezP2qE9pVWxTJGJZWwkmKXXAbcCzdh2Au0bKRaLpMZDakT4d6unIzgkefYrC/9q0A3&#10;tnWgiXiA/ayK+bvGHmyjp4XlJoBuUtcfeB1fgAY8tdK4jOIGOZaT1WFlLn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQARkkhA4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21E5S&#10;JTSNU1UgNlRItHAAx3aTCHsc2W4bbo+7oss/8/TnTbOZrSFn7cPokEO2YEA0SqdG7Dl8f709PQMJ&#10;UaASxqHm8KsDbNr7u0bUyl1wr8+H2JNUgqEWHIYYp5rSIAdtRVi4SWPaHZ23Iqboe6q8uKRya2jO&#10;WEmtGDFdGMSkXwYtfw4ny8H4fT4dP6jbve+28fWzk2NcSc4fH+btGkjUc/yH4aqf1KFNTp07oQrE&#10;pFxkVZVYDssiWwK5IiVjadRxKPOqANo29PaL9g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBKw9w1hgIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQARkkhA4AAAAA0BAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="05CF4626" id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:658.85pt;margin-top:215.7pt;width:141.5pt;height:97.95pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKw9w1hgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H/ViDOkXQosOA&#10;oi2aDj0rslQbkEWNUmJnv36U7DhBV+ww7GKLIvlIPpG8uu5bw7YKfQO25MVJzpmyEqrGvpX8x8vd&#10;l6+c+SBsJQxYVfKd8vx68fnTVefmagY1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAon4llUo&#10;OkJvTTbL8/OsA6wcglTe0+3toOSLhK+1kuFRa68CMyWn3EL6Yvqu4zdbXIn5GwpXN3JMQ/xDFq1o&#10;LAWdoG5FEGyDzR9QbSMRPOhwIqHNQOtGqlQDVVPk76pZ1cKpVAuR491Ek/9/sPJhu3JPSDR0zs89&#10;HWMVvcY2/ik/1ieydhNZqg9M0mVxcXmRnxGnknTF7PSU8o90Zgd3hz58U9CyeCg5wsZWz/QkiSmx&#10;vfdhsN/bxZAW7hpj0rMYGy88mKaKd0mIfaFuDLKtoBcVUiobzsewR5aURPTODkWlU9gZFWGMfVaa&#10;NRWVMUvJpH57j1sMqlpUaghXnOX5vsbJI1WcACOypkQn7BHgo5yLMefRPrqq1K6Tc/63xAbeJo8U&#10;GWyYnNvGAn4EYMIUebDfkzRQE1kK/bonbkqeeI03a6h2T8gQhvHxTt419KL3wocngTQv1AW0A8Ij&#10;fbSBruQwnjirAX99dB/tqY1Jy1lH81dy/3MjUHFmvltq8MuCOooGNgmnZxczEvBYsz7W2E17A9QQ&#10;BW0bJ9Mx2gezP2qE9pVWxTJGJZWwkmKXXAbcCzdh2Au0bKRaLpMZDakT4d6unIzgkefYrC/9q0A3&#10;tnWgiXiA/ayK+bvGHmyjp4XlJoBuUtcfeB1fgAY8tdK4jOIGOZaT1WFlLn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQARkkhA4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21E5S&#10;JTSNU1UgNlRItHAAx3aTCHsc2W4bbo+7oss/8/TnTbOZrSFn7cPokEO2YEA0SqdG7Dl8f709PQMJ&#10;UaASxqHm8KsDbNr7u0bUyl1wr8+H2JNUgqEWHIYYp5rSIAdtRVi4SWPaHZ23Iqboe6q8uKRya2jO&#10;WEmtGDFdGMSkXwYtfw4ny8H4fT4dP6jbve+28fWzk2NcSc4fH+btGkjUc/yH4aqf1KFNTp07oQrE&#10;pFxkVZVYDssiWwK5IiVjadRxKPOqANo29PaL9g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBKw9w1hgIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQARkkhA4AAAAA0BAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="15F5D8BA" w14:textId="6518ACC9" w:rsidR="008A1C57" w:rsidRDefault="008A1C57" w:rsidP="008A1C57">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Dismissal</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00936118">
@@ -3936,51 +3992,51 @@
                       </w:r>
                       <w:r w:rsidR="00A86827">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>10</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8D5C5E" wp14:editId="78EE7A2D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8D5C5E" wp14:editId="78EE7A2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6361475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2743215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="894257516" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -4048,53 +4104,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Letter 9 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3F8D5C5E" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:500.9pt;margin-top:3in;width:141.5pt;height:97.95pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcoRS4hwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtlmDOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnXz9KdpygK3YYdrFFkXwkn0heXvWtYVuFvgFb8uIk50xZCVVj30r+4+X2&#10;y1fOfBC2EgasKvlOeX61/PzpsnMLNYMaTKWQEYj1i86VvA7BLbLMy1q1wp+AU5aUGrAVgUR8yyoU&#10;HaG3Jpvl+XnWAVYOQSrv6fZmUPJlwtdayfCgtVeBmZJTbiF9MX3X8ZstL8XiDYWrGzmmIf4hi1Y0&#10;loJOUDciCLbB5g+otpEIHnQ4kdBmoHUjVaqBqinyd9U818KpVAuR491Ek/9/sPJ+++wekWjonF94&#10;OsYqeo1t/FN+rE9k7SayVB+YpMtifjHPz4hTSbpidnpK+Uc6s4O7Qx++KWhZPJQcYWOrJ3qSxJTY&#10;3vkw2O/tYkgLt40x6VmMjRceTFPFuyTEvlDXBtlW0IsKKZUN52PYI0tKInpnh6LSKeyMijDGPinN&#10;morKmKVkUr+9xy0GVS0qNYQrzvJ8X+PkkSpOgBFZU6IT9gjwUc7FmPNoH11VatfJOf9bYgNvk0eK&#10;DDZMzm1jAT8CMGGKPNjvSRqoiSyFft0TNyWfxxzjzRqq3SMyhGF8vJO3Db3onfDhUSDNC3UB7YDw&#10;QB9toCs5jCfOasBfH91He2pj0nLW0fyV3P/cCFScme+WGvyioI6igU3C6dl8RgIea9bHGrtpr4Ea&#10;oqBt42Q6Rvtg9keN0L7SqljFqKQSVlLsksuAe+E6DHuBlo1Uq1UyoyF1ItzZZycjeOQ5NutL/yrQ&#10;jW0daCLuYT+rYvGusQfb6GlhtQmgm9T1B17HF6ABT600LqO4QY7lZHVYmcvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAo6S9heAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtYi9VZs&#10;UkQhjYNQq16KKgHtAzi2SSL8E9kLpG/f5dQeZ3Y0+021Hr1jF5tyH4OE2VQAs0FH04dWwvfX++MS&#10;WEYVjHIxWAk/NsO6vr+rVGniNezt5YAto5KQSyWhQxxKzrPurFd5Ggcb6HaMySskmVpukrpSuXe8&#10;EGLBveoDfejUYF87q0+Hs5fg0r4Yjp88bj+2G3zbNbrHlZbyYTJuXoChHfEvDDd8QoeamJp4DiYz&#10;R1qIGbGjhPlTQatukWI5J6uRsCieV8Driv9fUf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAnKEUuIcCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAo6S9heAAAAANAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="3F8D5C5E" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:500.9pt;margin-top:3in;width:141.5pt;height:97.95pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcoRS4hwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtlmDOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnXz9KdpygK3YYdrFFkXwkn0heXvWtYVuFvgFb8uIk50xZCVVj30r+4+X2&#10;y1fOfBC2EgasKvlOeX61/PzpsnMLNYMaTKWQEYj1i86VvA7BLbLMy1q1wp+AU5aUGrAVgUR8yyoU&#10;HaG3Jpvl+XnWAVYOQSrv6fZmUPJlwtdayfCgtVeBmZJTbiF9MX3X8ZstL8XiDYWrGzmmIf4hi1Y0&#10;loJOUDciCLbB5g+otpEIHnQ4kdBmoHUjVaqBqinyd9U818KpVAuR491Ek/9/sPJ+++wekWjonF94&#10;OsYqeo1t/FN+rE9k7SayVB+YpMtifjHPz4hTSbpidnpK+Uc6s4O7Qx++KWhZPJQcYWOrJ3qSxJTY&#10;3vkw2O/tYkgLt40x6VmMjRceTFPFuyTEvlDXBtlW0IsKKZUN52PYI0tKInpnh6LSKeyMijDGPinN&#10;morKmKVkUr+9xy0GVS0qNYQrzvJ8X+PkkSpOgBFZU6IT9gjwUc7FmPNoH11VatfJOf9bYgNvk0eK&#10;DDZMzm1jAT8CMGGKPNjvSRqoiSyFft0TNyWfxxzjzRqq3SMyhGF8vJO3Db3onfDhUSDNC3UB7YDw&#10;QB9toCs5jCfOasBfH91He2pj0nLW0fyV3P/cCFScme+WGvyioI6igU3C6dl8RgIea9bHGrtpr4Ea&#10;oqBt42Q6Rvtg9keN0L7SqljFqKQSVlLsksuAe+E6DHuBlo1Uq1UyoyF1ItzZZycjeOQ5NutL/yrQ&#10;jW0daCLuYT+rYvGusQfb6GlhtQmgm9T1B17HF6ABT600LqO4QY7lZHVYmcvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAo6S9heAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtYi9VZs&#10;UkQhjYNQq16KKgHtAzi2SSL8E9kLpG/f5dQeZ3Y0+021Hr1jF5tyH4OE2VQAs0FH04dWwvfX++MS&#10;WEYVjHIxWAk/NsO6vr+rVGniNezt5YAto5KQSyWhQxxKzrPurFd5Ggcb6HaMySskmVpukrpSuXe8&#10;EGLBveoDfejUYF87q0+Hs5fg0r4Yjp88bj+2G3zbNbrHlZbyYTJuXoChHfEvDDd8QoeamJp4DiYz&#10;R1qIGbGjhPlTQatukWI5J6uRsCieV8Driv9fUf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAnKEUuIcCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAo6S9heAAAAANAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2567A458" w14:textId="60A3E943" w:rsidR="008A1C57" w:rsidRDefault="008A1C57" w:rsidP="008A1C57">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Probation hearing</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00936118">
@@ -4113,51 +4169,51 @@
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Letter 9 </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008A1C57">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204993F2" wp14:editId="0D11AD90">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204993F2" wp14:editId="0D11AD90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>8335926</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1251408</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1733045191" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -4241,53 +4297,53 @@
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Letter 7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="204993F2" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:656.35pt;margin-top:98.55pt;width:141.5pt;height:97.95pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKguoahgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HfQZ1iqBFhwFF&#10;W/SBnhVZqg3IokYpsbNfP0p2nKArdhh2sUWR/Eh+Inl51beGbRT6BmzJi6OcM2UlVI19L/nry+23&#10;c858ELYSBqwq+VZ5frX4+uWyc3M1gxpMpZARiPXzzpW8DsHNs8zLWrXCH4FTlpQasBWBRHzPKhQd&#10;obcmm+X5adYBVg5BKu/p9mZQ8kXC11rJ8KC1V4GZklNuIX0xfVfxmy0uxfwdhasbOaYh/iGLVjSW&#10;gk5QNyIItsbmD6i2kQgedDiS0GagdSNVqoGqKfIP1TzXwqlUC5Hj3UST/3+w8n7z7B6RaOicn3s6&#10;xip6jW38U36sT2RtJ7JUH5iky+Ls4iw/IU4l6YrZ8THlH+nM9u4OffiuoGXxUHKEta2e6EkSU2Jz&#10;58Ngv7OLIS3cNsakZzE2XngwTRXvkhD7Ql0bZBtBLyqkVDacjmEPLCmJ6J3ti0qnsDUqwhj7pDRr&#10;KipjlpJJ/fYRtxhUtajUEK44yfNdjZNHqjgBRmRNiU7YI8BnORdjzqN9dFWpXSfn/G+JDbxNHiky&#10;2DA5t40F/AzAhCnyYL8jaaAmshT6VU/clPw85hhvVlBtH5EhDOPjnbxt6EXvhA+PAmleqAtoB4QH&#10;+mgDXclhPHFWA/767D7aUxuTlrOO5q/k/udaoOLM/LDU4BcFdRQNbBKOT85mJOChZnWosev2Gqgh&#10;Cto2TqZjtA9md9QI7RutimWMSiphJcUuuQy4E67DsBdo2Ui1XCYzGlInwp19djKCR55js770bwLd&#10;2NaBJuIedrMq5h8ae7CNnhaW6wC6SV2/53V8ARrw1ErjMoob5FBOVvuVufgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAe4ej74AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPOj&#10;UhLiVBWICxUSLTyAY7tJhL2ObLcNb8/2RG87u6PZb5r17Cw7mRBHjwLyRQbMoPJ6xF7A99fbwxOw&#10;mCRqaT0aAb8mwrq9vWlkrf0Zd+a0Tz2jEIy1FDCkNNWcRzUYJ+PCTwbpdvDByUQy9FwHeaZwZ3mR&#10;ZY/cyRHpwyAn8zIY9bM/OgE27Irp8MH99n27Sa+fnRpTpYS4v5s3z8CSmdO/GS74hA4tMXX+iDoy&#10;S7rMixV5aapWObCLZVktadUJKKsyA942/LpF+wcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAKguoahgIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAe4ej74AAAAA0BAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="204993F2" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:656.35pt;margin-top:98.55pt;width:141.5pt;height:97.95pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKguoahgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HfQZ1iqBFhwFF&#10;W/SBnhVZqg3IokYpsbNfP0p2nKArdhh2sUWR/Eh+Inl51beGbRT6BmzJi6OcM2UlVI19L/nry+23&#10;c858ELYSBqwq+VZ5frX4+uWyc3M1gxpMpZARiPXzzpW8DsHNs8zLWrXCH4FTlpQasBWBRHzPKhQd&#10;obcmm+X5adYBVg5BKu/p9mZQ8kXC11rJ8KC1V4GZklNuIX0xfVfxmy0uxfwdhasbOaYh/iGLVjSW&#10;gk5QNyIItsbmD6i2kQgedDiS0GagdSNVqoGqKfIP1TzXwqlUC5Hj3UST/3+w8n7z7B6RaOicn3s6&#10;xip6jW38U36sT2RtJ7JUH5iky+Ls4iw/IU4l6YrZ8THlH+nM9u4OffiuoGXxUHKEta2e6EkSU2Jz&#10;58Ngv7OLIS3cNsakZzE2XngwTRXvkhD7Ql0bZBtBLyqkVDacjmEPLCmJ6J3ti0qnsDUqwhj7pDRr&#10;KipjlpJJ/fYRtxhUtajUEK44yfNdjZNHqjgBRmRNiU7YI8BnORdjzqN9dFWpXSfn/G+JDbxNHiky&#10;2DA5t40F/AzAhCnyYL8jaaAmshT6VU/clPw85hhvVlBtH5EhDOPjnbxt6EXvhA+PAmleqAtoB4QH&#10;+mgDXclhPHFWA/767D7aUxuTlrOO5q/k/udaoOLM/LDU4BcFdRQNbBKOT85mJOChZnWosev2Gqgh&#10;Cto2TqZjtA9md9QI7RutimWMSiphJcUuuQy4E67DsBdo2Ui1XCYzGlInwp19djKCR55js770bwLd&#10;2NaBJuIedrMq5h8ae7CNnhaW6wC6SV2/53V8ARrw1ErjMoob5FBOVvuVufgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAe4ej74AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPOj&#10;UhLiVBWICxUSLTyAY7tJhL2ObLcNb8/2RG87u6PZb5r17Cw7mRBHjwLyRQbMoPJ6xF7A99fbwxOw&#10;mCRqaT0aAb8mwrq9vWlkrf0Zd+a0Tz2jEIy1FDCkNNWcRzUYJ+PCTwbpdvDByUQy9FwHeaZwZ3mR&#10;ZY/cyRHpwyAn8zIY9bM/OgE27Irp8MH99n27Sa+fnRpTpYS4v5s3z8CSmdO/GS74hA4tMXX+iDoy&#10;S7rMixV5aapWObCLZVktadUJKKsyA942/LpF+wcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAKguoahgIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAe4ej74AAAAA0BAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="58E5088A" w14:textId="612C7A93" w:rsidR="008A1C57" w:rsidRDefault="008A1C57" w:rsidP="008A1C57">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Successful extension</w:t>
@@ -4322,51 +4378,51 @@
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Letter 7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001F1526">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A97CB51" wp14:editId="0C65DD11">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A97CB51" wp14:editId="0C65DD11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6337005</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1262040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1797050" cy="1244010"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="985378672" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1797050" cy="1244010"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -4396,224 +4452,263 @@
                         <w:txbxContent>
                           <w:p w14:paraId="0166F3EB" w14:textId="77777777" w:rsidR="001F1526" w:rsidRDefault="001F1526" w:rsidP="001F1526">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00936118">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Extend probation</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5798C7D0" w14:textId="73D6127A" w:rsidR="001F1526" w:rsidRDefault="008A1C57" w:rsidP="001F1526">
+                          <w:p w14:paraId="5798C7D0" w14:textId="3B2BAF5B" w:rsidR="001F1526" w:rsidRDefault="008A1C57" w:rsidP="001F1526">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Maximum of 1 month.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DF4039">
+                              <w:rPr>
+                                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Meet with employee to discuss and follow up in writing</w:t>
                             </w:r>
                             <w:r w:rsidR="001F1526" w:rsidRPr="00936118">
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2EFA9D2E" w14:textId="13F8A1EA" w:rsidR="001F1526" w:rsidRPr="00936118" w:rsidRDefault="00F468D8" w:rsidP="001F1526">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                               </w:rPr>
                               <w:t>Letter 8</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3A97CB51" id="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:499pt;margin-top:99.35pt;width:141.5pt;height:97.95pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc4CKXhwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H/ViCOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnv36U7DhBV+ww7GKLIvlIPpG8vOpbw7YKfQO25MVJzpmyEqrGvpX8x8vt&#10;l6+c+SBsJQxYVfKd8vxq+fnTZecWagY1mEohIxDrF50reR2CW2SZl7VqhT8BpywpNWArAon4llUo&#10;OkJvTTbL8/OsA6wcglTe0+3NoOTLhK+1kuFBa68CMyWn3EL6Yvqu4zdbXorFGwpXN3JMQ/xDFq1o&#10;LAWdoG5EEGyDzR9QbSMRPOhwIqHNQOtGqlQDVVPk76p5roVTqRYix7uJJv//YOX99tk9ItHQOb/w&#10;dIxV9Brb+Kf8WJ/I2k1kqT4wSZfFxfwiPyNOJemK2ekp5R/pzA7uDn34pqBl8VByhI2tnuhJElNi&#10;e+fDYL+3iyEt3DbGpGcxNl54ME0V75IQ+0JdG2RbQS8qpFQ2nI9hjywpieidHYpKp7AzKsIY+6Q0&#10;ayoqY5aSSf32HrcYVLWo1BCuOMvzfY2TR6o4AUZkTYlO2CPARzkXY86jfXRVqV0n5/xviQ28TR4p&#10;MtgwObeNBfwIwIQp8mC/J2mgJrIU+nVP3JR8HnOMN2uodo/IEIbx8U7eNvSid8KHR4E0L9QFtAPC&#10;A320ga7kMJ44qwF/fXQf7amNSctZR/NXcv9zI1BxZr5bavB5QR1FA5uE07OLGQl4rFkfa+ymvQZq&#10;iIK2jZPpGO2D2R81QvtKq2IVo5JKWEmxSy4D7oXrMOwFWjZSrVbJjIbUiXBnn52M4JHn2Kwv/atA&#10;N7Z1oIm4h/2sisW7xh5so6eF1SaAblLXH3gdX4AGPLXSuIziBjmWk9VhZS5/AwAA//8DAFBLAwQU&#10;AAYACAAAACEA0ebR8t8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;gEoc4lQViAsVEi18gGNvkwh7HdluG/4e9wTHnRnNvmnWs7PshCGOniQsFwUwJO3NSL2Er8/XuwpY&#10;TIqMsp5Qwg9GWLfXV42qjT/TDk/71LNcQrFWEoaUpprzqAd0Ki78hJS9gw9OpXyGnpugzrncWV4W&#10;xYo7NVL+MKgJnwfU3/ujk2DDrpwO79xv37ab9PLR6TEJLeXtzbx5ApZwTn9huOBndGgzU+ePZCKz&#10;EoSo8paUDVE9ArskymqZpU7CvXhYAW8b/n9E+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDc4CKXhwIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDR5tHy3wAAAAwBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="3A97CB51" id="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:499pt;margin-top:99.35pt;width:141.5pt;height:97.95pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc4CKXhwIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20H/ViCOkXQosOA&#10;oi3aDj0rslQbkEWNUmJnv36U7DhBV+ww7GKLIvlIPpG8vOpbw7YKfQO25MVJzpmyEqrGvpX8x8vt&#10;l6+c+SBsJQxYVfKd8vxq+fnTZecWagY1mEohIxDrF50reR2CW2SZl7VqhT8BpywpNWArAon4llUo&#10;OkJvTTbL8/OsA6wcglTe0+3NoOTLhK+1kuFBa68CMyWn3EL6Yvqu4zdbXorFGwpXN3JMQ/xDFq1o&#10;LAWdoG5EEGyDzR9QbSMRPOhwIqHNQOtGqlQDVVPk76p5roVTqRYix7uJJv//YOX99tk9ItHQOb/w&#10;dIxV9Brb+Kf8WJ/I2k1kqT4wSZfFxfwiPyNOJemK2ekp5R/pzA7uDn34pqBl8VByhI2tnuhJElNi&#10;e+fDYL+3iyEt3DbGpGcxNl54ME0V75IQ+0JdG2RbQS8qpFQ2nI9hjywpieidHYpKp7AzKsIY+6Q0&#10;ayoqY5aSSf32HrcYVLWo1BCuOMvzfY2TR6o4AUZkTYlO2CPARzkXY86jfXRVqV0n5/xviQ28TR4p&#10;MtgwObeNBfwIwIQp8mC/J2mgJrIU+nVP3JR8HnOMN2uodo/IEIbx8U7eNvSid8KHR4E0L9QFtAPC&#10;A320ga7kMJ44qwF/fXQf7amNSctZR/NXcv9zI1BxZr5bavB5QR1FA5uE07OLGQl4rFkfa+ymvQZq&#10;iIK2jZPpGO2D2R81QvtKq2IVo5JKWEmxSy4D7oXrMOwFWjZSrVbJjIbUiXBnn52M4JHn2Kwv/atA&#10;N7Z1oIm4h/2sisW7xh5so6eF1SaAblLXH3gdX4AGPLXSuIziBjmWk9VhZS5/AwAA//8DAFBLAwQU&#10;AAYACAAAACEA0ebR8t8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;gEoc4lQViAsVEi18gGNvkwh7HdluG/4e9wTHnRnNvmnWs7PshCGOniQsFwUwJO3NSL2Er8/XuwpY&#10;TIqMsp5Qwg9GWLfXV42qjT/TDk/71LNcQrFWEoaUpprzqAd0Ki78hJS9gw9OpXyGnpugzrncWV4W&#10;xYo7NVL+MKgJnwfU3/ujk2DDrpwO79xv37ab9PLR6TEJLeXtzbx5ApZwTn9huOBndGgzU+ePZCKz&#10;EoSo8paUDVE9ArskymqZpU7CvXhYAW8b/n9E+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDc4CKXhwIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDR5tHy3wAAAAwBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#4ea72e [3209]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0166F3EB" w14:textId="77777777" w:rsidR="001F1526" w:rsidRDefault="001F1526" w:rsidP="001F1526">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Extend probation</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5798C7D0" w14:textId="73D6127A" w:rsidR="001F1526" w:rsidRDefault="008A1C57" w:rsidP="001F1526">
+                    <w:p w14:paraId="5798C7D0" w14:textId="3B2BAF5B" w:rsidR="001F1526" w:rsidRDefault="008A1C57" w:rsidP="001F1526">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Maximum of 1 month.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DF4039">
+                        <w:rPr>
+                          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Meet with employee to discuss and follow up in writing</w:t>
                       </w:r>
                       <w:r w:rsidR="001F1526" w:rsidRPr="00936118">
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2EFA9D2E" w14:textId="13F8A1EA" w:rsidR="001F1526" w:rsidRPr="00936118" w:rsidRDefault="00F468D8" w:rsidP="001F1526">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                         </w:rPr>
                         <w:t>Letter 8</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001D35BF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="354C4019" w14:textId="4AF8588F" w:rsidR="00A30BDE" w:rsidRDefault="00AA787E" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc233626607"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc238205397"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Probation </w:t>
       </w:r>
       <w:r w:rsidR="00A30BDE" w:rsidRPr="00A30BDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Checklist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Managers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="2520930A" w14:textId="32E15375" w:rsidR="001067A9" w:rsidRPr="00AD1D50" w:rsidRDefault="001067A9" w:rsidP="00AD1D50">
+      <w:r w:rsidRPr="00AD1D50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reminder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Probation only applies to Support Staff</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6CF9">
+        <w:t xml:space="preserve"> who are new to the school</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; Teachers are not </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3FF3">
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the Probation </w:t>
+      </w:r>
+      <w:r w:rsidR="006951F9">
+        <w:t>Period/Process.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0CDC97D5" w14:textId="77777777" w:rsidR="00E000F7" w:rsidRDefault="00E000F7" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc202343947"/>
       <w:bookmarkStart w:id="3" w:name="_Toc208470476"/>
     </w:p>
     <w:p w14:paraId="090C78ED" w14:textId="7B5B298D" w:rsidR="00D62EEF" w:rsidRPr="00D62EEF" w:rsidRDefault="00D62EEF" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4766,61 +4861,67 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> One</w:t>
       </w:r>
       <w:r w:rsidR="00697FF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, Two &amp; Three</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA1DF78" w14:textId="7C2C35D3" w:rsidR="00A75682" w:rsidRDefault="00A75682" w:rsidP="00034FD9">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Support their development and check in regularly to ensure they’re on track.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224DF11A" w14:textId="77777777" w:rsidR="00E000F7" w:rsidRDefault="00E000F7" w:rsidP="00034FD9">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FB42E3" w14:textId="364C411F" w:rsidR="00A75682" w:rsidRDefault="00A75682" w:rsidP="00A75682">
+    <w:p w14:paraId="46FB42E3" w14:textId="231293C8" w:rsidR="00A75682" w:rsidRDefault="00A75682" w:rsidP="00A75682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Set up and continue weekly check-ins, keeping a record of discussions. </w:t>
+        <w:t>Set up and continue weekly check-ins, keeping a record of discussions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t xml:space="preserve"> during first month</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743C18F8" w14:textId="37EE7DDF" w:rsidR="00A75682" w:rsidRDefault="00A75682" w:rsidP="00A75682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review how the employee is settling in and </w:t>
       </w:r>
       <w:r w:rsidR="00697D78">
         <w:t>address any concerns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D3F36A" w14:textId="72DEB31A" w:rsidR="00697D78" w:rsidRDefault="00697D78" w:rsidP="00A75682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
@@ -4886,199 +4987,229 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Identify, discuss and document any early concerns (e.g. performance, conduct attendance).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBF087B" w14:textId="5F188A25" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00A75682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Agree on next steps i.e. any support or development needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E517421" w14:textId="56BBEAE8" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00A75682">
+    <w:p w14:paraId="6E517421" w14:textId="4A8BD7C5" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00A75682">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If not already done, set a date for the final probation review to be held at the end of month 4. </w:t>
+        <w:t xml:space="preserve">If not already done, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t xml:space="preserve">in preparation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">set a date </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t xml:space="preserve">in your diary </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the final probation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t xml:space="preserve">desktop </w:t>
+      </w:r>
+      <w:r>
+        <w:t>review to be held at the end of month 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78411561" w14:textId="77777777" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00204BD7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20740B26" w14:textId="77777777" w:rsidR="00E000F7" w:rsidRDefault="00E000F7" w:rsidP="00204BD7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EA5A6DC" w14:textId="6608AB9A" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00204BD7">
+    <w:p w14:paraId="4EA5A6DC" w14:textId="71ABDEC1" w:rsidR="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00204BD7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Month Four</w:t>
       </w:r>
       <w:r w:rsidR="007A761F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Final Probation Checkpoint</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> gather feedback. </w:t>
+        <w:t xml:space="preserve"> – Final </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Desktop Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0EDB42" w14:textId="77777777" w:rsidR="00E000F7" w:rsidRDefault="00E000F7" w:rsidP="00204BD7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB689D1" w14:textId="77777777" w:rsidR="00E000F7" w:rsidRDefault="00BC6449" w:rsidP="00E000F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Review overall performance, conduct and progress against objectives</w:t>
       </w:r>
       <w:r w:rsidR="00511F1D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8BCF62" w14:textId="77777777" w:rsidR="009564D3" w:rsidRDefault="00511F1D" w:rsidP="009564D3">
+    <w:p w14:paraId="5B8BCF62" w14:textId="49EEDDB7" w:rsidR="009564D3" w:rsidRDefault="00DF4039" w:rsidP="009564D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Discuss the employee’s experience</w:t>
+        <w:t>Consider</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511F1D">
+        <w:t>the employee’s experience</w:t>
       </w:r>
       <w:r w:rsidR="004B7B40">
         <w:t xml:space="preserve"> and development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0215097E" w14:textId="0AA1E6B5" w:rsidR="009564D3" w:rsidRPr="008328B0" w:rsidRDefault="004B7B40" w:rsidP="009564D3">
+    <w:p w14:paraId="0215097E" w14:textId="6BBC983C" w:rsidR="009564D3" w:rsidRPr="00AD1D50" w:rsidRDefault="004B7B40" w:rsidP="009564D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In completing the final probation review, you must confirm one of the following outcomes in line with the </w:t>
+        <w:t xml:space="preserve">In completing the final </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4039">
+        <w:t xml:space="preserve">desktop </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">review, you must confirm one of the following outcomes in line with the </w:t>
       </w:r>
       <w:r w:rsidR="009564D3" w:rsidRPr="009564D3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Probation policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197F11A8" w14:textId="77777777" w:rsidR="00AA640D" w:rsidRPr="008328B0" w:rsidRDefault="007A761F" w:rsidP="00AA640D">
+    <w:p w14:paraId="197F11A8" w14:textId="41E64034" w:rsidR="00AA640D" w:rsidRPr="008328B0" w:rsidRDefault="00AA640D" w:rsidP="00AA640D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AA640D" w:rsidRPr="008162FB">
+      <w:r w:rsidRPr="008162FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Confirm the appointment,</w:t>
       </w:r>
-      <w:r w:rsidR="00AA640D" w:rsidRPr="008328B0">
+      <w:r w:rsidRPr="008328B0">
         <w:t xml:space="preserve"> if the employee has successfully completed their probation period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD50989" w14:textId="77777777" w:rsidR="00AA640D" w:rsidRPr="008328B0" w:rsidRDefault="00AA640D" w:rsidP="00AA640D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008162FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Extend the probation period,</w:t>
@@ -5130,85 +5261,98 @@
         <w:ind w:left="850" w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008328B0">
         <w:t>Use the appropriate template letter to confirm the outcome</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (please see templates throughout this toolkit to support you). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FB07E3" w14:textId="77777777" w:rsidR="00204BD7" w:rsidRPr="00204BD7" w:rsidRDefault="00204BD7" w:rsidP="00204BD7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231FD8CC" w14:textId="4943DE17" w:rsidR="00025795" w:rsidRDefault="00025795" w:rsidP="004B4059">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc233626608"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238205398"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Probation Review Meeting Briefing Note</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E22025E" w14:textId="77777777" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
+    <w:p w14:paraId="5E22025E" w14:textId="3939D572" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0271">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>This briefing note can be applied for monthly review meetings (between 2 -4 months) or the final review meeting (at least 2 weeks prior to end of month 4).</w:t>
+        <w:t>This briefing note can be applied for monthly review meetings (between 2 -4 months)</w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0271">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C1C928" w14:textId="77777777" w:rsidR="001F284B" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:r w:rsidRPr="00AA0271">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0271">
         <w:br/>
         <w:t xml:space="preserve">The review meeting is attended by the employee and their line manager. Managers should take notes of the meeting as an outcome letter will be sent to the employee after the meeting has concluded. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA46CE0" w14:textId="77777777" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059"/>
     <w:p w14:paraId="4091E009" w14:textId="78E47532" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
@@ -5516,176 +5660,284 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AA0271">
         <w:t>Discuss any training and development needs. Discuss the action plan - if relevant, this is in place to support them in meeting, achieving and maintaining the standards of the role.</w:t>
       </w:r>
       <w:r w:rsidR="006A1B0D">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3476E0" w14:textId="77777777" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0271">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5. Agree actions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C11CDC" w14:textId="77DB846F" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">training, mentoring, improved attendance etc.) who is responsible and timescales. Create an action plan identifying areas for improvement. </w:t>
+    <w:p w14:paraId="30C11CDC" w14:textId="7DC79D3A" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="00E41334" w:rsidP="004B4059">
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001F284B" w:rsidRPr="00AA0271">
+        <w:t xml:space="preserve">raining, mentoring, improved attendance etc.) who is responsible and timescales. Create an action plan identifying areas for improvement. </w:t>
       </w:r>
       <w:r w:rsidR="006A1B0D">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7CE136" w14:textId="77777777" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:r w:rsidRPr="00AA0271">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6. Next Steps in the Probation Procedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0271">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D8C4CA" w14:textId="77777777" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
+    <w:p w14:paraId="00D8C4CA" w14:textId="708FD100" w:rsidR="001F284B" w:rsidRPr="00AA0271" w:rsidRDefault="001F284B" w:rsidP="004B4059">
       <w:r w:rsidRPr="00AA0271">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Options are – monthly reviews, progress to probation final review meeting or probation hearing.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Options are – </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">continue with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0271">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>monthly reviews</w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (up to month 4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0271">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following month 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0271">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progress to </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0271">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA0271">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0271">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49070B07" w14:textId="24B1655D" w:rsidR="001F284B" w:rsidRPr="008C14A2" w:rsidRDefault="006A1B0D" w:rsidP="004B4059">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001F284B" w:rsidRPr="00AA0271">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Close</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="001F284B" w:rsidRPr="00AA0271">
         <w:t>Confirm a letter will be sent to confirm outcome.  Close meeting.</w:t>
       </w:r>
       <w:r w:rsidR="001F284B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69184C54" w14:textId="75CD31D9" w:rsidR="00CB3A07" w:rsidRPr="00826C28" w:rsidRDefault="00025795" w:rsidP="00C63C66">
+    <w:p w14:paraId="0E9EB44E" w14:textId="77777777" w:rsidR="004009EF" w:rsidRDefault="00025795" w:rsidP="00C63C66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A149CF">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Letter 1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E1AC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E000BD" w14:textId="77777777" w:rsidR="004009EF" w:rsidRDefault="004009EF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A149CF">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69184C54" w14:textId="5EF3EAE9" w:rsidR="00CB3A07" w:rsidRPr="00826C28" w:rsidRDefault="00A149CF" w:rsidP="00C63C66">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc238205399"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Letter 1 </w:t>
       </w:r>
       <w:r w:rsidR="007E1AC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Invite to Probation Review Meeting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B321C">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1AC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Invite to Probation Review Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="001B321C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CB3A07" w:rsidRPr="00C63C66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Private &amp; Confidential</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="69D840C7" w14:textId="56A692E7" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t>&lt;Name&gt;</w:t>
       </w:r>
       <w:r w:rsidR="002310A1">
         <w:br/>
       </w:r>
     </w:p>
@@ -5711,51 +5963,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="305B0F20" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34681FBB" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="00CB3A07">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19961F54" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F3C9D8D" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="2F3C9D8D" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="114412077"/>
           <w:placeholder>
             <w:docPart w:val="5D1230B2177946289E7E218E7EF796C6"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB3A07" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4375015D" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -5820,51 +6072,83 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">On behalf of </w:t>
       </w:r>
       <w:r w:rsidRPr="00826C28">
         <w:t xml:space="preserve">&lt;school name&gt;, </w:t>
       </w:r>
       <w:r w:rsidRPr="001B321C">
         <w:t>I would like to welcome you to the team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F36F8DC" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF5C4AC" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
-        <w:t>As explained during your induction, the first four months of employment is your probation period.  The purpose of a probation period is to give us the opportunity to assess  your suitability in the role  you have been appointed to and for you  to assess if the role is right for you and for you to demonstrate your ability to effectively perform  your duties and to satisfactorily demonstrate the standards of performance, conduct, timekeeping and attendance, including sickness absence, that we expect.</w:t>
+        <w:t xml:space="preserve">As explained during your induction, the first four months of employment is your probation period.  The purpose of a probation period is to give us the opportunity to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t>assess  your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t xml:space="preserve"> suitability in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t>role  you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t xml:space="preserve"> have been appointed to and for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t>you  to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t xml:space="preserve"> assess if the role is right for you and for you to demonstrate your ability to effectively </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t>perform  your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B321C">
+        <w:t xml:space="preserve"> duties and to satisfactorily demonstrate the standards of performance, conduct, timekeeping and attendance, including sickness absence, that we expect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5186CF87" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD44E1A" w14:textId="77777777" w:rsidR="00CB3A07" w:rsidRPr="001B321C" w:rsidRDefault="00CB3A07" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">During your probation period we will meet weekly in your first month, and then monthly thereafter to formally review your performance and progress against the requirements of your role </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B321C">
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve"> your conduct, timekeeping etc as detailed above.</w:t>
       </w:r>
     </w:p>
@@ -5944,51 +6228,51 @@
         <w:t>&lt;Name&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275268B7" w14:textId="31A94394" w:rsidR="00965F96" w:rsidRDefault="001B321C" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Headteacher</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459258B0" w14:textId="537739F6" w:rsidR="00965F96" w:rsidRDefault="00965F96" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Toc233626610"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238205400"/>
       <w:r w:rsidRPr="00965F96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Letter 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Review Meeting Outcome; Satisfactory Progress</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7A3A957C" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="00826C28" w:rsidRDefault="00A36C99" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6037,51 +6321,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="690D2F54" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00A36C99" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39DD8F0C" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00A36C99" w:rsidP="00A36C99">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C585F2" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00A36C99" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB04C6F" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="4BB04C6F" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2005243253"/>
           <w:placeholder>
             <w:docPart w:val="51649A4D5BC941AC93AE39FC2B59A142"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A36C99" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="45712F04" w14:textId="77777777" w:rsidR="00A36C99" w:rsidRPr="001B321C" w:rsidRDefault="00A36C99" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -6241,51 +6525,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8719AD" w14:textId="177F8178" w:rsidR="002310A1" w:rsidRPr="00E16421" w:rsidRDefault="002310A1" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc233626611"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238205401"/>
       <w:r w:rsidRPr="00E16421">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Letter 3 – Review Meeting Outcome; Unsatisfactory Progress</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0CC3FCB7" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="00826C28" w:rsidRDefault="008D2FA9" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6320,51 +6604,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEC1D6A" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="008D2FA9" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01106696" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="008D2FA9" w:rsidP="008D2FA9">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3C463B" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="008D2FA9" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5F390D" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="3C5F390D" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2037268630"/>
           <w:placeholder>
             <w:docPart w:val="F0E52412DBEC40A987BEB6738B76EAC4"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D2FA9" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2C1C713B" w14:textId="77777777" w:rsidR="008D2FA9" w:rsidRPr="001B321C" w:rsidRDefault="008D2FA9" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -6431,65 +6715,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3DB3E2" w14:textId="77777777" w:rsidR="00E16421" w:rsidRPr="00E16421" w:rsidRDefault="00E16421" w:rsidP="007500EE">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16421">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">(list areas of concern with specific examples and how </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> short)</w:t>
+        <w:t>(list areas of concern with specific examples and how this falls short)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632A9C2C" w14:textId="77777777" w:rsidR="00E16421" w:rsidRPr="00E16421" w:rsidRDefault="00E16421" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B6313A" w14:textId="77777777" w:rsidR="00E16421" w:rsidRPr="00E16421" w:rsidRDefault="00E16421" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E16421">
         <w:t xml:space="preserve"> The standards of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16421">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(performance/conduct/timekeeping/ sickness absence/attendance delete as appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16421">
         <w:t xml:space="preserve"> expected of you were discussed at the meeting. </w:t>
       </w:r>
@@ -6653,51 +6923,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA32354" w14:textId="4E88AEA2" w:rsidR="00E16421" w:rsidRDefault="00E16421" w:rsidP="009674CE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E16421">
         <w:t>Headteacher</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F5C440" w14:textId="5CB31324" w:rsidR="008D2FA9" w:rsidRDefault="00E16421" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc233626612"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238205402"/>
       <w:r w:rsidRPr="001A4F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 4 </w:t>
       </w:r>
       <w:r w:rsidR="001A4F37" w:rsidRPr="001A4F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6768,51 +7038,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24D9C6EB" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="001A4F37" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B0F492" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="001A4F37" w:rsidP="001A4F37">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA35EA8" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="001A4F37" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72730FCC" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="72730FCC" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="469715289"/>
           <w:placeholder>
             <w:docPart w:val="13FAC7326B34418BB25286299B6D4D34"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A4F37" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4331EADD" w14:textId="77777777" w:rsidR="001A4F37" w:rsidRPr="001B321C" w:rsidRDefault="001A4F37" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -6999,51 +7269,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="524A0CC1" w14:textId="5D769BE2" w:rsidR="00FB298E" w:rsidRDefault="00FB298E" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc233626613"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238205403"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 5 – </w:t>
       </w:r>
       <w:r w:rsidR="00052A9E" w:rsidRPr="001A4F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Review Meeting Following Unsatisfactory Progress </w:t>
       </w:r>
       <w:r w:rsidR="00052A9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -7096,51 +7366,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05059ABB" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00052A9E" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="430DA737" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00052A9E" w:rsidP="00052A9E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD4B40E" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00052A9E" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640C7D70" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="640C7D70" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="230129873"/>
           <w:placeholder>
             <w:docPart w:val="4A219769521C4745B791B8E7002E09BE"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00052A9E" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4E35115F" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRPr="001B321C" w:rsidRDefault="00052A9E" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -7167,60 +7437,82 @@
             <w:t>&lt;Addressee&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="288259D4" w14:textId="77777777" w:rsidR="00052A9E" w:rsidRDefault="00052A9E" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717A6994" w14:textId="77777777" w:rsidR="004F1197" w:rsidRPr="004F1197" w:rsidRDefault="004F1197" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004F1197">
         <w:t>Further to the meeting held on (</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>date)</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1197">
-        <w:t xml:space="preserve"> to review progress against the action plan put in place to address concerns regarding your progress in your role, specifically your  </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> to review progress against the action plan put in place to address concerns regarding your progress in your role, specifically </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F1197">
+        <w:t xml:space="preserve">your  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1197">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>(performance/conduct/timekeeping/ sickness absence/attendance delete as appropriate)</w:t>
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F1197">
-        <w:t xml:space="preserve">  it is disappointing that you have not been able to make adequate and acceptable progress against the action plan. You will appreciate the need for you to address this situation.</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">performance/conduct/timekeeping/ sickness absence/attendance delete as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F1197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>appropriate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1197">
+        <w:t xml:space="preserve">  it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F1197">
+        <w:t xml:space="preserve"> is disappointing that you have not been able to make adequate and acceptable progress against the action plan. You will appreciate the need for you to address this situation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00313DEB" w14:textId="77777777" w:rsidR="004F1197" w:rsidRPr="004F1197" w:rsidRDefault="004F1197" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C210A41" w14:textId="77777777" w:rsidR="004F1197" w:rsidRPr="004F1197" w:rsidRDefault="004F1197" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004F1197">
         <w:t>The specific concerns identified and discussed with you are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A934E10" w14:textId="77777777" w:rsidR="004F1197" w:rsidRPr="004F1197" w:rsidRDefault="004F1197" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202673A3" w14:textId="77777777" w:rsidR="004F1197" w:rsidRPr="004F1197" w:rsidRDefault="004F1197" w:rsidP="007500EE">
       <w:pPr>
@@ -7348,51 +7640,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="614C3A2A" w14:textId="3E3881C1" w:rsidR="004F1197" w:rsidRPr="00C311DB" w:rsidRDefault="00071167" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc233626614"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc238205404"/>
       <w:r w:rsidRPr="00C311DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Letter 6 – Invite to Final Review Meeting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00C311DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54154A93" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="00826C28" w:rsidRDefault="00071167" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7436,51 +7728,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4CC4C5" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00071167" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68259700" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00071167" w:rsidP="00071167">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B321C">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051EC840" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00071167" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F4EC49" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="08F4EC49" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-905296714"/>
           <w:placeholder>
             <w:docPart w:val="612A1BE83ED7429D8186AC646FF277F6"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00071167" w:rsidRPr="001B321C">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3719665D" w14:textId="77777777" w:rsidR="00071167" w:rsidRPr="001B321C" w:rsidRDefault="00071167" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -7632,80 +7924,109 @@
     <w:p w14:paraId="13C7D9A4" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6132CD" w14:textId="46269894" w:rsidR="00C311DB" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B847FF" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794AD050" w14:textId="1AA7340E" w:rsidR="00C311DB" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
+    <w:p w14:paraId="794AD050" w14:textId="58568909" w:rsidR="00C311DB" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc233626615"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238205405"/>
       <w:r w:rsidRPr="00C311DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Letter 7 – Outcome of Final Review Meeting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA3C99">
+        <w:t xml:space="preserve">Letter 7 – Outcome of Final </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>; Confirmation of Appointment</w:t>
+        <w:t xml:space="preserve">Desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C311DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA3C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confirmation of Appointment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="56A3EB99" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Private &amp; Confidential</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69921F3A" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t>&lt;Name&gt;</w:t>
@@ -7731,51 +8052,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1272483F" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454A5D72" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="00C311DB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EFBFF8" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A479F8" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="18A479F8" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1402051457"/>
           <w:placeholder>
             <w:docPart w:val="8B9FC8E9D2DC48F6B879DE51AF2F03CB"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C311DB" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="78E7CFA5" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -7787,57 +8108,74 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1367289196"/>
           <w:placeholder>
             <w:docPart w:val="0E181F1EE345463F8CB6F13147191AE9"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004753DA">
             <w:t>&lt;Addressee&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="68A9D405" w14:textId="77777777" w:rsidR="00C311DB" w:rsidRPr="004753DA" w:rsidRDefault="00C311DB" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25DA3D6D" w14:textId="77777777" w:rsidR="004753DA" w:rsidRPr="004753DA" w:rsidRDefault="004753DA" w:rsidP="007500EE">
+    <w:p w14:paraId="25DA3D6D" w14:textId="0AD402FA" w:rsidR="004753DA" w:rsidRPr="004753DA" w:rsidRDefault="004753DA" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
-        <w:t xml:space="preserve">Further to the final Probation Review Meeting held on </w:t>
+        <w:t xml:space="preserve">Further to the final Probation </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:t xml:space="preserve">Desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:t xml:space="preserve"> undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004009EF">
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004753DA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407351C5" w14:textId="77777777" w:rsidR="004753DA" w:rsidRPr="004753DA" w:rsidRDefault="004753DA" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2314BDDF" w14:textId="40E566EA" w:rsidR="004753DA" w:rsidRPr="004753DA" w:rsidRDefault="004753DA" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve"> I am pleased to be able to confirm that you have achieved the standards required of you in your role and in your employment as an employee of </w:t>
       </w:r>
       <w:r w:rsidR="00542436">
         <w:t>&lt;school name&gt;.</w:t>
       </w:r>
@@ -7951,107 +8289,136 @@
     <w:p w14:paraId="4696873B" w14:textId="77777777" w:rsidR="005F7809" w:rsidRDefault="005F7809" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730524FC" w14:textId="670C09F1" w:rsidR="005F7809" w:rsidRDefault="005F7809" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E65AF6" w14:textId="77777777" w:rsidR="005F7809" w:rsidRDefault="005F7809" w:rsidP="007500EE">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F92BA3" w14:textId="37120D92" w:rsidR="005F7809" w:rsidRPr="00E82860" w:rsidRDefault="005F7809" w:rsidP="007500EE">
+    <w:p w14:paraId="79F92BA3" w14:textId="0282E918" w:rsidR="005F7809" w:rsidRPr="00E82860" w:rsidRDefault="005F7809" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc233626616"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238205406"/>
       <w:r w:rsidRPr="00E82860">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 8 </w:t>
       </w:r>
       <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82860">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Outcome of Final Review Meeting; Extension</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
+        <w:t xml:space="preserve">Outcome of Final </w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Review ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extension</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00CA3C99" w:rsidRPr="00E82860">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAC3F97" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Private &amp; Confidential</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71104BDC" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t>&lt;Name&gt;</w:t>
@@ -8077,51 +8444,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="55758FD1" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A1B3133" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="00E82860">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203B3710" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ABC29DF" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="1ABC29DF" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1655634516"/>
           <w:placeholder>
             <w:docPart w:val="5E94A8601ACE41B0AC44C5419F51C268"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E82860" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3F9F074F" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="004753DA" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -8134,66 +8501,89 @@
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-872067071"/>
           <w:placeholder>
             <w:docPart w:val="68CED02F6DEF4FE788125D7207F292EF"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004753DA">
             <w:t>&lt;Addressee&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="660D9129" w14:textId="77777777" w:rsidR="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2453A3EE" w14:textId="5CB9A8C1" w:rsidR="00E82860" w:rsidRPr="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
+    <w:p w14:paraId="35F7094F" w14:textId="77777777" w:rsidR="004009EF" w:rsidRPr="004753DA" w:rsidRDefault="004009EF" w:rsidP="004009EF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve">Further to the final Probation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753DA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2453A3EE" w14:textId="32CF3511" w:rsidR="00E82860" w:rsidRPr="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E82860">
-        <w:t xml:space="preserve">Further to the final Probation Review Meeting held on </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> I regret having to confirm that you are not meeting the standards of performance in your role as required by the </w:t>
+        <w:t xml:space="preserve">I regret having to confirm that you are not meeting the standards of performance in your role as required by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E850DA">
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E82860">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C4AFE9" w14:textId="77777777" w:rsidR="00E82860" w:rsidRPr="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9D5E4E" w14:textId="77458F04" w:rsidR="00E82860" w:rsidRPr="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E82860">
         <w:t xml:space="preserve">You are aware of the requirement that </w:t>
       </w:r>
       <w:r w:rsidR="00F86752">
@@ -8378,63 +8768,81 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2282D640" w14:textId="4FF78656" w:rsidR="00F064B6" w:rsidRPr="00F064B6" w:rsidRDefault="00F064B6" w:rsidP="00307351">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F064B6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">As you know, the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C439F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F064B6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> operates a four month period of probationary employment in order to ensure that new employees like yourself have the opportunity to become familiar with the main duties and tasks of the roles to which they have been appointed and to demonstrate the standards of performance, conduct, timekeeping, sickness absence and attendance required.   This affords opportunity to assess your suitability for appointment as an employee of </w:t>
+        <w:t xml:space="preserve"> operates a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F064B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>four month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F064B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period of probationary employment in order to ensure that new employees like yourself have the opportunity to become familiar with the main duties and tasks of the roles to which they have been appointed and to demonstrate the standards of performance, conduct, timekeeping, sickness absence and attendance required.   This affords opportunity to assess your suitability for appointment as an employee of </w:t>
       </w:r>
       <w:r w:rsidR="00C439F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>&lt;school name&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00F064B6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and, indeed, for you to determine whether the role and employment with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C439F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F064B6">
@@ -8654,80 +9062,98 @@
     </w:p>
     <w:p w14:paraId="3433F38C" w14:textId="77777777" w:rsidR="00CA3C99" w:rsidRDefault="00CA3C99" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A2C847D" w14:textId="50C0BA5D" w:rsidR="00E82860" w:rsidRDefault="00E82860" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Name&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174EF2E9" w14:textId="3F4A953B" w:rsidR="00E82860" w:rsidRDefault="00E82860" w:rsidP="0067740B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Headteacher</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521CF07F" w14:textId="4EF8160A" w:rsidR="00E82860" w:rsidRPr="00943A4A" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
+    <w:p w14:paraId="521CF07F" w14:textId="523394A8" w:rsidR="00E82860" w:rsidRPr="00943A4A" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc233626617"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238205407"/>
       <w:r w:rsidRPr="00943A4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 9 – </w:t>
       </w:r>
       <w:r w:rsidR="00943A4A" w:rsidRPr="00943A4A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Outcome of Final Review Meeting; Invite to Probation Hearing</w:t>
+        <w:t>Outcome of Final</w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desktop</w:t>
+      </w:r>
+      <w:r w:rsidR="00943A4A" w:rsidRPr="00943A4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review; Invite to Probation Hearing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7758A8D6" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Private &amp; Confidential</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5209EA" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t>&lt;Name&gt;</w:t>
@@ -8753,51 +9179,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFE2BD2" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE42295" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="00D147AE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0F7B61" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FD1C7F" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="15FD1C7F" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-885565842"/>
           <w:placeholder>
             <w:docPart w:val="BC8A94230273438A825B78FA304259B1"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D147AE" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2A3AE8F6" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRPr="004753DA" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -8809,66 +9235,89 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="86963499"/>
           <w:placeholder>
             <w:docPart w:val="49D53D5AAE2448F083A7987589811A64"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004753DA">
             <w:t>&lt;Addressee&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7D7AA86A" w14:textId="77777777" w:rsidR="00D147AE" w:rsidRDefault="00D147AE" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53DBECFF" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
+    <w:p w14:paraId="1D98353E" w14:textId="77777777" w:rsidR="004009EF" w:rsidRPr="004753DA" w:rsidRDefault="004009EF" w:rsidP="004009EF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve">Further to the final Probation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Desktop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753DA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DBECFF" w14:textId="7BEDDCFF" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D913B4">
-        <w:t xml:space="preserve">Further to the final Probation Review Meeting held on </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> I regret having to confirm that you are not meeting the required standards of performance in your role.</w:t>
+        <w:t>I regret having to confirm that you are not meeting the required standards of performance in your role.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371FE08F" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF69355" w14:textId="5454C11E" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:t xml:space="preserve">You are aware of the requirement that </w:t>
       </w:r>
       <w:r w:rsidR="00F64ABB">
         <w:t>School</w:t>
       </w:r>
       <w:r w:rsidRPr="00D913B4">
         <w:t xml:space="preserve"> employees achieve and maintain satisfactory levels of performance in the roles they have been appointed to.  From your progression through your probationary period, you are also aware of the aspects of your role in which you are falling short of the standards expected. Regrettably, despite the support that has been provided, you are not achieving the required standards and, based on your progress to date, I do not believe you will. I am, therefore, unable to confirm you in your post.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7F055B" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
@@ -9074,174 +9523,213 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the start of the hearing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD4EC5C" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7C4796" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="00D913B4">
+    <w:p w14:paraId="2C7C4796" w14:textId="6F44278F" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="00D913B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>&lt;If via Teams&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This meeting is scheduled to take place using MS Teams and there is a link included within the invite </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Outlook calendars where this has been sent electronically. If you have any specific requirements in being able to use this </w:t>
+        <w:t xml:space="preserve"> in Outlook calendars where this has been </w:t>
       </w:r>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>facility or would like to discuss any adjustments you would like included within the meeting, please contact me as soon as possible to discuss. Additionally, if you would like to suggest an alternative method in conducting this meeting, please contact me as soon as possible to discuss.</w:t>
+        <w:t xml:space="preserve">sent electronically. If you have any specific requirements in being able to use this facility or would like to discuss any adjustments you would like included within the meeting, please contact me as soon as possible to discuss. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D307E1" w14:textId="5A71442E" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">You have the right to be accompanied at the meeting by a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00266076">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> work colleague, trade union representative or an official employed by a trade union. Should you wish to arrange to be accompanied, you should do so without delay and contact me directly should any difficulties arise in making these arrangements.  Please let me know who your chosen companion is at least 24 hours before the meeting. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E21A07" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
+    <w:p w14:paraId="58E21A07" w14:textId="064C44C1" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will be provided with the documentation to be used at the hearing following this letter. You will also have opportunity to submit documentation of your own. I must advise you that a possible outcome of this hearing may be the termination of your probationary employment.  </w:t>
+        <w:t>You will be provided with the documentation to be used at the hearing following this letter. You will also have opportunity to submit documentation of your own</w:t>
+      </w:r>
+      <w:r w:rsidR="004009EF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; any documentation should be submitted not later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00112349">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2 calendar days prior to the hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D913B4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I must advise you that a possible outcome of this hearing may be the termination of your probationary employment.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750D6FD5" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8830CC" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:t>You are asked to confirm your attendance and identify who, if anyone, will accompany you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C4C3AC" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059374DB" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
+    <w:p w14:paraId="059374DB" w14:textId="65CD4BC4" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
-        <w:t xml:space="preserve">I would remind you that the hearing may proceed in your absence should you or your representative fail to attend without advance notification to me and without good reason.  In this case I will consider the matter based upon the written submissions. </w:t>
+        <w:t>I would remind you that the hearing may proceed in your absence should you or your representative fail to attend without advance notification to me and without good reason.  In this case I will consider the matter based upon the written submissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00112349">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112349">
+        <w:t xml:space="preserve">Alternatively, if I agree </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00112349">
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>If the manager Chairing the hearing agrees to a postponement of the hearing it will be rearranged within 5 days or as soon as is practicable.</w:t>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D913B4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postponement of the hearing it will be rearranged within 5 days or as soon as is practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F6A119" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048EDDA7" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D913B4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>You are required to confirm, by contacting me, the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DA1187" w14:textId="77777777" w:rsidR="00D913B4" w:rsidRPr="00D913B4" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
@@ -9390,51 +9878,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AB1C3B" w14:textId="4E707D8D" w:rsidR="00D913B4" w:rsidRPr="00DC4273" w:rsidRDefault="00D913B4" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc233626618"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc238205408"/>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 10 </w:t>
       </w:r>
       <w:r w:rsidR="000738BC" w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9496,51 +9984,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="600E6C88" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2466741A" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00DC4273" w:rsidP="00DC4273">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0980C2FE" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC550EF" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="2BC550EF" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="956289282"/>
           <w:placeholder>
             <w:docPart w:val="70CC028CFEB94E0495022EA1EF6BCAC2"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DC4273" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4BBE9F50" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="004753DA" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -9780,102 +10268,118 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFF44CC" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Outcome 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFF20ED" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="489EDD45" w14:textId="0D6C9333" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
+    <w:p w14:paraId="489EDD45" w14:textId="1332B36B" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC4273">
         <w:t>I believe that with some additional training/support and commitment on your part you may achieve the required standards of performance within the time frame permitted by the Probation Policy and therefore, in accordance with this policy, I authorise an extension to your probation period of (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>time period -</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">up to 1 month). </w:t>
-      </w:r>
+        <w:t xml:space="preserve">up to 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC4273">
-        <w:t>I will meet with you again, in a further hearing, at the end of the extension period to review your progress. If your progress has improved and you have achieved the standards of performance required, you will be confirmed in post. If your progress is not acceptable and you continue to fall short of the standards expected the outcome is likely to be the termination of your probationary employment. I trust you will make the most of this opportunity.</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:r w:rsidR="00112349">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4273">
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC4273">
+        <w:t xml:space="preserve"> the end of the extension period to review your progress. If your progress has improved and you have achieved the standards of performance required, you will be confirmed in post. If your progress is not acceptable and you continue to fall short of the standards expected the outcome is likely to be the termination of your probationary employment. I trust you will make the most of this opportunity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119B6A40" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1247C5FC" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Outcome 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668318E1" w14:textId="77777777" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5E62C1" w14:textId="1957D3E9" w:rsidR="00DC4273" w:rsidRPr="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC4273">
         <w:t xml:space="preserve">I believe you have been given full opportunity to reach the required standards of performance and have failed to do so. Your employment will, therefore, be terminated by due notice. In line with the Probation Policy, you are issued with </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(one month’s paid notice/payment in lieu of notice (PILON) – delete as required)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
@@ -10024,51 +10528,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0619F0" w14:textId="1AE4F8AB" w:rsidR="00DC4273" w:rsidRDefault="00DC4273" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc233626619"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238205409"/>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Letter 11 </w:t>
       </w:r>
       <w:r w:rsidR="00ED3B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10130,51 +10634,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="40346513" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00ED3B65" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="351661F2" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00ED3B65" w:rsidP="00ED3B65">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B844CD" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00ED3B65" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563435AD" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="563435AD" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="363098289"/>
           <w:placeholder>
             <w:docPart w:val="5C506F44C6E04510A13EB1DCCFB6ABE2"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED3B65" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2BFC1972" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRPr="004753DA" w:rsidRDefault="00ED3B65" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -10186,64 +10690,85 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2045431652"/>
           <w:placeholder>
             <w:docPart w:val="CFC2387DDE0E4D83A961044CA66198DB"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004753DA">
             <w:t>&lt;Addressee&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="435E117F" w14:textId="77777777" w:rsidR="00ED3B65" w:rsidRDefault="00ED3B65" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF866B8" w14:textId="596956F4" w:rsidR="00E40436" w:rsidRPr="00E40436" w:rsidRDefault="00E40436" w:rsidP="007500EE">
+    <w:p w14:paraId="4BF866B8" w14:textId="4570CA20" w:rsidR="00E40436" w:rsidRPr="00E40436" w:rsidRDefault="00E40436" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40436">
         <w:t xml:space="preserve">Further to your appeal against the termination of your probationary employment, I can confirm that in accordance with the probationary process a review of the termination of your employment will be undertaken by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40436">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&lt;insert name/designation&gt;</w:t>
+        <w:t>&lt;insert name</w:t>
+      </w:r>
+      <w:r w:rsidR="00112349">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Chair of Governors</w:t>
+      </w:r>
+      <w:r w:rsidR="00112349" w:rsidRPr="00E40436" w:rsidDel="00112349">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40436">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40436">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00E40436">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>&lt;insert date&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40436">
         <w:t xml:space="preserve"> and you will be formally notified of the outcome following this review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13898D7E" w14:textId="77777777" w:rsidR="00E40436" w:rsidRPr="00E40436" w:rsidRDefault="00E40436" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F05DCCA" w14:textId="77777777" w:rsidR="00E40436" w:rsidRPr="00E40436" w:rsidRDefault="00E40436" w:rsidP="007500EE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10319,51 +10844,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCF8BFF" w14:textId="72CE000D" w:rsidR="00A70D1A" w:rsidRDefault="00A70D1A" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc233626620"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238205410"/>
       <w:r w:rsidRPr="00A70D1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Letter 12 – Probation Appeal Hearing Outcome</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1BA4E0A2" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00A70D1A" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -10398,51 +10923,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="32516B69" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00A70D1A" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78926A6A" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00A70D1A" w:rsidP="00A70D1A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004753DA">
         <w:t xml:space="preserve">Ref: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24096B75" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00A70D1A" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186C203A" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00485E82" w:rsidP="007500EE">
+    <w:p w14:paraId="186C203A" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00673D54" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="649873726"/>
           <w:placeholder>
             <w:docPart w:val="31D6B5CBF2A949D992EB537714063E68"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70D1A" w:rsidRPr="004753DA">
             <w:t>&lt;Date&gt;</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="071D17CE" w14:textId="77777777" w:rsidR="00A70D1A" w:rsidRPr="004753DA" w:rsidRDefault="00A70D1A" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Spacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -10644,51 +11169,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6BB8D4" w14:textId="49974963" w:rsidR="00892524" w:rsidRDefault="000A0B1B" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc233626621"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc238205411"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Probation Hearing</w:t>
       </w:r>
       <w:r w:rsidR="00D81E1C" w:rsidRPr="00D81E1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00D81E1C" w:rsidRPr="00D81E1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -10805,72 +11330,90 @@
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000A0B1B">
         <w:t xml:space="preserve">Employee/representative presents the employee’s responses. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B1B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AF03CB" w14:textId="77777777" w:rsidR="000A0B1B" w:rsidRPr="000A0B1B" w:rsidRDefault="000A0B1B" w:rsidP="00EE2BFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000A0B1B">
-        <w:t xml:space="preserve">Headteacher puts questions to the employee/representative. </w:t>
+        <w:t>Headteacher puts questions to the employee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7252">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>/representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B1B">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B1B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3131BB" w14:textId="77777777" w:rsidR="000A0B1B" w:rsidRPr="000A0B1B" w:rsidRDefault="000A0B1B" w:rsidP="00EE2BFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000A0B1B">
-        <w:t xml:space="preserve">HR may put questions to the employee/representative. </w:t>
+        <w:t>HR may put questions to the employee/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7252">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>representative.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0B1B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B1B">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4D8223" w14:textId="77777777" w:rsidR="000A0B1B" w:rsidRPr="000A0B1B" w:rsidRDefault="000A0B1B" w:rsidP="00EE2BFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000A0B1B">
         <w:t xml:space="preserve">Headteacher summarises the management position. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B1B">
         <w:br/>
       </w:r>
@@ -11101,51 +11644,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41441DEE" w14:textId="7B159E0A" w:rsidR="004F282F" w:rsidRDefault="00542436" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc233626622"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc238205412"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Probation Hearing </w:t>
       </w:r>
       <w:r w:rsidR="004F282F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Decision Record</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="004F282F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -11808,51 +12351,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AE04BA" w14:textId="538D294B" w:rsidR="004F282F" w:rsidRPr="004F282F" w:rsidRDefault="004F282F" w:rsidP="007500EE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc233626623"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc238205413"/>
       <w:r w:rsidRPr="004F282F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Managing Performance Concerns</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="6F65BD60" w14:textId="77777777" w:rsidR="004F282F" w:rsidRDefault="004F282F" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67AC8B7C" w14:textId="69760333" w:rsidR="004F282F" w:rsidRPr="004F282F" w:rsidRDefault="004F282F" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004F282F">
         <w:t xml:space="preserve">As Headteacher, if you have any areas of concern, you should not wait until a probation review meeting to discuss these with the employee. </w:t>
       </w:r>
     </w:p>
@@ -12415,60 +12958,60 @@
           <w:p w14:paraId="20B36C59" w14:textId="77777777" w:rsidR="004F282F" w:rsidRPr="004F282F" w:rsidRDefault="004F282F" w:rsidP="007500EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="659F4442" w14:textId="77777777" w:rsidR="004F282F" w:rsidRPr="000A0B1B" w:rsidRDefault="004F282F" w:rsidP="007500EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F282F" w:rsidRPr="000A0B1B" w:rsidSect="001D35BF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B4C72E" w14:textId="77777777" w:rsidR="00485E82" w:rsidRDefault="00485E82" w:rsidP="001D35BF">
+    <w:p w14:paraId="001DB9B9" w14:textId="77777777" w:rsidR="00673D54" w:rsidRDefault="00673D54" w:rsidP="001D35BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74266ED7" w14:textId="77777777" w:rsidR="00485E82" w:rsidRDefault="00485E82" w:rsidP="001D35BF">
+    <w:p w14:paraId="0933E377" w14:textId="77777777" w:rsidR="00673D54" w:rsidRDefault="00673D54" w:rsidP="001D35BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -12509,70 +13052,70 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EA49404" w14:textId="77777777" w:rsidR="00485E82" w:rsidRDefault="00485E82" w:rsidP="001D35BF">
+    <w:p w14:paraId="6DE98128" w14:textId="77777777" w:rsidR="00673D54" w:rsidRDefault="00673D54" w:rsidP="001D35BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D26CBC9" w14:textId="77777777" w:rsidR="00485E82" w:rsidRDefault="00485E82" w:rsidP="001D35BF">
+    <w:p w14:paraId="32876AC5" w14:textId="77777777" w:rsidR="00673D54" w:rsidRDefault="00673D54" w:rsidP="001D35BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01536F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C15EC812"/>
     <w:lvl w:ilvl="0" w:tplc="35B00BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:color w:val="B9BF15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -15315,307 +15858,351 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F56072"/>
     <w:rsid w:val="000145C2"/>
     <w:rsid w:val="0001473F"/>
     <w:rsid w:val="0001725D"/>
     <w:rsid w:val="000172EB"/>
     <w:rsid w:val="00025795"/>
     <w:rsid w:val="000345BD"/>
     <w:rsid w:val="00034FD9"/>
     <w:rsid w:val="000364E8"/>
     <w:rsid w:val="00042D76"/>
     <w:rsid w:val="00052A9E"/>
     <w:rsid w:val="00061CE6"/>
     <w:rsid w:val="000704C4"/>
     <w:rsid w:val="00071167"/>
     <w:rsid w:val="000738BC"/>
     <w:rsid w:val="000A0B1B"/>
     <w:rsid w:val="000A34AA"/>
     <w:rsid w:val="000B25B4"/>
     <w:rsid w:val="000B6FB4"/>
+    <w:rsid w:val="000D38E2"/>
     <w:rsid w:val="000E5226"/>
     <w:rsid w:val="000E70B9"/>
     <w:rsid w:val="00101A0F"/>
+    <w:rsid w:val="001067A9"/>
+    <w:rsid w:val="00112349"/>
+    <w:rsid w:val="001173A5"/>
     <w:rsid w:val="001325CB"/>
     <w:rsid w:val="00141A4E"/>
     <w:rsid w:val="00141F41"/>
     <w:rsid w:val="001609E7"/>
     <w:rsid w:val="001747D8"/>
     <w:rsid w:val="00174A71"/>
     <w:rsid w:val="00192B55"/>
     <w:rsid w:val="001A4F37"/>
     <w:rsid w:val="001A50BA"/>
     <w:rsid w:val="001B2E50"/>
     <w:rsid w:val="001B321C"/>
     <w:rsid w:val="001C3AC4"/>
     <w:rsid w:val="001D35BF"/>
     <w:rsid w:val="001D5AD9"/>
+    <w:rsid w:val="001D6CF9"/>
     <w:rsid w:val="001E580C"/>
     <w:rsid w:val="001F1526"/>
     <w:rsid w:val="001F284B"/>
     <w:rsid w:val="00204BD7"/>
     <w:rsid w:val="002179EA"/>
     <w:rsid w:val="0022004E"/>
     <w:rsid w:val="00223F5C"/>
     <w:rsid w:val="002310A1"/>
     <w:rsid w:val="00231876"/>
     <w:rsid w:val="00231A5E"/>
     <w:rsid w:val="00235CF5"/>
     <w:rsid w:val="00244E32"/>
     <w:rsid w:val="00245898"/>
     <w:rsid w:val="002468BF"/>
     <w:rsid w:val="002518F8"/>
     <w:rsid w:val="00266076"/>
     <w:rsid w:val="00275D15"/>
     <w:rsid w:val="002825E6"/>
+    <w:rsid w:val="002861FD"/>
     <w:rsid w:val="002942DB"/>
     <w:rsid w:val="002A7333"/>
+    <w:rsid w:val="002D33B6"/>
     <w:rsid w:val="002F0071"/>
+    <w:rsid w:val="002F195F"/>
     <w:rsid w:val="002F77EC"/>
     <w:rsid w:val="00307351"/>
+    <w:rsid w:val="00343952"/>
     <w:rsid w:val="003500A1"/>
     <w:rsid w:val="0035502B"/>
     <w:rsid w:val="00363A24"/>
+    <w:rsid w:val="0038225E"/>
     <w:rsid w:val="003A00D0"/>
     <w:rsid w:val="003D2835"/>
+    <w:rsid w:val="003D7252"/>
     <w:rsid w:val="003D7364"/>
     <w:rsid w:val="003E54E0"/>
     <w:rsid w:val="003F53E7"/>
     <w:rsid w:val="003F75C6"/>
     <w:rsid w:val="00400828"/>
+    <w:rsid w:val="004009EF"/>
     <w:rsid w:val="00412999"/>
     <w:rsid w:val="0042012A"/>
     <w:rsid w:val="00422BD0"/>
     <w:rsid w:val="004272DE"/>
     <w:rsid w:val="004346EB"/>
     <w:rsid w:val="0044016E"/>
     <w:rsid w:val="00455A0B"/>
     <w:rsid w:val="00456BB0"/>
     <w:rsid w:val="00457A44"/>
     <w:rsid w:val="00466916"/>
     <w:rsid w:val="004753DA"/>
     <w:rsid w:val="00476473"/>
     <w:rsid w:val="00480A29"/>
     <w:rsid w:val="00480C16"/>
     <w:rsid w:val="00481C7E"/>
     <w:rsid w:val="00484322"/>
     <w:rsid w:val="00485E82"/>
     <w:rsid w:val="004A4D02"/>
     <w:rsid w:val="004A7CF3"/>
     <w:rsid w:val="004B4059"/>
     <w:rsid w:val="004B4F6E"/>
     <w:rsid w:val="004B7B40"/>
     <w:rsid w:val="004D6614"/>
     <w:rsid w:val="004E0490"/>
     <w:rsid w:val="004E0CB6"/>
     <w:rsid w:val="004F1197"/>
     <w:rsid w:val="004F282F"/>
     <w:rsid w:val="00511F1D"/>
     <w:rsid w:val="005130F5"/>
+    <w:rsid w:val="00514570"/>
+    <w:rsid w:val="005223B8"/>
+    <w:rsid w:val="00533EA6"/>
     <w:rsid w:val="00542436"/>
+    <w:rsid w:val="00547390"/>
     <w:rsid w:val="005511CD"/>
     <w:rsid w:val="00556CB3"/>
     <w:rsid w:val="0056791A"/>
     <w:rsid w:val="0057577B"/>
     <w:rsid w:val="00583428"/>
     <w:rsid w:val="00583F28"/>
+    <w:rsid w:val="005C1D0D"/>
     <w:rsid w:val="005D1165"/>
     <w:rsid w:val="005D5BCE"/>
     <w:rsid w:val="005E35F4"/>
     <w:rsid w:val="005E458C"/>
     <w:rsid w:val="005F2E30"/>
     <w:rsid w:val="005F7809"/>
     <w:rsid w:val="0060579D"/>
     <w:rsid w:val="0060749B"/>
     <w:rsid w:val="006075D3"/>
     <w:rsid w:val="00636FD8"/>
     <w:rsid w:val="0064285E"/>
     <w:rsid w:val="00665A68"/>
     <w:rsid w:val="00666E64"/>
+    <w:rsid w:val="00673D54"/>
     <w:rsid w:val="006755EB"/>
     <w:rsid w:val="0067740B"/>
     <w:rsid w:val="00682EEA"/>
     <w:rsid w:val="0069407D"/>
+    <w:rsid w:val="006951F9"/>
     <w:rsid w:val="00697D78"/>
     <w:rsid w:val="00697FF3"/>
     <w:rsid w:val="006A1B0D"/>
     <w:rsid w:val="006A4490"/>
     <w:rsid w:val="006B4932"/>
+    <w:rsid w:val="006D3FF3"/>
     <w:rsid w:val="006E53A3"/>
     <w:rsid w:val="0070576A"/>
+    <w:rsid w:val="00705B04"/>
     <w:rsid w:val="00710683"/>
     <w:rsid w:val="007147BE"/>
+    <w:rsid w:val="00721910"/>
     <w:rsid w:val="00725F2D"/>
     <w:rsid w:val="00732F51"/>
     <w:rsid w:val="00733B50"/>
     <w:rsid w:val="00740494"/>
     <w:rsid w:val="00743011"/>
     <w:rsid w:val="007500EE"/>
     <w:rsid w:val="00750D7D"/>
     <w:rsid w:val="00760EC6"/>
     <w:rsid w:val="00780686"/>
     <w:rsid w:val="00783551"/>
     <w:rsid w:val="007A761F"/>
+    <w:rsid w:val="007B718B"/>
     <w:rsid w:val="007C24D1"/>
     <w:rsid w:val="007E1AC8"/>
     <w:rsid w:val="0080262C"/>
+    <w:rsid w:val="00825E48"/>
     <w:rsid w:val="00826C28"/>
     <w:rsid w:val="00842704"/>
+    <w:rsid w:val="00843FE4"/>
     <w:rsid w:val="00860FE4"/>
     <w:rsid w:val="00861038"/>
+    <w:rsid w:val="00866DB3"/>
     <w:rsid w:val="00875DBB"/>
+    <w:rsid w:val="00876241"/>
     <w:rsid w:val="00892524"/>
     <w:rsid w:val="00893DCD"/>
     <w:rsid w:val="008A1C57"/>
     <w:rsid w:val="008A3B0E"/>
     <w:rsid w:val="008C430C"/>
     <w:rsid w:val="008D2FA9"/>
     <w:rsid w:val="008D650C"/>
     <w:rsid w:val="008F20A8"/>
     <w:rsid w:val="008F3E13"/>
     <w:rsid w:val="008F6C20"/>
     <w:rsid w:val="009134AB"/>
     <w:rsid w:val="00917C68"/>
     <w:rsid w:val="00936118"/>
     <w:rsid w:val="00943A4A"/>
     <w:rsid w:val="00953793"/>
     <w:rsid w:val="009564D3"/>
     <w:rsid w:val="00965F96"/>
     <w:rsid w:val="009674CE"/>
     <w:rsid w:val="00967548"/>
     <w:rsid w:val="00967DA5"/>
+    <w:rsid w:val="0097426D"/>
+    <w:rsid w:val="00975856"/>
     <w:rsid w:val="0099115D"/>
     <w:rsid w:val="009B03B8"/>
     <w:rsid w:val="009D7A91"/>
+    <w:rsid w:val="00A04066"/>
     <w:rsid w:val="00A050CC"/>
     <w:rsid w:val="00A051E8"/>
     <w:rsid w:val="00A07697"/>
     <w:rsid w:val="00A110F4"/>
     <w:rsid w:val="00A149CF"/>
     <w:rsid w:val="00A3073C"/>
     <w:rsid w:val="00A30BDE"/>
     <w:rsid w:val="00A328FF"/>
     <w:rsid w:val="00A334D6"/>
     <w:rsid w:val="00A36C99"/>
     <w:rsid w:val="00A45055"/>
     <w:rsid w:val="00A70D1A"/>
     <w:rsid w:val="00A71A51"/>
     <w:rsid w:val="00A72C73"/>
     <w:rsid w:val="00A75682"/>
     <w:rsid w:val="00A86827"/>
     <w:rsid w:val="00AA640D"/>
     <w:rsid w:val="00AA787E"/>
     <w:rsid w:val="00AB7B46"/>
     <w:rsid w:val="00AC671E"/>
+    <w:rsid w:val="00AD1D50"/>
     <w:rsid w:val="00AD452E"/>
     <w:rsid w:val="00AE394D"/>
     <w:rsid w:val="00AE48BA"/>
     <w:rsid w:val="00AE5B9E"/>
     <w:rsid w:val="00AE7391"/>
     <w:rsid w:val="00B039BE"/>
     <w:rsid w:val="00B21A0E"/>
+    <w:rsid w:val="00B32AE5"/>
     <w:rsid w:val="00B33C04"/>
+    <w:rsid w:val="00B53EB0"/>
     <w:rsid w:val="00B6078A"/>
     <w:rsid w:val="00B623BA"/>
     <w:rsid w:val="00B666DE"/>
     <w:rsid w:val="00B745F0"/>
     <w:rsid w:val="00B87AF6"/>
     <w:rsid w:val="00B954C3"/>
     <w:rsid w:val="00BB59AD"/>
     <w:rsid w:val="00BC4C14"/>
     <w:rsid w:val="00BC56A5"/>
     <w:rsid w:val="00BC596F"/>
     <w:rsid w:val="00BC6449"/>
     <w:rsid w:val="00BF0CE2"/>
+    <w:rsid w:val="00C05A0F"/>
     <w:rsid w:val="00C311DB"/>
     <w:rsid w:val="00C439F4"/>
+    <w:rsid w:val="00C513FF"/>
     <w:rsid w:val="00C5266E"/>
     <w:rsid w:val="00C63C66"/>
     <w:rsid w:val="00C74548"/>
     <w:rsid w:val="00C809F5"/>
     <w:rsid w:val="00C82090"/>
     <w:rsid w:val="00C84E2B"/>
     <w:rsid w:val="00C9112F"/>
+    <w:rsid w:val="00C93D64"/>
     <w:rsid w:val="00C9460A"/>
     <w:rsid w:val="00CA3C99"/>
     <w:rsid w:val="00CB3A07"/>
     <w:rsid w:val="00CB57B2"/>
     <w:rsid w:val="00CD31DD"/>
     <w:rsid w:val="00CE051D"/>
+    <w:rsid w:val="00D122ED"/>
     <w:rsid w:val="00D147AE"/>
     <w:rsid w:val="00D14BFF"/>
     <w:rsid w:val="00D5203B"/>
     <w:rsid w:val="00D54BDE"/>
     <w:rsid w:val="00D62EEF"/>
     <w:rsid w:val="00D74527"/>
     <w:rsid w:val="00D81E1C"/>
     <w:rsid w:val="00D913B4"/>
     <w:rsid w:val="00D91623"/>
     <w:rsid w:val="00D967CF"/>
     <w:rsid w:val="00DA0367"/>
     <w:rsid w:val="00DB31E5"/>
     <w:rsid w:val="00DB5E30"/>
     <w:rsid w:val="00DC06C5"/>
     <w:rsid w:val="00DC4273"/>
+    <w:rsid w:val="00DD452D"/>
     <w:rsid w:val="00DF2BC0"/>
+    <w:rsid w:val="00DF4039"/>
     <w:rsid w:val="00E000F7"/>
     <w:rsid w:val="00E017AF"/>
+    <w:rsid w:val="00E023AC"/>
     <w:rsid w:val="00E16421"/>
     <w:rsid w:val="00E35BAF"/>
     <w:rsid w:val="00E40436"/>
+    <w:rsid w:val="00E41334"/>
     <w:rsid w:val="00E5146C"/>
     <w:rsid w:val="00E524BF"/>
     <w:rsid w:val="00E63EA5"/>
     <w:rsid w:val="00E712EE"/>
     <w:rsid w:val="00E82860"/>
     <w:rsid w:val="00E850DA"/>
     <w:rsid w:val="00E97FB5"/>
     <w:rsid w:val="00EA02A9"/>
     <w:rsid w:val="00EA7B06"/>
     <w:rsid w:val="00EB33A6"/>
     <w:rsid w:val="00EC6EE4"/>
     <w:rsid w:val="00ED3B65"/>
     <w:rsid w:val="00EE2BFA"/>
     <w:rsid w:val="00EF42D8"/>
+    <w:rsid w:val="00F0458E"/>
     <w:rsid w:val="00F05F0F"/>
+    <w:rsid w:val="00F05F14"/>
     <w:rsid w:val="00F064B6"/>
     <w:rsid w:val="00F26D67"/>
     <w:rsid w:val="00F3167B"/>
     <w:rsid w:val="00F33028"/>
     <w:rsid w:val="00F468D8"/>
     <w:rsid w:val="00F56072"/>
     <w:rsid w:val="00F64ABB"/>
     <w:rsid w:val="00F74659"/>
     <w:rsid w:val="00F82B7A"/>
     <w:rsid w:val="00F86752"/>
     <w:rsid w:val="00FB1FF4"/>
     <w:rsid w:val="00FB298E"/>
+    <w:rsid w:val="00FB52D8"/>
     <w:rsid w:val="00FC02D4"/>
     <w:rsid w:val="00FD2FA2"/>
     <w:rsid w:val="00FE3965"/>
     <w:rsid w:val="00FF3C80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -16720,70 +17307,159 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00034FD9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05F14"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05F14"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F05F14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F05F14"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05F14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD452D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincolnshire.gov.uk/employment-policies/probation-policy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D1230B2177946289E7E218E7EF796C6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51DCD7D9-2298-498C-8078-36BD9EA2373F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00393F3E" w:rsidRDefault="00092D92" w:rsidP="00092D92">
           <w:pPr>
             <w:pStyle w:val="5D1230B2177946289E7E218E7EF796C6"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD4893">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -17543,56 +18219,62 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00092D92"/>
     <w:rsid w:val="00092D92"/>
     <w:rsid w:val="001325CB"/>
     <w:rsid w:val="00173F0E"/>
     <w:rsid w:val="00393F3E"/>
     <w:rsid w:val="0045647A"/>
+    <w:rsid w:val="0058255F"/>
     <w:rsid w:val="006A4490"/>
     <w:rsid w:val="006E53A3"/>
+    <w:rsid w:val="00843FE4"/>
+    <w:rsid w:val="00866DB3"/>
+    <w:rsid w:val="00867A25"/>
     <w:rsid w:val="008F03E6"/>
     <w:rsid w:val="009B03B8"/>
     <w:rsid w:val="009B4FA2"/>
     <w:rsid w:val="00A3677C"/>
+    <w:rsid w:val="00AB74AD"/>
+    <w:rsid w:val="00B53EB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -18427,73 +19109,73 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="72917732-a0b1-4e85-b943-6cbb0711772b" xsi:nil="true"/>
+    <AddedtoSharePointPage xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">false</AddedtoSharePointPage>
+    <NINumber xmlns="91314345-c9be-4f3b-8504-938c3412cb0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002860C7D3F3F2424FB52AE233F00EDCA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e0afed45ca53b043ca1fad97ad99062b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72917732-a0b1-4e85-b943-6cbb0711772b" xmlns:ns3="91314345-c9be-4f3b-8504-938c3412cb0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9fd7f1a2e9c4c3020cefecb12997433" ns2:_="" ns3:_="">
     <xsd:import namespace="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <xsd:import namespace="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
@@ -18722,125 +19404,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC0237AB-0A68-4FCD-9261-DCCEA08DDBE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C09F76-D540-47C3-B10A-192FAEF9ABA3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D7F8E9D-5332-4684-911E-A1ADA36E1249}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C09F76-D540-47C3-B10A-192FAEF9ABA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC0237AB-0A68-4FCD-9261-DCCEA08DDBE0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
+    <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F8036EA-1A5E-4EEE-AF05-0EB9491F8480}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>27410</Characters>
+  <Pages>27</Pages>
+  <Words>4813</Words>
+  <Characters>27439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>228</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32154</CharactersWithSpaces>
+  <CharactersWithSpaces>32188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emily Thorpe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002860C7D3F3F2424FB52AE233F00EDCA9</vt:lpwstr>
   </property>