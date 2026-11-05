--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lincolnshirecc.sharepoint.com/sites/GovernorServices/Master Document Storage Area/Annual Documentation/Annual Planner/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="206" documentId="8_{4AA9D668-E6F2-47A7-9E3C-D1BC2BB71582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F0EB9BF3-C4E0-4B64-9CD7-7BF0855E4FAF}"/>
+  <xr:revisionPtr revIDLastSave="220" documentId="8_{4AA9D668-E6F2-47A7-9E3C-D1BC2BB71582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD0DA11B-7F88-4ED4-8E00-8CAC0501367D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{6EA57D45-6A7F-4938-A61F-308F01233F75}"/>
+    <workbookView xWindow="-25320" yWindow="270" windowWidth="25440" windowHeight="15270" activeTab="1" xr2:uid="{6EA57D45-6A7F-4938-A61F-308F01233F75}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
@@ -957,51 +957,51 @@
 Comment:
     Safeguarding -  See comment from T1</t>
       </text>
     </comment>
     <comment ref="F62" authorId="59" shapeId="0" xr:uid="{B4E13161-B270-4EA0-B112-8DBF1C2F3A5C}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Safeguarding -  See comment from T1</t>
       </text>
     </comment>
     <comment ref="G62" authorId="60" shapeId="0" xr:uid="{7E3836A4-2486-42BF-853E-3F3826677DAE}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     Safeguarding -  See comment from T1</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="208">
   <si>
     <t>ANNUAL PLANNER - PRIMARY MAINTAINED SCHOOLS - CIRCULAR MODEL</t>
   </si>
   <si>
     <t>Reviewed 8/2026</t>
   </si>
   <si>
     <t xml:space="preserve">PLEASE NOTE THAT THIS IS NOT AN EXHAUSTIVE LIST AND SHOULD BE UPDATED AS PER SCHOOL CATEGORY/SETTING ARRANGEMENTS AND REVIEWED WITH THE HT AND COG FOR SCHOOL SPECIFIC ADDITIONS.  </t>
   </si>
   <si>
     <t>THIS WILL BE UPDATED ANNUALLY UNLESS OTHERWISE RELEASED AND CLERKS SHOULD ENSURE THAT THEY ARE AWARE OF UP-TO-DATE LEGISLATION.</t>
   </si>
   <si>
     <t>AUTUMN TERM 1</t>
   </si>
   <si>
     <t>AUTUMN TERM 2</t>
   </si>
   <si>
     <t>SPRING TERM 1</t>
   </si>
   <si>
     <t>SPRING TERM 2</t>
   </si>
   <si>
@@ -1850,53 +1850,50 @@
   <si>
     <t>SEND Review</t>
   </si>
   <si>
     <t>Equality Objectives Review</t>
   </si>
   <si>
     <t>Budget Monitoring</t>
   </si>
   <si>
     <t>ILPR Review</t>
   </si>
   <si>
     <t xml:space="preserve">Budget Monitoring </t>
   </si>
   <si>
     <t>Budget Monitoring to end of financial year</t>
   </si>
   <si>
     <t>Budget Preparation for new financial year</t>
   </si>
   <si>
     <t>Asset Register Review</t>
   </si>
   <si>
-    <t>Review Inclusion Strategy for Publication as appropriate</t>
-[...1 lines deleted...]
-  <si>
     <t>Website Compliance Check</t>
   </si>
   <si>
     <t xml:space="preserve">Annual Information Governance Assurance Report </t>
   </si>
   <si>
     <t>Complaints and Feedback Themes Review</t>
   </si>
   <si>
     <t>Staff Appraisal Report</t>
   </si>
   <si>
     <t>Governor Annual Report to Parents review and release</t>
   </si>
   <si>
     <t>Ratificaton of H&amp;S Asessment (Community and VC Schools Only)</t>
   </si>
   <si>
     <t>Benchmarking</t>
   </si>
   <si>
     <t>Review of Contracts/Buy-back Services</t>
   </si>
   <si>
     <t>Review Asset Register</t>
@@ -2118,50 +2115,57 @@
     <t>THIS WILL BE REVIEWED ANNUALLY UNLESS OTHERWISE RELEASED AND CLERKS SHOULD ENSURE THAT THEY ARE AWARE OF UP-TO-DATE LEGISLATION.</t>
   </si>
   <si>
     <t>Board self-evaluation exercise review  (include Chair &amp; Governor contributions)</t>
   </si>
   <si>
     <t xml:space="preserve">Health &amp; Safety </t>
   </si>
   <si>
     <t>Budget Monitoring (Includes financial report to governors including grant funding)</t>
   </si>
   <si>
     <t>Mid- year Staffing review</t>
   </si>
   <si>
     <t>GOVERNING BODIES SHOULD FOCUS ON STRATEGIC OVERSIGHT, CHALLENGE AND ASSURANCE RATHER THAN OPERATIONAL MANAGEMENT.  THE TIMING OF ITEMS MAY BE VARIED BY THE GOVERNING BODY TO REFLECT LOCAL CIRCUMSTANCES.  THERE ARE INDIVIDUAL NOTES ON ITEMS FOR CLERK AND GOVERNOR INFORMATION.</t>
   </si>
   <si>
     <t>Reviewed 08/2026</t>
   </si>
   <si>
     <t>Review Vulnerable Pupils/Disadvantaged Pupils/Pupil Premium/PLAC/LAC Report (PLAC/LAC Report from designated teacher at least annually)</t>
   </si>
   <si>
     <t>Wellbeing Priorities</t>
+  </si>
+  <si>
+    <t>Review Inclusion Strategy for Publication as appropriate
+Review and ensure that Pupil Premium Statement is published on school website by 31/12/26</t>
+  </si>
+  <si>
+    <t>Support and monitor the Pupil Premium Strategy Statement and be assured that it has been published on school website by 31/12/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -2692,51 +2696,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="246">
+  <cellXfs count="248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3298,55 +3302,61 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -4138,163 +4148,163 @@
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="3" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-      <c r="A5" s="242" t="s">
+      <c r="A5" s="244" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="16"/>
       <c r="E5" s="17"/>
       <c r="F5" s="18"/>
       <c r="G5" s="19"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A6" s="242"/>
+      <c r="A6" s="244"/>
       <c r="B6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A7" s="242"/>
+      <c r="A7" s="244"/>
       <c r="B7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="21"/>
       <c r="D7" s="22"/>
       <c r="E7" s="23"/>
       <c r="F7" s="24"/>
       <c r="G7" s="25"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A8" s="242"/>
+      <c r="A8" s="244"/>
       <c r="B8" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="21"/>
       <c r="D8" s="22"/>
       <c r="E8" s="23"/>
       <c r="F8" s="24"/>
       <c r="G8" s="26"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A9" s="242"/>
+      <c r="A9" s="244"/>
       <c r="B9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="21"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="24"/>
       <c r="G9" s="27"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A10" s="242"/>
+      <c r="A10" s="244"/>
       <c r="B10" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="21"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23"/>
       <c r="F10" s="24"/>
       <c r="G10" s="25"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A11" s="242"/>
+      <c r="A11" s="244"/>
       <c r="B11" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="25"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A12" s="242"/>
+      <c r="A12" s="244"/>
       <c r="B12" s="20" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="22"/>
       <c r="E12" s="23"/>
       <c r="F12" s="24"/>
       <c r="G12" s="25"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A13" s="242"/>
+      <c r="A13" s="244"/>
       <c r="B13" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="21"/>
       <c r="D13" s="22"/>
       <c r="E13" s="23"/>
       <c r="F13" s="24"/>
       <c r="G13" s="25"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A14" s="242"/>
+      <c r="A14" s="244"/>
       <c r="B14" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="22"/>
       <c r="E14" s="23"/>
       <c r="F14" s="24"/>
       <c r="G14" s="25"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A15" s="242"/>
+      <c r="A15" s="244"/>
       <c r="B15" s="28"/>
       <c r="C15" s="29"/>
       <c r="D15" s="30"/>
       <c r="E15" s="31"/>
       <c r="F15" s="32"/>
       <c r="G15" s="33"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" s="95" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29"/>
       <c r="D16" s="30"/>
       <c r="E16" s="31"/>
       <c r="F16" s="32"/>
       <c r="G16" s="33"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A17" s="95" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="29"/>
       <c r="D17" s="30"/>
@@ -4413,58 +4423,58 @@
         <v>33</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>35</v>
       </c>
       <c r="E26" s="53" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="54" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="B27" s="243" t="s">
+      <c r="B27" s="245" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="243"/>
-[...3 lines deleted...]
-      <c r="G27" s="244"/>
+      <c r="C27" s="245"/>
+      <c r="D27" s="245"/>
+      <c r="E27" s="245"/>
+      <c r="F27" s="245"/>
+      <c r="G27" s="246"/>
     </row>
     <row r="28" spans="1:7" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A28" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="56" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="49" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="47" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>43</v>
       </c>
       <c r="G28" s="57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="29" x14ac:dyDescent="0.35">
@@ -4561,553 +4571,555 @@
     </row>
     <row r="33" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A33" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="72" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="73" t="s">
         <v>64</v>
       </c>
       <c r="D33" s="74" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="69" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="70" t="s">
         <v>64</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="58" x14ac:dyDescent="0.35">
-      <c r="A34" s="245" t="s">
+      <c r="A34" s="247" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="75" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="76" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="77" t="s">
         <v>69</v>
       </c>
       <c r="E34" s="78"/>
       <c r="F34" s="79" t="s">
         <v>70</v>
       </c>
       <c r="G34" s="80"/>
     </row>
     <row r="35" spans="1:7" s="87" customFormat="1" ht="145" x14ac:dyDescent="0.35">
-      <c r="A35" s="245"/>
+      <c r="A35" s="247"/>
       <c r="B35" s="81" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="82" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="83" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="84" t="s">
         <v>74</v>
       </c>
       <c r="F35" s="85"/>
       <c r="G35" s="86"/>
     </row>
     <row r="36" spans="1:7" ht="72.5" x14ac:dyDescent="0.35">
-      <c r="A36" s="245"/>
+      <c r="A36" s="247"/>
       <c r="B36" s="88" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="89" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="90" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="91" t="s">
         <v>78</v>
       </c>
       <c r="F36" s="32"/>
       <c r="G36" s="92"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C38" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:A15"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="A34:A36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{956063F9-9891-4C5A-BFC2-75C3027FC4C2}">
   <dimension ref="A1:AY144"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B52" sqref="B52"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="68.08984375" customWidth="1"/>
     <col min="2" max="2" width="83.54296875" customWidth="1"/>
     <col min="3" max="3" width="53.08984375" style="103" customWidth="1"/>
     <col min="4" max="4" width="58" customWidth="1"/>
     <col min="5" max="5" width="49.08984375" customWidth="1"/>
     <col min="6" max="6" width="60.7265625" customWidth="1"/>
     <col min="7" max="7" width="80.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="126" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="125" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="127"/>
       <c r="D1" s="127" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
     </row>
     <row r="2" spans="1:7" s="129" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A2" s="128" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="129" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A3" s="128" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="130" customFormat="1" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A4" s="128" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="127" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="131"/>
       <c r="B5" s="132" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="133" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="134" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="135" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="136" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="229" t="s">
+      <c r="A6" s="231" t="s">
         <v>110</v>
       </c>
       <c r="B6" s="112" t="s">
         <v>85</v>
       </c>
       <c r="C6" s="138" t="s">
         <v>137</v>
       </c>
       <c r="D6" s="139" t="s">
         <v>137</v>
       </c>
       <c r="E6" s="140" t="s">
         <v>137</v>
       </c>
       <c r="F6" s="141" t="s">
         <v>137</v>
       </c>
       <c r="G6" s="116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="230"/>
+      <c r="A7" s="232"/>
       <c r="B7" s="113" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C7" s="143" t="s">
         <v>140</v>
       </c>
       <c r="D7" s="186" t="s">
         <v>140</v>
       </c>
       <c r="E7" s="145" t="s">
         <v>140</v>
       </c>
       <c r="F7" s="146" t="s">
         <v>140</v>
       </c>
       <c r="G7" s="147" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="142" customFormat="1" ht="29" x14ac:dyDescent="0.35">
-      <c r="A8" s="230"/>
+      <c r="A8" s="232"/>
       <c r="B8" s="114" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C8" s="143"/>
       <c r="D8" s="144"/>
       <c r="E8" s="145"/>
       <c r="F8" s="223" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G8" s="224" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="230"/>
+      <c r="A9" s="232"/>
       <c r="B9" s="97" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="143"/>
       <c r="D9" s="144"/>
       <c r="E9" s="145"/>
       <c r="F9" s="146"/>
       <c r="G9" s="117" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="230"/>
+      <c r="A10" s="232"/>
       <c r="B10" s="97" t="s">
         <v>87</v>
       </c>
       <c r="C10" s="143"/>
       <c r="D10" s="144"/>
       <c r="E10" s="145"/>
       <c r="F10" s="146"/>
       <c r="G10" s="117" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="230"/>
+      <c r="A11" s="232"/>
       <c r="B11" s="97" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="143"/>
       <c r="D11" s="144"/>
       <c r="E11" s="145"/>
       <c r="F11" s="146"/>
       <c r="G11" s="117" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="230"/>
+      <c r="A12" s="232"/>
       <c r="B12" s="97" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="143"/>
       <c r="D12" s="144"/>
       <c r="E12" s="145"/>
       <c r="F12" s="146"/>
       <c r="G12" s="148"/>
     </row>
     <row r="13" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="230"/>
+      <c r="A13" s="232"/>
       <c r="B13" s="97" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="143"/>
       <c r="D13" s="144"/>
       <c r="E13" s="145"/>
       <c r="F13" s="146"/>
       <c r="G13" s="147"/>
     </row>
     <row r="14" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="230"/>
+      <c r="A14" s="232"/>
       <c r="B14" s="97" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="143"/>
       <c r="D14" s="144"/>
       <c r="E14" s="145"/>
       <c r="F14" s="146"/>
       <c r="G14" s="147"/>
     </row>
     <row r="15" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="230"/>
+      <c r="A15" s="232"/>
       <c r="B15" s="97" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="143"/>
       <c r="D15" s="144"/>
       <c r="E15" s="145"/>
       <c r="F15" s="146"/>
       <c r="G15" s="147"/>
     </row>
     <row r="16" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="230"/>
+      <c r="A16" s="232"/>
       <c r="B16" s="114" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="143"/>
       <c r="D16" s="144"/>
       <c r="E16" s="145"/>
       <c r="F16" s="146"/>
       <c r="G16" s="147"/>
     </row>
     <row r="17" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="230"/>
+      <c r="A17" s="232"/>
       <c r="B17" s="97" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="143"/>
       <c r="D17" s="144"/>
       <c r="E17" s="145"/>
       <c r="F17" s="146"/>
       <c r="G17" s="117"/>
     </row>
     <row r="18" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="230"/>
+      <c r="A18" s="232"/>
       <c r="B18" s="97" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="143"/>
       <c r="D18" s="144"/>
       <c r="E18" s="145"/>
       <c r="F18" s="146"/>
       <c r="G18" s="147"/>
     </row>
     <row r="19" spans="1:51" s="142" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="230"/>
+      <c r="A19" s="232"/>
       <c r="B19" s="115"/>
       <c r="C19" s="149"/>
       <c r="D19" s="150"/>
       <c r="E19" s="151"/>
       <c r="F19" s="152"/>
       <c r="G19" s="153"/>
     </row>
     <row r="20" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="229" t="s">
+      <c r="A20" s="231" t="s">
         <v>111</v>
       </c>
       <c r="B20" s="102" t="s">
         <v>93</v>
       </c>
       <c r="C20" s="154" t="s">
         <v>135</v>
       </c>
       <c r="D20" s="155" t="s">
         <v>135</v>
       </c>
       <c r="E20" s="140" t="s">
         <v>135</v>
       </c>
       <c r="F20" s="141" t="s">
         <v>135</v>
       </c>
       <c r="G20" s="156" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="230"/>
+      <c r="A21" s="232"/>
       <c r="B21" s="97" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="118" t="s">
         <v>94</v>
       </c>
       <c r="D21" s="119" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="120" t="s">
         <v>94</v>
       </c>
       <c r="F21" s="121" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="147" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:51" s="142" customFormat="1" ht="29" x14ac:dyDescent="0.35">
-      <c r="A22" s="230"/>
+      <c r="A22" s="232"/>
       <c r="B22" s="99" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C22" s="143"/>
       <c r="D22" s="188"/>
       <c r="E22" s="145"/>
       <c r="F22" s="121"/>
       <c r="G22" s="122" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="230"/>
+      <c r="A23" s="232"/>
       <c r="B23" s="97" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="143"/>
       <c r="D23" s="144"/>
       <c r="E23" s="145"/>
       <c r="F23" s="146"/>
       <c r="G23" s="147" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:51" s="142" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="234"/>
+      <c r="A24" s="236"/>
       <c r="B24" s="98"/>
       <c r="C24" s="149"/>
       <c r="D24" s="150"/>
       <c r="E24" s="151"/>
       <c r="F24" s="152"/>
       <c r="G24" s="153" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:51" s="142" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="157" t="s">
         <v>115</v>
       </c>
       <c r="B25" s="158" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="159" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="160" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="161" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="162" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="163" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:51" s="142" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="231" t="s">
+      <c r="A26" s="233" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="123" t="s">
         <v>97</v>
       </c>
-      <c r="C26" s="239" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="241"/>
+      <c r="C26" s="241" t="s">
+        <v>190</v>
+      </c>
+      <c r="D26" s="242"/>
+      <c r="E26" s="242"/>
+      <c r="F26" s="242"/>
+      <c r="G26" s="243"/>
     </row>
     <row r="27" spans="1:51" s="142" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="232"/>
+      <c r="A27" s="234"/>
       <c r="B27" s="101" t="s">
         <v>98</v>
       </c>
-      <c r="C27" s="227" t="s">
-        <v>161</v>
+      <c r="C27" s="230" t="s">
+        <v>206</v>
       </c>
       <c r="D27" s="164" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E27" s="165" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F27" s="222" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G27" s="156" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="28" spans="1:51" s="142" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C28" s="228"/>
+    <row r="28" spans="1:51" s="142" customFormat="1" ht="39.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="234"/>
+      <c r="B28" s="228" t="s">
+        <v>204</v>
+      </c>
+      <c r="C28" s="229" t="s">
+        <v>207</v>
+      </c>
       <c r="D28" s="166"/>
       <c r="E28" s="167"/>
       <c r="F28" s="168"/>
       <c r="G28" s="147" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="29" spans="1:51" s="142" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="232"/>
+      <c r="A29" s="234"/>
       <c r="B29" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="C29" s="228"/>
+      <c r="C29" s="227"/>
       <c r="D29" s="166"/>
       <c r="E29" s="167"/>
       <c r="F29" s="168"/>
       <c r="G29" s="147" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30" spans="1:51" s="142" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="233"/>
+      <c r="A30" s="235"/>
       <c r="B30" s="124" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C30" s="169"/>
       <c r="D30" s="170"/>
       <c r="E30" s="151"/>
       <c r="F30" s="152"/>
       <c r="G30" s="153"/>
     </row>
     <row r="31" spans="1:51" s="174" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="229" t="s">
+      <c r="A31" s="231" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="102" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="171" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D31" s="164" t="s">
         <v>141</v>
       </c>
       <c r="E31" s="165" t="s">
         <v>141</v>
       </c>
       <c r="F31" s="172" t="s">
         <v>118</v>
       </c>
       <c r="G31" s="173" t="s">
         <v>141</v>
       </c>
       <c r="H31" s="142"/>
       <c r="I31" s="142"/>
       <c r="J31" s="142"/>
       <c r="K31" s="142"/>
       <c r="L31" s="142"/>
       <c r="M31" s="142"/>
       <c r="N31" s="142"/>
       <c r="O31" s="142"/>
       <c r="P31" s="142"/>
       <c r="Q31" s="142"/>
       <c r="R31" s="142"/>
       <c r="S31" s="142"/>
@@ -5123,639 +5135,639 @@
       <c r="AC31" s="142"/>
       <c r="AD31" s="142"/>
       <c r="AE31" s="142"/>
       <c r="AF31" s="142"/>
       <c r="AG31" s="142"/>
       <c r="AH31" s="142"/>
       <c r="AI31" s="142"/>
       <c r="AJ31" s="142"/>
       <c r="AK31" s="142"/>
       <c r="AL31" s="142"/>
       <c r="AM31" s="142"/>
       <c r="AN31" s="142"/>
       <c r="AO31" s="142"/>
       <c r="AP31" s="142"/>
       <c r="AQ31" s="142"/>
       <c r="AR31" s="142"/>
       <c r="AS31" s="142"/>
       <c r="AT31" s="142"/>
       <c r="AU31" s="142"/>
       <c r="AV31" s="142"/>
       <c r="AW31" s="142"/>
       <c r="AX31" s="142"/>
       <c r="AY31" s="142"/>
     </row>
     <row r="32" spans="1:51" s="142" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="230"/>
+      <c r="A32" s="232"/>
       <c r="B32" s="97" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="118" t="s">
         <v>142</v>
       </c>
       <c r="D32" s="175" t="s">
         <v>142</v>
       </c>
       <c r="E32" s="120" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="176" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="122" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="230"/>
+      <c r="A33" s="232"/>
       <c r="B33" s="97" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="118" t="s">
         <v>144</v>
       </c>
       <c r="D33" s="175" t="s">
         <v>144</v>
       </c>
       <c r="E33" s="120" t="s">
         <v>144</v>
       </c>
       <c r="F33" s="121" t="s">
         <v>142</v>
       </c>
       <c r="G33" s="122" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="230"/>
+      <c r="A34" s="232"/>
       <c r="B34" s="97" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="118" t="s">
         <v>143</v>
       </c>
       <c r="D34" s="175" t="s">
         <v>143</v>
       </c>
       <c r="E34" s="120" t="s">
         <v>143</v>
       </c>
       <c r="F34" s="121" t="s">
         <v>144</v>
       </c>
       <c r="G34" s="122" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="230"/>
+      <c r="A35" s="232"/>
       <c r="B35" s="97" t="s">
         <v>116</v>
       </c>
       <c r="C35" s="118" t="s">
         <v>145</v>
       </c>
       <c r="D35" s="175" t="s">
         <v>145</v>
       </c>
       <c r="E35" s="120" t="s">
         <v>145</v>
       </c>
       <c r="F35" s="121" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="122" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:51" s="142" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="234"/>
+      <c r="A36" s="236"/>
       <c r="B36" s="115"/>
       <c r="C36" s="169" t="s">
         <v>147</v>
       </c>
       <c r="D36" s="177"/>
       <c r="E36" s="178"/>
       <c r="F36" s="179" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="180"/>
     </row>
     <row r="37" spans="1:51" s="174" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="235" t="s">
+      <c r="A37" s="237" t="s">
         <v>119</v>
       </c>
       <c r="B37" s="123" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C37" s="181" t="s">
         <v>157</v>
       </c>
       <c r="D37" s="182" t="s">
         <v>155</v>
       </c>
       <c r="E37" s="140" t="s">
         <v>158</v>
       </c>
       <c r="F37" s="183" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G37" s="184" t="s">
         <v>155</v>
       </c>
       <c r="H37" s="142"/>
       <c r="I37" s="142"/>
       <c r="J37" s="142"/>
       <c r="K37" s="142"/>
       <c r="L37" s="142"/>
       <c r="M37" s="142"/>
       <c r="N37" s="142"/>
       <c r="O37" s="142"/>
       <c r="P37" s="142"/>
       <c r="Q37" s="142"/>
       <c r="R37" s="142"/>
       <c r="S37" s="142"/>
       <c r="T37" s="142"/>
       <c r="U37" s="142"/>
       <c r="V37" s="142"/>
       <c r="W37" s="142"/>
       <c r="X37" s="142"/>
       <c r="Y37" s="142"/>
       <c r="Z37" s="142"/>
       <c r="AA37" s="142"/>
       <c r="AB37" s="142"/>
       <c r="AC37" s="142"/>
       <c r="AD37" s="142"/>
       <c r="AE37" s="142"/>
       <c r="AF37" s="142"/>
       <c r="AG37" s="142"/>
       <c r="AH37" s="142"/>
       <c r="AI37" s="142"/>
       <c r="AJ37" s="142"/>
       <c r="AK37" s="142"/>
       <c r="AL37" s="142"/>
       <c r="AM37" s="142"/>
       <c r="AN37" s="142"/>
       <c r="AO37" s="142"/>
       <c r="AP37" s="142"/>
       <c r="AQ37" s="142"/>
       <c r="AR37" s="142"/>
       <c r="AS37" s="142"/>
       <c r="AT37" s="142"/>
       <c r="AU37" s="142"/>
       <c r="AV37" s="142"/>
       <c r="AW37" s="142"/>
       <c r="AX37" s="142"/>
       <c r="AY37" s="142"/>
     </row>
     <row r="38" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="236"/>
+      <c r="A38" s="238"/>
       <c r="B38" s="97" t="s">
         <v>138</v>
       </c>
       <c r="C38" s="143" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="175" t="s">
+        <v>167</v>
+      </c>
+      <c r="E38" s="120" t="s">
         <v>168</v>
       </c>
-      <c r="E38" s="120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="121" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G38" s="147" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:51" s="142" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="236"/>
+      <c r="A39" s="238"/>
       <c r="B39" s="97" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C39" s="185" t="s">
         <v>133</v>
       </c>
       <c r="D39" s="186" t="s">
         <v>156</v>
       </c>
       <c r="E39" s="120" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F39" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G39" s="147"/>
     </row>
     <row r="40" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="236"/>
+      <c r="A40" s="238"/>
       <c r="B40" s="99" t="s">
         <v>124</v>
       </c>
       <c r="C40" s="143"/>
       <c r="D40" s="186" t="s">
         <v>133</v>
       </c>
       <c r="E40" s="145" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="121" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G40" s="147"/>
     </row>
     <row r="41" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="236"/>
+      <c r="A41" s="238"/>
       <c r="B41" s="97" t="s">
         <v>121</v>
       </c>
       <c r="C41" s="143"/>
       <c r="D41" s="187" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E41" s="145" t="s">
         <v>120</v>
       </c>
       <c r="F41" s="146" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="147"/>
     </row>
     <row r="42" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="236"/>
+      <c r="A42" s="238"/>
       <c r="B42" s="97" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="143"/>
       <c r="D42" s="187" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E42" s="145" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F42" s="146"/>
       <c r="G42" s="147"/>
     </row>
     <row r="43" spans="1:51" s="142" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A43" s="236"/>
+      <c r="A43" s="238"/>
       <c r="B43" s="99" t="s">
         <v>139</v>
       </c>
       <c r="C43" s="143"/>
       <c r="D43" s="188"/>
       <c r="E43" s="145"/>
       <c r="F43" s="189"/>
       <c r="G43" s="147"/>
     </row>
     <row r="44" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="231" t="s">
+      <c r="A44" s="233" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="102" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="219" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="190" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="140" t="s">
         <v>146</v>
       </c>
       <c r="F44" s="141" t="s">
         <v>146</v>
       </c>
       <c r="G44" s="156" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="232"/>
+      <c r="A45" s="234"/>
       <c r="B45" s="99" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="220"/>
       <c r="D45" s="186" t="s">
         <v>148</v>
       </c>
       <c r="E45" s="145" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F45" s="146" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G45" s="147"/>
     </row>
     <row r="46" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="232"/>
+      <c r="A46" s="234"/>
       <c r="B46" s="99" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="220"/>
       <c r="D46" s="186" t="s">
         <v>150</v>
       </c>
       <c r="E46" s="145"/>
       <c r="F46" s="146"/>
       <c r="G46" s="147"/>
     </row>
     <row r="47" spans="1:51" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="232"/>
+      <c r="A47" s="234"/>
       <c r="B47" s="99" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="220"/>
       <c r="D47" s="186"/>
       <c r="E47" s="145"/>
       <c r="F47" s="146"/>
       <c r="G47" s="147"/>
     </row>
     <row r="48" spans="1:51" s="142" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A48" s="233"/>
+      <c r="A48" s="235"/>
       <c r="B48" s="115"/>
       <c r="C48" s="221"/>
       <c r="D48" s="186"/>
       <c r="E48" s="145"/>
       <c r="F48" s="152"/>
       <c r="G48" s="153"/>
     </row>
     <row r="49" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="231" t="s">
+      <c r="A49" s="233" t="s">
         <v>130</v>
       </c>
       <c r="B49" s="102" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C49" s="154" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="225" t="s">
         <v>149</v>
       </c>
       <c r="E49" s="140" t="s">
         <v>149</v>
       </c>
       <c r="F49" s="141" t="s">
         <v>149</v>
       </c>
       <c r="G49" s="156" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="232"/>
+      <c r="A50" s="234"/>
       <c r="B50" s="99" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="143"/>
       <c r="D50" s="188"/>
       <c r="E50" s="145" t="s">
+        <v>164</v>
+      </c>
+      <c r="F50" s="146" t="s">
+        <v>163</v>
+      </c>
+      <c r="G50" s="147" t="s">
         <v>165</v>
       </c>
-      <c r="F50" s="146" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="232"/>
+      <c r="A51" s="234"/>
       <c r="B51" s="99" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C51" s="143"/>
       <c r="D51" s="188"/>
       <c r="E51" s="145" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F51" s="146" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G51" s="147"/>
     </row>
     <row r="52" spans="1:7" s="142" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A52" s="233"/>
+      <c r="A52" s="235"/>
       <c r="B52" s="100" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="149"/>
       <c r="D52" s="226"/>
       <c r="E52" s="151"/>
       <c r="F52" s="152"/>
       <c r="G52" s="153"/>
     </row>
     <row r="53" spans="1:7" s="142" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="229" t="s">
+      <c r="A53" s="231" t="s">
         <v>114</v>
       </c>
       <c r="B53" s="104" t="s">
         <v>102</v>
       </c>
       <c r="C53" s="107" t="s">
         <v>123</v>
       </c>
-      <c r="D53" s="238" t="s">
+      <c r="D53" s="240" t="s">
         <v>109</v>
       </c>
       <c r="E53" s="193"/>
       <c r="F53" s="191"/>
       <c r="G53" s="192"/>
     </row>
     <row r="54" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="230"/>
+      <c r="A54" s="232"/>
       <c r="B54" s="105" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="108"/>
-      <c r="D54" s="238"/>
+      <c r="D54" s="240"/>
       <c r="E54" s="193"/>
       <c r="F54" s="194"/>
       <c r="G54" s="195"/>
     </row>
     <row r="55" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="230"/>
+      <c r="A55" s="232"/>
       <c r="B55" s="105" t="s">
         <v>104</v>
       </c>
       <c r="C55" s="108"/>
-      <c r="D55" s="238"/>
+      <c r="D55" s="240"/>
       <c r="E55" s="193"/>
       <c r="F55" s="194"/>
       <c r="G55" s="195"/>
     </row>
     <row r="56" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="230"/>
+      <c r="A56" s="232"/>
       <c r="B56" s="105" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="108"/>
-      <c r="D56" s="238"/>
+      <c r="D56" s="240"/>
       <c r="E56" s="193"/>
       <c r="F56" s="194"/>
       <c r="G56" s="195"/>
     </row>
     <row r="57" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="230"/>
+      <c r="A57" s="232"/>
       <c r="B57" s="105" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="108"/>
-      <c r="D57" s="238"/>
+      <c r="D57" s="240"/>
       <c r="E57" s="193"/>
       <c r="F57" s="194"/>
       <c r="G57" s="195"/>
     </row>
     <row r="58" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="230"/>
+      <c r="A58" s="232"/>
       <c r="B58" s="105" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="108"/>
       <c r="D58" s="110"/>
       <c r="E58" s="193"/>
       <c r="F58" s="194"/>
       <c r="G58" s="195"/>
     </row>
     <row r="59" spans="1:7" s="142" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="230"/>
+      <c r="A59" s="232"/>
       <c r="B59" s="105" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="108"/>
       <c r="D59" s="110"/>
       <c r="E59" s="193"/>
       <c r="F59" s="194"/>
       <c r="G59" s="195"/>
     </row>
     <row r="60" spans="1:7" s="142" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="230"/>
+      <c r="A60" s="232"/>
       <c r="B60" s="105" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="108"/>
       <c r="D60" s="110"/>
       <c r="E60" s="193"/>
       <c r="F60" s="194"/>
       <c r="G60" s="195"/>
     </row>
     <row r="61" spans="1:7" s="142" customFormat="1" ht="66.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A61" s="234"/>
+      <c r="A61" s="236"/>
       <c r="B61" s="106" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="109" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="111" t="s">
         <v>61</v>
       </c>
       <c r="E61" s="196" t="s">
         <v>61</v>
       </c>
       <c r="F61" s="197" t="s">
         <v>61</v>
       </c>
       <c r="G61" s="198" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:7" s="142" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A62" s="157" t="s">
         <v>117</v>
       </c>
       <c r="B62" s="199" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="200" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="201" t="s">
         <v>64</v>
       </c>
       <c r="E62" s="202" t="s">
         <v>64</v>
       </c>
       <c r="F62" s="203" t="s">
         <v>64</v>
       </c>
       <c r="G62" s="204" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:7" s="142" customFormat="1" ht="58" x14ac:dyDescent="0.35">
-      <c r="A63" s="235" t="s">
+      <c r="A63" s="237" t="s">
         <v>66</v>
       </c>
       <c r="B63" s="205" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="206" t="s">
         <v>68</v>
       </c>
       <c r="D63" s="207" t="s">
         <v>69</v>
       </c>
       <c r="E63" s="140"/>
       <c r="F63" s="208" t="s">
         <v>70</v>
       </c>
       <c r="G63" s="209"/>
     </row>
-    <row r="64" spans="1:7" s="142" customFormat="1" ht="145" x14ac:dyDescent="0.35">
-      <c r="A64" s="236"/>
+    <row r="64" spans="1:7" s="142" customFormat="1" ht="167" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="238"/>
       <c r="B64" s="210" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="211" t="s">
         <v>72</v>
       </c>
       <c r="D64" s="212" t="s">
         <v>73</v>
       </c>
       <c r="E64" s="193" t="s">
         <v>74</v>
       </c>
       <c r="F64" s="213"/>
       <c r="G64" s="214"/>
     </row>
     <row r="65" spans="1:7" s="142" customFormat="1" ht="73" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A65" s="237"/>
+      <c r="A65" s="239"/>
       <c r="B65" s="215" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" s="216" t="s">
         <v>184</v>
       </c>
-      <c r="C65" s="216" t="s">
+      <c r="D65" s="217" t="s">
         <v>185</v>
       </c>
-      <c r="D65" s="217" t="s">
+      <c r="E65" s="218" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F65" s="179"/>
       <c r="G65" s="180"/>
     </row>
     <row r="66" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="67" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.35"/>
     <row r="68" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C68"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C69"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C70"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C71"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C72"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C73"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.35">
@@ -5982,59 +5994,50 @@
     <mergeCell ref="A31:A36"/>
     <mergeCell ref="A44:A48"/>
     <mergeCell ref="A49:A52"/>
     <mergeCell ref="A37:A43"/>
     <mergeCell ref="C26:G26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -6128,78 +6131,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B7C02F-C1C8-40B1-8AF4-05F55B9DD922}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A6D3EBD-60D9-42F5-9657-235EDEB7CA9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B7C02F-C1C8-40B1-8AF4-05F55B9DD922}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33310719-9A64-44AD-898B-17291E15B866}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>