--- v0 (2026-05-06)
+++ v1 (2026-10-21)
@@ -1,156 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="398C83CA" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
+    <w:p w14:paraId="398C83CA" w14:textId="1F2480BE" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk209537064"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk209536991"/>
-      <w:r w:rsidRPr="004B6CF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+    </w:p>
+    <w:p w14:paraId="5EA8B47F" w14:textId="3F258DA3" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="000701E1" w:rsidP="000701E1">
+      <w:pPr>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="580EF48C" wp14:editId="6712D1E4">
-[...7 lines deleted...]
-            <wp:extent cx="3486881" cy="850604"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00435F73" wp14:editId="1EB77A10">
+            <wp:extent cx="4044950" cy="1231900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="13" name="Picture 4" descr="Lincolnshire County Council logo"/>
+            <wp:docPr id="4" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="Picture 4" descr="Lincolnshire County Council logo"/>
+                    <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="26180"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3486881" cy="850604"/>
+                      <a:ext cx="4176356" cy="1271920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09215D5B" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60073124" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF51E0E" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
@@ -261,103 +250,103 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42AF3EE8" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580D0F70" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6280CEA7" w14:textId="77777777" w:rsidR="00EC34F7" w:rsidRPr="004B6CF8" w:rsidRDefault="00583EA7" w:rsidP="0002303D">
+    <w:p w14:paraId="6280CEA7" w14:textId="77777777" w:rsidR="00EC34F7" w:rsidRPr="000701E1" w:rsidRDefault="00583EA7" w:rsidP="0002303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B6CF8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000701E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t xml:space="preserve">DISCIPLINARY </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08162EA2" w14:textId="38C11649" w:rsidR="00E24189" w:rsidRPr="004B6CF8" w:rsidRDefault="00583EA7" w:rsidP="0002303D">
+    <w:p w14:paraId="08162EA2" w14:textId="38C11649" w:rsidR="00E24189" w:rsidRPr="000701E1" w:rsidRDefault="00583EA7" w:rsidP="0002303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B6CF8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000701E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>TOOLKIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5607A264" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
+    <w:p w14:paraId="5607A264" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="000701E1" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DEDB03D" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="228F132A" w14:textId="77777777" w:rsidR="008A0CCC" w:rsidRPr="004B6CF8" w:rsidRDefault="008A0CCC" w:rsidP="006F4A2D">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
@@ -388,50 +377,51 @@
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:id w:val="-954942654"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0E5DE2F3" w14:textId="378AD143" w:rsidR="00222DF9" w:rsidRPr="00AF2C1E" w:rsidRDefault="00222DF9">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AF2C1E">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:color w:val="auto"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4770BEF5" w14:textId="12510C99" w:rsidR="00AF2C1E" w:rsidRDefault="00222DF9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
@@ -3194,52 +3184,52 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="529D4319" w14:textId="76AC2582" w:rsidR="00232417" w:rsidRPr="004B6CF8" w:rsidRDefault="00222DF9" w:rsidP="00232417">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004B6CF8">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="2" w:name="_Toc209192125" w:displacedByCustomXml="prev"/>
-    <w:bookmarkStart w:id="3" w:name="_Toc209195551" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc209195551" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="3" w:name="_Toc209192125" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="1D549A86" w14:textId="77777777" w:rsidR="00AE69FD" w:rsidRPr="004B6CF8" w:rsidRDefault="00AE69FD" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3632090F" w14:textId="77777777" w:rsidR="00AE69FD" w:rsidRPr="004B6CF8" w:rsidRDefault="00AE69FD">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -10200,51 +10190,51 @@
         </w:rPr>
         <w:t>STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DBDEC2" w14:textId="77777777" w:rsidR="00390DAA" w:rsidRPr="004B6CF8" w:rsidRDefault="00390DAA" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF6F37C" wp14:editId="3BE7A03B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF6F37C" wp14:editId="3BE7A03B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2057400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>86995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4267200" cy="419735"/>
                 <wp:effectExtent l="9525" t="10795" r="9525" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4267200" cy="419735"/>
                         </a:xfrm>
@@ -10275,51 +10265,51 @@
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="76294B78" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:162pt;margin-top:6.85pt;width:336pt;height:33.05pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfK900CgIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkrYx4hRFug4D&#10;ugvQ7QMYWY6FyaJGKXG6rx+lXJptb8P8IIgmeUgeHi1u970VO03BoKtlORpLoZ3CxrhNLb99fXhz&#10;I0WI4Bqw6HQtn3WQt8vXrxaDr/QEO7SNJsEgLlSDr2UXo6+KIqhO9xBG6LVjZ4vUQ2STNkVDMDB6&#10;b4vJeHxVDEiNJ1Q6BP57f3DKZcZvW63i57YNOgpbS+4t5pPyuU5nsVxAtSHwnVHHNuAfuujBOC56&#10;hrqHCGJL5i+o3ijCgG0cKewLbFujdJ6BpynHf0zz1IHXeRYmJ/gzTeH/wapPuyf/hVLrwT+i+h6E&#10;w1UHbqPviHDoNDRcrkxEFYMP1TkhGYFTxXr4iA2vFrYRMwf7lvoEyNOJfab6+Uy13keh+Od0cnXN&#10;+5NCsW9azq/fznIJqE7ZnkJ8r7EX6VJL4lVmdNg9hpi6geoUkoo5fDDW5nVaJ4ZazmeTWU4IaE2T&#10;nHlI2qxXlsQOkiDyd6z7W1hvIsvSmr6WN+cgqBIb71yTq0Qw9nDnTqxL4DoL7tjeiZ8kxVCtsXlm&#10;rggPCuQXw5cO6acUA6uvluHHFkhLYT845nteTqdJrtmYzpgqKejSs770gFMMVcsoxeG6igeJbz2Z&#10;TceVysyEwzveUWsyfS9dHTfLCsusHl9DkvClnaNe3uzyFwAAAP//AwBQSwMEFAAGAAgAAAAhAPM9&#10;2BLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQwttE+JUAdFrJQoS&#10;cHPjxY4ar6PYbcLfs5zguDOj2TflZvKdOOMQ20AKbmcZCKQmmJasgrfX7c0aREyajO4CoYJvjLCp&#10;Li9KXZgw0gue98kKLqFYaAUupb6QMjYOvY6z0COx9xUGrxOfg5Vm0COX+07Os2wpvW6JPzjd45PD&#10;5rg/eQXP/eeuvrdR1u/JfRzD47h1O6vU9dVUP4BIOKW/MPziMzpUzHQIJzJRdAoW8zvekthYrEBw&#10;IM+XLBwUrPI1yKqU/xdUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfK900CgIAAPsD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzPdgS3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f"/>
+              <v:rect w14:anchorId="19044C4F" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:162pt;margin-top:6.85pt;width:336pt;height:33.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfK900CgIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkrYx4hRFug4D&#10;ugvQ7QMYWY6FyaJGKXG6rx+lXJptb8P8IIgmeUgeHi1u970VO03BoKtlORpLoZ3CxrhNLb99fXhz&#10;I0WI4Bqw6HQtn3WQt8vXrxaDr/QEO7SNJsEgLlSDr2UXo6+KIqhO9xBG6LVjZ4vUQ2STNkVDMDB6&#10;b4vJeHxVDEiNJ1Q6BP57f3DKZcZvW63i57YNOgpbS+4t5pPyuU5nsVxAtSHwnVHHNuAfuujBOC56&#10;hrqHCGJL5i+o3ijCgG0cKewLbFujdJ6BpynHf0zz1IHXeRYmJ/gzTeH/wapPuyf/hVLrwT+i+h6E&#10;w1UHbqPviHDoNDRcrkxEFYMP1TkhGYFTxXr4iA2vFrYRMwf7lvoEyNOJfab6+Uy13keh+Od0cnXN&#10;+5NCsW9azq/fznIJqE7ZnkJ8r7EX6VJL4lVmdNg9hpi6geoUkoo5fDDW5nVaJ4ZazmeTWU4IaE2T&#10;nHlI2qxXlsQOkiDyd6z7W1hvIsvSmr6WN+cgqBIb71yTq0Qw9nDnTqxL4DoL7tjeiZ8kxVCtsXlm&#10;rggPCuQXw5cO6acUA6uvluHHFkhLYT845nteTqdJrtmYzpgqKejSs770gFMMVcsoxeG6igeJbz2Z&#10;TceVysyEwzveUWsyfS9dHTfLCsusHl9DkvClnaNe3uzyFwAAAP//AwBQSwMEFAAGAAgAAAAhAPM9&#10;2BLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQwttE+JUAdFrJQoS&#10;cHPjxY4ar6PYbcLfs5zguDOj2TflZvKdOOMQ20AKbmcZCKQmmJasgrfX7c0aREyajO4CoYJvjLCp&#10;Li9KXZgw0gue98kKLqFYaAUupb6QMjYOvY6z0COx9xUGrxOfg5Vm0COX+07Os2wpvW6JPzjd45PD&#10;5rg/eQXP/eeuvrdR1u/JfRzD47h1O6vU9dVUP4BIOKW/MPziMzpUzHQIJzJRdAoW8zvekthYrEBw&#10;IM+XLBwUrPI1yKqU/xdUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfK900CgIAAPsD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzPdgS3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFD9D1C" w14:textId="77777777" w:rsidR="00390DAA" w:rsidRPr="004B6CF8" w:rsidRDefault="00390DAA" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> INVESTIGATION TITLE</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6CF8">
@@ -10638,51 +10628,51 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C768B7E" w14:textId="77777777" w:rsidR="00390DAA" w:rsidRPr="004B6CF8" w:rsidRDefault="00491FB6" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="23" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FFADC83" wp14:editId="15EA68B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FFADC83" wp14:editId="15EA68B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4347210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>123824</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="657225"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="657225"/>
                         </a:xfrm>
@@ -10722,51 +10712,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3FFADC83" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:342.3pt;margin-top:9.75pt;width:2in;height:51.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE42bFFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJki414hRdugwD&#10;um5Atw9QZDkWJosapcTOvn6U7KbZBXsYpgeBNOlD8vBoddO3hh0Veg225NNJzpmyEipt9yX/8nn7&#10;asmZD8JWwoBVJT8pz2/WL1+sOleoGTRgKoWMQKwvOlfyJgRXZJmXjWqFn4BTloI1YCsCubjPKhQd&#10;obcmm+X5VdYBVg5BKu/p690Q5OuEX9dKho917VVgpuTUW0g3pnsX72y9EsUehWu0HNsQ/9BFK7Sl&#10;omeoOxEEO6D+DarVEsFDHSYS2gzqWkuVZqBppvkv0zw2wqk0C5Hj3Zkm//9g5cPx0X1CFvo30NMC&#10;0xDe3YP86pmFTSPsXt0iQtcoUVHhaaQs65wvxl8j1b7wEWTXfYCKliwOARJQX2MbWaE5GaHTAk5n&#10;0lUfmIwll7PlMqeQpNjV4vVstkglRPH0t0Mf3iloWTRKjrTUhC6O9z7EbkTxlBKLeTC62mpjkoP7&#10;3cYgOwoSwDadEf2nNGNZV/LrBdX+O0Sezp8gWh1IyUa3Jadx6MQkUUTa3toq2UFoM9jUsrEjj5G6&#10;gcTQ73pKjHzuoDoRowiDYumFkdEAfuesI7WW3H87CFScmfeWtnI9nc+jvJMzJxLJwcvI7jIirCSo&#10;kgfOBnMThidxcKj3DVUadGDhljZZ60Tyc1dj36TIxP34eqLkL/2U9fzG1z8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi/pRp3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;S5qEOBVCAsENCoKrG2+TiHgdbDcNf89yguPOPM3OVJvZDmJCH3pHCq4WCQikxpmeWgVvr/eXOYgQ&#10;NRk9OEIF3xhgU5+eVLo07kgvOG1jKziEQqkVdDGOpZSh6dDqsHAjEnt7562OfPpWGq+PHG4HmSZJ&#10;Jq3uiT90esS7DpvP7cEqyFeP00d4Wj6/N9l+KOLFenr48kqdn823NyAizvEPht/6XB1q7rRzBzJB&#10;DAqyfJUxykZxDYKBYp2ysGMhXSYg60r+n1D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AATjZsUUAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGL+lGnfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:342.3pt;margin-top:9.75pt;width:2in;height:51.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE42bFFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJki414hRdugwD&#10;um5Atw9QZDkWJosapcTOvn6U7KbZBXsYpgeBNOlD8vBoddO3hh0Veg225NNJzpmyEipt9yX/8nn7&#10;asmZD8JWwoBVJT8pz2/WL1+sOleoGTRgKoWMQKwvOlfyJgRXZJmXjWqFn4BTloI1YCsCubjPKhQd&#10;obcmm+X5VdYBVg5BKu/p690Q5OuEX9dKho917VVgpuTUW0g3pnsX72y9EsUehWu0HNsQ/9BFK7Sl&#10;omeoOxEEO6D+DarVEsFDHSYS2gzqWkuVZqBppvkv0zw2wqk0C5Hj3Zkm//9g5cPx0X1CFvo30NMC&#10;0xDe3YP86pmFTSPsXt0iQtcoUVHhaaQs65wvxl8j1b7wEWTXfYCKliwOARJQX2MbWaE5GaHTAk5n&#10;0lUfmIwll7PlMqeQpNjV4vVstkglRPH0t0Mf3iloWTRKjrTUhC6O9z7EbkTxlBKLeTC62mpjkoP7&#10;3cYgOwoSwDadEf2nNGNZV/LrBdX+O0Sezp8gWh1IyUa3Jadx6MQkUUTa3toq2UFoM9jUsrEjj5G6&#10;gcTQ73pKjHzuoDoRowiDYumFkdEAfuesI7WW3H87CFScmfeWtnI9nc+jvJMzJxLJwcvI7jIirCSo&#10;kgfOBnMThidxcKj3DVUadGDhljZZ60Tyc1dj36TIxP34eqLkL/2U9fzG1z8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi/pRp3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;S5qEOBVCAsENCoKrG2+TiHgdbDcNf89yguPOPM3OVJvZDmJCH3pHCq4WCQikxpmeWgVvr/eXOYgQ&#10;NRk9OEIF3xhgU5+eVLo07kgvOG1jKziEQqkVdDGOpZSh6dDqsHAjEnt7562OfPpWGq+PHG4HmSZJ&#10;Jq3uiT90esS7DpvP7cEqyFeP00d4Wj6/N9l+KOLFenr48kqdn823NyAizvEPht/6XB1q7rRzBzJB&#10;DAqyfJUxykZxDYKBYp2ysGMhXSYg60r+n1D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AATjZsUUAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGL+lGnfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="539AC578" w14:textId="77777777" w:rsidR="00402975" w:rsidRDefault="00402975" w:rsidP="00390DAA">
                       <w:r>
                         <w:t>Total n</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0083615B">
                         <w:t xml:space="preserve">umber of </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="73966023" w14:textId="77777777" w:rsidR="00402975" w:rsidRDefault="00402975" w:rsidP="00390DAA">
                       <w:r w:rsidRPr="0083615B">
                         <w:t xml:space="preserve">pages including </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6AF30CDB" w14:textId="77777777" w:rsidR="00402975" w:rsidRPr="0083615B" w:rsidRDefault="00402975" w:rsidP="00390DAA">
                       <w:r w:rsidRPr="0083615B">
                         <w:t>this one:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -10778,51 +10768,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Other Persons Present:                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD2343E" w14:textId="77777777" w:rsidR="00390DAA" w:rsidRPr="004B6CF8" w:rsidRDefault="00491FB6" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="23" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CBF966F" wp14:editId="3CFB0062">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CBF966F" wp14:editId="3CFB0062">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5562600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="533400" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="533400" cy="342900"/>
                         </a:xfrm>
@@ -10841,51 +10831,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="249C628E" w14:textId="77777777" w:rsidR="00402975" w:rsidRPr="0074274E" w:rsidRDefault="00402975" w:rsidP="00390DAA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5CBF966F" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:438pt;margin-top:4.9pt;width:42pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuslRXFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5bY0Rp+jSZRjQ&#10;XYBuH6DIcixMFjVKid19/SjZTbPbyzA9CKRIHZKH5Pq6bw07KfQabMmnk5wzZSVU2h5K/uXz7sUV&#10;Zz4IWwkDVpX8QXl+vXn+bN25Qs2gAVMpZARifdG5kjchuCLLvGxUK/wEnLJkrAFbEUjFQ1ah6Ai9&#10;Ndksz19mHWDlEKTynl5vByPfJPy6VjJ8rGuvAjMlp9xCujHd+3hnm7UoDihco+WYhviHLFqhLQU9&#10;Q92KINgR9W9QrZYIHuowkdBmUNdaqlQDVTPNf6nmvhFOpVqIHO/ONPn/Bys/nO7dJ2Shfw09NTAV&#10;4d0dyK+eWdg2wh7UDSJ0jRIVBZ5GyrLO+WL8Gqn2hY8g++49VNRkcQyQgPoa28gK1ckInRrwcCZd&#10;9YFJelzO54ucLJJM88VsRXKMIIrHzw59eKugZVEoOVJPE7g43fkwuD66xFgejK522pik4GG/NchO&#10;gvq/S2dE/8nNWNaVfLWcLYf6/wqRp/MniFYHGmSj25JfnZ1EEVl7Y6s0ZkFoM8hUnbEjjZG5gcPQ&#10;73umq5HjyOoeqgfiFWGYW9ozEhrA75x1NLMl99+OAhVn5p2l3qymi0Uc8qQslq9mpOClZX9pEVYS&#10;VMkDZ4O4DcNiHB3qQ0ORhmmwcEP9rHXi+imrMX2ay9StcYfi4F/qyetp0zc/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAPC+Slt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;oChNQpwKIYHgVgqCqxtvkwh7HWw3DX/PcoLjaFZv39Tr2VkxYYiDJwVXiwwEUuvNQJ2Ct9eHywJE&#10;TJqMtp5QwTdGWDenJ7WujD/SC07b1AmGUKy0gj6lsZIytj06HRd+ROJu74PTiWPopAn6yHBn5XWW&#10;5dLpgfhDr0e877H93B6cguLmafqIz8vNe5vvbZkuVtPjV1Dq/Gy+uwWRcE5/x/Crz+rQsNPOH8hE&#10;YZmxynlLUlDyAu7LPOO8U5AvC5BNLf8PaH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7rJUVxUCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPC+Slt0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:shape w14:anchorId="5CBF966F" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:438pt;margin-top:4.9pt;width:42pt;height:27pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuslRXFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5bY0Rp+jSZRjQ&#10;XYBuH6DIcixMFjVKid19/SjZTbPbyzA9CKRIHZKH5Pq6bw07KfQabMmnk5wzZSVU2h5K/uXz7sUV&#10;Zz4IWwkDVpX8QXl+vXn+bN25Qs2gAVMpZARifdG5kjchuCLLvGxUK/wEnLJkrAFbEUjFQ1ah6Ai9&#10;Ndksz19mHWDlEKTynl5vByPfJPy6VjJ8rGuvAjMlp9xCujHd+3hnm7UoDihco+WYhviHLFqhLQU9&#10;Q92KINgR9W9QrZYIHuowkdBmUNdaqlQDVTPNf6nmvhFOpVqIHO/ONPn/Bys/nO7dJ2Shfw09NTAV&#10;4d0dyK+eWdg2wh7UDSJ0jRIVBZ5GyrLO+WL8Gqn2hY8g++49VNRkcQyQgPoa28gK1ckInRrwcCZd&#10;9YFJelzO54ucLJJM88VsRXKMIIrHzw59eKugZVEoOVJPE7g43fkwuD66xFgejK522pik4GG/NchO&#10;gvq/S2dE/8nNWNaVfLWcLYf6/wqRp/MniFYHGmSj25JfnZ1EEVl7Y6s0ZkFoM8hUnbEjjZG5gcPQ&#10;73umq5HjyOoeqgfiFWGYW9ozEhrA75x1NLMl99+OAhVn5p2l3qymi0Uc8qQslq9mpOClZX9pEVYS&#10;VMkDZ4O4DcNiHB3qQ0ORhmmwcEP9rHXi+imrMX2ay9StcYfi4F/qyetp0zc/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAPC+Slt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;oChNQpwKIYHgVgqCqxtvkwh7HWw3DX/PcoLjaFZv39Tr2VkxYYiDJwVXiwwEUuvNQJ2Ct9eHywJE&#10;TJqMtp5QwTdGWDenJ7WujD/SC07b1AmGUKy0gj6lsZIytj06HRd+ROJu74PTiWPopAn6yHBn5XWW&#10;5dLpgfhDr0e877H93B6cguLmafqIz8vNe5vvbZkuVtPjV1Dq/Gy+uwWRcE5/x/Crz+rQsNPOH8hE&#10;YZmxynlLUlDyAu7LPOO8U5AvC5BNLf8PaH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7rJUVxUCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPC+Slt0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="249C628E" w14:textId="77777777" w:rsidR="00402975" w:rsidRPr="0074274E" w:rsidRDefault="00402975" w:rsidP="00390DAA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B15B3" w14:textId="77777777" w:rsidR="00390DAA" w:rsidRPr="004B6CF8" w:rsidRDefault="00491FB6" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="23" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
@@ -11581,62 +11571,62 @@
         <w:t xml:space="preserve">The focus of this interview will be around potential conversations you may have had with xxxxx (or words </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> that effect). Notes will be taken by me which you will be given the opportunity to check for accuracy and sign.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5A3B5A" w14:textId="77777777" w:rsidR="00472D2F" w:rsidRPr="004B6CF8" w:rsidRDefault="00472D2F" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A3D4F9" w14:textId="77777777" w:rsidR="00472D2F" w:rsidRPr="004B6CF8" w:rsidRDefault="00472D2F" w:rsidP="00472D2F">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">The evidence you provide today may be used in the outcome report, your statement would not be released unless the matter is to be considered at a hearing and the final report will be confidential and only shared initially by management, HR and where appropriate legal services.  However, should a Data Protection Access Requests your statement would be automatically released. </w:t>
+    <w:p w14:paraId="22A3D4F9" w14:textId="5FBD852D" w:rsidR="00472D2F" w:rsidRPr="004B6CF8" w:rsidRDefault="00472D2F" w:rsidP="00472D2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B6CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The evidence you provide today may be used in the outcome report, your statement would not be released unless the matter is to be considered at a hearing and the final report will be confidential and only shared initially by management, HR and where appropriate legal services.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493FB2AA" w14:textId="77777777" w:rsidR="00BB08EF" w:rsidRPr="004B6CF8" w:rsidRDefault="00BB08EF" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022E0FCE" w14:textId="77777777" w:rsidR="00472D2F" w:rsidRPr="004B6CF8" w:rsidRDefault="00472D2F" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Cover Letter – to include with a copy of witness statement for verification and signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C20FFEB" w14:textId="77777777" w:rsidR="00472D2F" w:rsidRPr="004B6CF8" w:rsidRDefault="00472D2F" w:rsidP="00472D2F">
@@ -11870,50 +11860,66 @@
     <w:p w14:paraId="643447C0" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="257F4607" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3507A76F" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC6DDC8" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71697F02" w14:textId="77777777" w:rsidR="005D5BAC" w:rsidRDefault="005D5BAC" w:rsidP="00472D2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A5E913" w14:textId="77777777" w:rsidR="005D5BAC" w:rsidRDefault="005D5BAC" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A124C1" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04401F59" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08BC4CB1" w14:textId="77777777" w:rsidR="00F27F3C" w:rsidRDefault="00F27F3C" w:rsidP="00472D2F">
       <w:pPr>
@@ -13955,90 +13961,91 @@
         </w:rPr>
         <w:sectPr w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidSect="004A6F1D">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="19"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2190A8" w14:textId="7B7415E8" w:rsidR="00537E50" w:rsidRPr="004B6CF8" w:rsidRDefault="004A6F1D" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4FDA364F" wp14:editId="62C97630">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4FDA364F" wp14:editId="59860E6A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3848986</wp:posOffset>
+              <wp:posOffset>3848100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-604283</wp:posOffset>
+              <wp:posOffset>-628650</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2333625" cy="771169"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2333625" cy="817245"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
             <wp:wrapNone/>
-            <wp:docPr id="766321414" name="Picture 4" descr="Lincolnshire County Council logo"/>
+            <wp:docPr id="766321414" name="Picture 4" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="766321414" name="Picture 4" descr="Lincolnshire County Council logo"/>
+                    <pic:cNvPr id="766321414" name="Picture 4" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2333625" cy="771169"/>
+                      <a:ext cx="2333625" cy="817245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
@@ -17847,65 +17854,65 @@
     <w:p w14:paraId="552BEE42" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(handwritten)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116044E7" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35400D1D" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
-[...13 lines deleted...]
-    <w:p w14:paraId="7543D80A" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
+    <w:p w14:paraId="6BC09AA1" w14:textId="77777777" w:rsidR="00673F4A" w:rsidRPr="00673F4A" w:rsidRDefault="00673F4A" w:rsidP="00673F4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t>This document is a record of the disciplinary hearing. It is not intended to be a verbatim transcript but aims to accurately capture the key points, discussions, and comments made by all parties present during the hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F8F099" w14:textId="77777777" w:rsidR="00673F4A" w:rsidRPr="00673F4A" w:rsidRDefault="00673F4A" w:rsidP="00673F4A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C3F4EA" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Disciplining Chair to read out pre-typed introduction, and to attach copy to notes. </w:t>
       </w:r>
     </w:p>
@@ -18217,875 +18224,712 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Hearing Notes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="919"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00224816" w:rsidRPr="004B6CF8" w14:paraId="45808F13" w14:textId="77777777" w:rsidTr="002D4131">
+      <w:tr w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w14:paraId="45808F13" w14:textId="77777777" w:rsidTr="006B6F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A20469" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="75A20469" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B6CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Who</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8070" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="639021BC" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="639021BC" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B6CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
               </w:rPr>
               <w:t>Notes of what was said</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w14:paraId="559EB2E4" w14:textId="77777777" w:rsidTr="006B6F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FFD9DCC" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="6FFD9DCC" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8070" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F9B8967" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="6F9B8967" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w14:paraId="0F07A584" w14:textId="77777777" w:rsidTr="006B6F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CF31CA5" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="4441C392" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00224816" w:rsidRPr="004B6CF8" w14:paraId="0F07A584" w14:textId="77777777" w:rsidTr="002D4131">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4441C392" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="29F8A3B6" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w14:paraId="24926309" w14:textId="77777777" w:rsidTr="006B6F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8070" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F8A3B6" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="33656D41" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42AD57A1" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="551D2836" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="33656D41" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="5A9C7209" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="551D2836" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="3ECFBBFB" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A9C7209" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="426B5790" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ECFBBFB" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="2B0AFED0" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="426B5790" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="5FDE40AF" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B0AFED0" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="6C647295" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FDE40AF" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="648CA561" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C647295" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="02B15FC5" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="648CA561" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="69B3C0C3" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02B15FC5" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="2FF6DB86" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69B3C0C3" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="2C5076A0" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FF6DB86" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="25E3B4E3" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C5076A0" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="2B9F3D5C" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25E3B4E3" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="1701C48C" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9F3D5C" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="39DDE555" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1701C48C" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="10B3C9BF" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39DDE555" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="5C4F4C06" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10B3C9BF" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="69245F63" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C4F4C06" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="336C57AB" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69245F63" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="5E6C1AE1" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="336C57AB" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="745008D2" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E6C1AE1" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="3D6F4D63" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="745008D2" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="71F8946C" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D6F4D63" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="6862DBAF" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71F8946C" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="3392AA82" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6862DBAF" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="1CA40037" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3392AA82" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="5AA9004A" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CA40037" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
-[...34 lines deleted...]
-          <w:p w14:paraId="787E6916" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="002D4131">
+          <w:p w14:paraId="207D0D92" w14:textId="77777777" w:rsidR="006B6F85" w:rsidRPr="004B6CF8" w:rsidRDefault="006B6F85" w:rsidP="002D4131">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EEE156E" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
-[...260 lines deleted...]
-    <w:p w14:paraId="21191DC1" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
+    <w:p w14:paraId="21191DC1" w14:textId="77777777" w:rsidR="00224816" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2FD4708E" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795E515D" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5038FD1B" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467514F7" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E102A7" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385397EF" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A80B51B" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EA807F" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200F5354" w14:textId="77777777" w:rsidR="004E2197" w:rsidRDefault="004E2197" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0EABDF" w14:textId="77777777" w:rsidR="004E2197" w:rsidRDefault="004E2197" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BE9A17" w14:textId="77777777" w:rsidR="004E2197" w:rsidRDefault="004E2197" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7560C1" w14:textId="77777777" w:rsidR="004E2197" w:rsidRDefault="004E2197" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F72EC08" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F5915B" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B208D94" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74274E1A" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB8F577" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABDF7E4" w14:textId="77777777" w:rsidR="00190027" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3E585C" w14:textId="77777777" w:rsidR="00190027" w:rsidRPr="004B6CF8" w:rsidRDefault="00190027" w:rsidP="00224816">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5B9746DC" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6060699E" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532BDD97" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EE86804" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDE62F7" w14:textId="77777777" w:rsidR="00224816" w:rsidRPr="004B6CF8" w:rsidRDefault="00224816" w:rsidP="00224816">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ADE546B" w14:textId="56AEE9BF" w:rsidR="00A75C37" w:rsidRPr="004B6CF8" w:rsidRDefault="00A75C37" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="_Toc224654357"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disciplinary Hearing Decision Record</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -26097,65 +25941,51 @@
     <w:p w14:paraId="5879C60D" w14:textId="77777777" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">As previously advised, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>in the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the investigation you will be interviewed and will be invited to offer an explanation on the allegations. If you have already been </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> it may be that you will need to be interviewed again </w:t>
+        <w:t xml:space="preserve"> the investigation you will be interviewed and will be invited to offer an explanation on the allegations. If you have already been interviewed it may be that you will need to be interviewed again </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> the further allegations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AFCF17" w14:textId="77777777" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DA8948D" w14:textId="7BCD4EFB" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
@@ -31080,73 +30910,51 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F883AB0" w14:textId="77777777" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> regarding notice period dates</w:t>
+        <w:t>(note regarding notice period dates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08406016" w14:textId="77777777" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6CF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
@@ -42638,65 +42446,65 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="100"/>
     <w:p w14:paraId="42A892A7" w14:textId="42BB4FEB" w:rsidR="00122D7B" w:rsidRPr="004B6CF8" w:rsidRDefault="00122D7B" w:rsidP="006F4A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00122D7B" w:rsidRPr="004B6CF8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D268C0F" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D">
+    <w:p w14:paraId="1DE04610" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0546BEF8" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D">
+    <w:p w14:paraId="6F7F3A05" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05E7724F" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D"/>
+    <w:p w14:paraId="349405FC" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -42782,65 +42590,65 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00544BDB">
       <w:t>14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DE77F6B" w14:textId="0A0D87D9" w:rsidR="00402975" w:rsidRDefault="00402975">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68695DAF" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D">
+    <w:p w14:paraId="4FD6460F" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F6C1EAF" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D">
+    <w:p w14:paraId="4AE6D484" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="761E7E2F" w14:textId="77777777" w:rsidR="00DA5C7D" w:rsidRDefault="00DA5C7D"/>
+    <w:p w14:paraId="34DCE0B6" w14:textId="77777777" w:rsidR="0085796B" w:rsidRDefault="0085796B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21CECF05" w14:textId="77777777" w:rsidR="00402975" w:rsidRDefault="00402975" w:rsidP="00122D7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="15E8B116" w14:textId="77777777" w:rsidR="00402975" w:rsidRPr="0083615B" w:rsidRDefault="00402975" w:rsidP="00122D7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7800"/>
@@ -42898,70 +42706,70 @@
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00EBFD7C" w14:textId="77777777" w:rsidR="00402975" w:rsidRDefault="00402975">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="580EF48C" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.2pt;height:9.2pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9pt;height:9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="AE87A20A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBB3ACFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
@@ -47903,239 +47711,257 @@
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1494563847">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1145470887">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1945647854">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="127552784">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="185215964">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00122D7B"/>
     <w:rsid w:val="0002303D"/>
     <w:rsid w:val="00025150"/>
     <w:rsid w:val="000657C6"/>
     <w:rsid w:val="00067449"/>
+    <w:rsid w:val="000701E1"/>
     <w:rsid w:val="00070ED3"/>
     <w:rsid w:val="0007105E"/>
     <w:rsid w:val="00082E4A"/>
+    <w:rsid w:val="000B4A3B"/>
     <w:rsid w:val="000C1A4D"/>
     <w:rsid w:val="000C2131"/>
     <w:rsid w:val="000D7F41"/>
     <w:rsid w:val="000E63AF"/>
     <w:rsid w:val="001218FB"/>
     <w:rsid w:val="00122D7B"/>
     <w:rsid w:val="001304A5"/>
     <w:rsid w:val="00177E52"/>
     <w:rsid w:val="001819AE"/>
+    <w:rsid w:val="00190027"/>
     <w:rsid w:val="00193234"/>
     <w:rsid w:val="001B14FE"/>
     <w:rsid w:val="001B7C8D"/>
+    <w:rsid w:val="001E34EF"/>
+    <w:rsid w:val="001E77FA"/>
     <w:rsid w:val="001F113E"/>
     <w:rsid w:val="002104DE"/>
     <w:rsid w:val="0021571D"/>
     <w:rsid w:val="00215C2A"/>
     <w:rsid w:val="00222DF9"/>
     <w:rsid w:val="00224816"/>
     <w:rsid w:val="00232417"/>
     <w:rsid w:val="002347CD"/>
     <w:rsid w:val="00252075"/>
     <w:rsid w:val="00265191"/>
     <w:rsid w:val="00285238"/>
     <w:rsid w:val="0028737A"/>
+    <w:rsid w:val="002873BE"/>
     <w:rsid w:val="002C1B64"/>
     <w:rsid w:val="002C2BDE"/>
     <w:rsid w:val="002C764D"/>
     <w:rsid w:val="002E3F44"/>
     <w:rsid w:val="00315CF3"/>
     <w:rsid w:val="00317832"/>
     <w:rsid w:val="0033161D"/>
     <w:rsid w:val="00335313"/>
     <w:rsid w:val="003474F3"/>
+    <w:rsid w:val="00355D59"/>
     <w:rsid w:val="003716F9"/>
+    <w:rsid w:val="00386748"/>
     <w:rsid w:val="00390DAA"/>
     <w:rsid w:val="003A785D"/>
     <w:rsid w:val="003D5BA0"/>
     <w:rsid w:val="003F10D8"/>
     <w:rsid w:val="00401034"/>
     <w:rsid w:val="00402975"/>
     <w:rsid w:val="004312CB"/>
+    <w:rsid w:val="00450A18"/>
     <w:rsid w:val="00470483"/>
     <w:rsid w:val="00472D2F"/>
     <w:rsid w:val="00477BC2"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00491FB6"/>
     <w:rsid w:val="00496509"/>
     <w:rsid w:val="0049692B"/>
     <w:rsid w:val="004A6F1D"/>
     <w:rsid w:val="004B6CF8"/>
+    <w:rsid w:val="004E2197"/>
     <w:rsid w:val="004E4C22"/>
     <w:rsid w:val="0050735E"/>
     <w:rsid w:val="00515CE6"/>
     <w:rsid w:val="00537E50"/>
     <w:rsid w:val="0054047B"/>
     <w:rsid w:val="00544BDB"/>
     <w:rsid w:val="00546F90"/>
     <w:rsid w:val="0055791F"/>
     <w:rsid w:val="0056097E"/>
     <w:rsid w:val="005752B2"/>
     <w:rsid w:val="00583EA7"/>
     <w:rsid w:val="00586FB7"/>
     <w:rsid w:val="005A1149"/>
+    <w:rsid w:val="005B236D"/>
     <w:rsid w:val="005C4D3B"/>
     <w:rsid w:val="005C73CB"/>
+    <w:rsid w:val="005D5BAC"/>
     <w:rsid w:val="00603B68"/>
-    <w:rsid w:val="0063325F"/>
     <w:rsid w:val="006507BF"/>
     <w:rsid w:val="0066481E"/>
+    <w:rsid w:val="00673F4A"/>
+    <w:rsid w:val="006B6F85"/>
     <w:rsid w:val="006C0F27"/>
     <w:rsid w:val="006C1D52"/>
     <w:rsid w:val="006E07EC"/>
     <w:rsid w:val="006F3E9C"/>
     <w:rsid w:val="006F4A2D"/>
     <w:rsid w:val="00706AFE"/>
     <w:rsid w:val="00753EB2"/>
     <w:rsid w:val="007644E8"/>
+    <w:rsid w:val="00771D24"/>
     <w:rsid w:val="007A272C"/>
     <w:rsid w:val="007B08A0"/>
     <w:rsid w:val="007C2BB7"/>
     <w:rsid w:val="007D424D"/>
     <w:rsid w:val="007F0329"/>
     <w:rsid w:val="008321D6"/>
     <w:rsid w:val="00835221"/>
+    <w:rsid w:val="0085796B"/>
     <w:rsid w:val="008737B4"/>
     <w:rsid w:val="00883559"/>
     <w:rsid w:val="00887093"/>
     <w:rsid w:val="008A0CCC"/>
     <w:rsid w:val="008B44D1"/>
     <w:rsid w:val="008B58A7"/>
     <w:rsid w:val="008B72BC"/>
     <w:rsid w:val="008C209A"/>
     <w:rsid w:val="008C673A"/>
     <w:rsid w:val="008D61B7"/>
     <w:rsid w:val="008F1030"/>
     <w:rsid w:val="00906129"/>
     <w:rsid w:val="0097417E"/>
     <w:rsid w:val="009932A1"/>
     <w:rsid w:val="009B067C"/>
     <w:rsid w:val="009D2C84"/>
     <w:rsid w:val="009E488B"/>
     <w:rsid w:val="009E5ED0"/>
     <w:rsid w:val="009E6BC6"/>
     <w:rsid w:val="009F2959"/>
     <w:rsid w:val="00A007B0"/>
     <w:rsid w:val="00A233A8"/>
     <w:rsid w:val="00A75C37"/>
     <w:rsid w:val="00A94E03"/>
     <w:rsid w:val="00AE69FD"/>
     <w:rsid w:val="00AF2C1E"/>
     <w:rsid w:val="00B02718"/>
     <w:rsid w:val="00B23BB5"/>
     <w:rsid w:val="00B244E1"/>
     <w:rsid w:val="00B25743"/>
     <w:rsid w:val="00B416F3"/>
     <w:rsid w:val="00B522EE"/>
     <w:rsid w:val="00B64EF0"/>
     <w:rsid w:val="00B70F79"/>
     <w:rsid w:val="00B765A6"/>
+    <w:rsid w:val="00B80842"/>
     <w:rsid w:val="00B9042D"/>
     <w:rsid w:val="00BB08EF"/>
     <w:rsid w:val="00BC036F"/>
     <w:rsid w:val="00BD3157"/>
     <w:rsid w:val="00BE573A"/>
     <w:rsid w:val="00BF4736"/>
     <w:rsid w:val="00C00A1B"/>
     <w:rsid w:val="00C0308C"/>
+    <w:rsid w:val="00C071C0"/>
     <w:rsid w:val="00C149A4"/>
     <w:rsid w:val="00C23A87"/>
     <w:rsid w:val="00C33527"/>
     <w:rsid w:val="00C36942"/>
+    <w:rsid w:val="00C42B74"/>
     <w:rsid w:val="00C45BC5"/>
     <w:rsid w:val="00C518E2"/>
     <w:rsid w:val="00C81347"/>
-    <w:rsid w:val="00C81D1C"/>
     <w:rsid w:val="00C82F33"/>
+    <w:rsid w:val="00C958A5"/>
     <w:rsid w:val="00C97389"/>
     <w:rsid w:val="00CC3407"/>
+    <w:rsid w:val="00CE4FBE"/>
     <w:rsid w:val="00CE6A0A"/>
     <w:rsid w:val="00CE7CCE"/>
     <w:rsid w:val="00D0247A"/>
     <w:rsid w:val="00D55C31"/>
     <w:rsid w:val="00D6568F"/>
-    <w:rsid w:val="00D969AD"/>
-    <w:rsid w:val="00DA5C7D"/>
     <w:rsid w:val="00E014DB"/>
     <w:rsid w:val="00E24189"/>
-    <w:rsid w:val="00E25E15"/>
     <w:rsid w:val="00E26494"/>
     <w:rsid w:val="00E44F9A"/>
     <w:rsid w:val="00E547DE"/>
     <w:rsid w:val="00E62829"/>
     <w:rsid w:val="00E65EB7"/>
     <w:rsid w:val="00E8144D"/>
+    <w:rsid w:val="00EA0C7D"/>
     <w:rsid w:val="00EC34F7"/>
+    <w:rsid w:val="00EC41F0"/>
     <w:rsid w:val="00EC4A1E"/>
     <w:rsid w:val="00F27F3C"/>
     <w:rsid w:val="00F46B10"/>
     <w:rsid w:val="00F540EE"/>
     <w:rsid w:val="00F73265"/>
     <w:rsid w:val="00F833DA"/>
     <w:rsid w:val="00F85DFB"/>
     <w:rsid w:val="00F95E49"/>
     <w:rsid w:val="00FB4C3B"/>
     <w:rsid w:val="00FC28E3"/>
     <w:rsid w:val="00FE258B"/>
     <w:rsid w:val="1262DB82"/>
     <w:rsid w:val="66196800"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -49347,51 +49173,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="582228622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:misconduct.teacher@education.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thecounsellingandwellbeinghub@lincolnshire.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:misconduct.teacher@education.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Thecounsellingandwellbeinghub@lincolnshire.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -49656,54 +49482,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="72917732-a0b1-4e85-b943-6cbb0711772b" xsi:nil="true"/>
+    <AddedtoSharePointPage xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">false</AddedtoSharePointPage>
+    <NINumber xmlns="91314345-c9be-4f3b-8504-938c3412cb0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002860C7D3F3F2424FB52AE233F00EDCA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e0afed45ca53b043ca1fad97ad99062b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72917732-a0b1-4e85-b943-6cbb0711772b" xmlns:ns3="91314345-c9be-4f3b-8504-938c3412cb0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9fd7f1a2e9c4c3020cefecb12997433" ns2:_="" ns3:_="">
     <xsd:import namespace="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <xsd:import namespace="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -49928,133 +49772,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB28CA83-8981-4AC3-B898-017C35ABFA51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B873EAC-6A14-4170-BF7C-374C3D4D852B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
+    <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06CD7A1-8CEC-4A72-A22D-7A47EBD8725A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBE3096E-ED44-4B9F-8A2C-64D8E62B972B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06CD7A1-8CEC-4A72-A22D-7A47EBD8725A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB28CA83-8981-4AC3-B898-017C35ABFA51}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>82</Pages>
-  <Words>22044</Words>
-  <Characters>119262</Characters>
+  <Words>20918</Words>
+  <Characters>119233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3614</Lines>
-  <Paragraphs>1441</Paragraphs>
+  <Lines>993</Lines>
+  <Paragraphs>279</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>139865</CharactersWithSpaces>
+  <CharactersWithSpaces>139872</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Mark Goodliffe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002860C7D3F3F2424FB52AE233F00EDCA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>