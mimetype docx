--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,131 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3839976F" w14:textId="77777777" w:rsidR="005021AD" w:rsidRDefault="005021AD" w:rsidP="001D7A8F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28457389" w14:textId="77777777" w:rsidR="00A808D4" w:rsidRDefault="00A808D4" w:rsidP="0096566B">
+    <w:p w14:paraId="0B6E0F23" w14:textId="4C124918" w:rsidR="00F87299" w:rsidRPr="001B0817" w:rsidRDefault="00F87299" w:rsidP="001D7A8F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Title"/>
+      <w:r w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001B0817">
+        <w:t xml:space="preserve">ACADEMIC YEAR </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1355" w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACADEMIC YEAR </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1355" w:rsidRPr="001B0817">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00243D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00243D00">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002C46DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002D1355" w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00243D00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002C46DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00DC244D" w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18476651" w14:textId="77777777" w:rsidR="001D7A8F" w:rsidRPr="001B0817" w:rsidRDefault="001D7A8F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062CF889" w14:textId="77777777" w:rsidR="00F87299" w:rsidRPr="001B0817" w:rsidRDefault="00F87299">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
@@ -456,51 +461,50 @@
             <w:r w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1358430466"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065160"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6356" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5BD452E8" w14:textId="77777777" w:rsidR="002270B9" w:rsidRPr="001B0817" w:rsidRDefault="00FB1C5C" w:rsidP="002270B9">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00565940">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00743939" w:rsidRPr="001B0817" w14:paraId="6F8462D5" w14:textId="77777777" w:rsidTr="002270B9">
         <w:trPr>
@@ -508,110 +512,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="184950D3" w14:textId="77777777" w:rsidR="00743939" w:rsidRPr="001B0817" w:rsidRDefault="002270B9" w:rsidP="002270B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Length of Term of Office:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190546F1" w14:textId="59761929" w:rsidR="00721BFD" w:rsidRDefault="00580F33" w:rsidP="002270B9">
+          <w:p w14:paraId="190546F1" w14:textId="59761929" w:rsidR="00721BFD" w:rsidRDefault="00000000" w:rsidP="002270B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1463774232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0096566B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00721BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A808D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1 year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FAE5F21" w14:textId="028F60D4" w:rsidR="00EF16F5" w:rsidRPr="001B0817" w:rsidRDefault="00580F33" w:rsidP="002270B9">
+          <w:p w14:paraId="4FAE5F21" w14:textId="028F60D4" w:rsidR="00EF16F5" w:rsidRPr="001B0817" w:rsidRDefault="00000000" w:rsidP="002270B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="260804893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00721BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002270B9" w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 years</w:t>
             </w:r>
             <w:r w:rsidR="00A808D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002270B9" w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -829,51 +831,50 @@
             <w:r w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1127203209"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065160"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6356" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D7A589B" w14:textId="77777777" w:rsidR="002270B9" w:rsidRPr="001B0817" w:rsidRDefault="00FB1C5C" w:rsidP="002270B9">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00565940">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002270B9" w:rsidRPr="001B0817" w14:paraId="515EC9A7" w14:textId="77777777" w:rsidTr="002270B9">
         <w:trPr>
@@ -881,104 +882,102 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F94DD59" w14:textId="77777777" w:rsidR="002270B9" w:rsidRPr="001B0817" w:rsidRDefault="002270B9" w:rsidP="002270B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Length of Term of Office:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0617D866" w14:textId="6DC6B27F" w:rsidR="0096566B" w:rsidRDefault="00580F33" w:rsidP="0096566B">
+          <w:p w14:paraId="0617D866" w14:textId="6DC6B27F" w:rsidR="0096566B" w:rsidRDefault="00000000" w:rsidP="0096566B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="399173196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0096566B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0096566B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFC97F8" w14:textId="5BD57295" w:rsidR="002270B9" w:rsidRPr="001B0817" w:rsidRDefault="00580F33" w:rsidP="0096566B">
+          <w:p w14:paraId="0CFC97F8" w14:textId="5BD57295" w:rsidR="002270B9" w:rsidRPr="001B0817" w:rsidRDefault="00000000" w:rsidP="0096566B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1681012058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0096566B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0096566B" w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 years</w:t>
             </w:r>
             <w:r w:rsidR="0096566B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0096566B" w:rsidRPr="001B0817">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1260,51 +1259,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or made available on request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0FCD0A" w14:textId="77777777" w:rsidR="00A95140" w:rsidRPr="001B0817" w:rsidRDefault="00A95140" w:rsidP="00A95140">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C39E3E4" w14:textId="1628C91E" w:rsidR="00A95140" w:rsidRPr="00580F33" w:rsidRDefault="00A95140" w:rsidP="00A95140">
+    <w:p w14:paraId="4C39E3E4" w14:textId="1E8F650B" w:rsidR="00A95140" w:rsidRPr="00580F33" w:rsidRDefault="00A95140" w:rsidP="00A95140">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1372,83 +1371,107 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001B0817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008504EB" w:rsidRPr="00580F33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Reviewed 8/25</w:t>
+        <w:t xml:space="preserve">Reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43171">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008504EB" w:rsidRPr="00580F33">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8/2</w:t>
+      </w:r>
+      <w:r w:rsidR="0070041C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00580F33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A95140" w:rsidRPr="00580F33" w:rsidSect="00B73493">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="426" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5E085E" w14:textId="77777777" w:rsidR="00735093" w:rsidRDefault="00735093" w:rsidP="00291F1F">
+    <w:p w14:paraId="5FCFA5D2" w14:textId="77777777" w:rsidR="00D3274F" w:rsidRDefault="00D3274F" w:rsidP="00291F1F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71B12A70" w14:textId="77777777" w:rsidR="00735093" w:rsidRDefault="00735093" w:rsidP="00291F1F">
+    <w:p w14:paraId="34756984" w14:textId="77777777" w:rsidR="00D3274F" w:rsidRDefault="00D3274F" w:rsidP="00291F1F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -1464,250 +1487,223 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E2F3E7A" w14:textId="77777777" w:rsidR="00735093" w:rsidRDefault="00735093" w:rsidP="00291F1F">
+    <w:p w14:paraId="30C41791" w14:textId="77777777" w:rsidR="00D3274F" w:rsidRDefault="00D3274F" w:rsidP="00291F1F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF596F0" w14:textId="77777777" w:rsidR="00735093" w:rsidRDefault="00735093" w:rsidP="00291F1F">
+    <w:p w14:paraId="514E847A" w14:textId="77777777" w:rsidR="00D3274F" w:rsidRDefault="00D3274F" w:rsidP="00291F1F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="646CC5FD" w14:textId="77777777" w:rsidR="002D2033" w:rsidRDefault="00A808D4">
+  <w:p w14:paraId="646CC5FD" w14:textId="77F06AB7" w:rsidR="002D2033" w:rsidRDefault="00A43171" w:rsidP="00A43171">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2309AB68" wp14:editId="450183C1">
-[...7 lines deleted...]
-          <wp:extent cx="7377430" cy="1296035"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D3AE1F2" wp14:editId="36FAD74F">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...20 lines deleted...]
-          <wp:docPr id="1" name="Picture 3"/>
+          <wp:docPr id="1724718882" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B809B205-4EFD-47C7-91B1-5C8EC5C49564}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7377430" cy="1296035"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00756271"/>
     <w:rsid w:val="0003522F"/>
     <w:rsid w:val="000D1651"/>
+    <w:rsid w:val="00141D49"/>
     <w:rsid w:val="00152191"/>
     <w:rsid w:val="00170CCA"/>
     <w:rsid w:val="00190DDA"/>
     <w:rsid w:val="001B0817"/>
     <w:rsid w:val="001D7A8F"/>
     <w:rsid w:val="001E14C3"/>
     <w:rsid w:val="001F687C"/>
     <w:rsid w:val="002270B9"/>
     <w:rsid w:val="00243D00"/>
     <w:rsid w:val="002464A6"/>
     <w:rsid w:val="00246842"/>
     <w:rsid w:val="00262417"/>
     <w:rsid w:val="00291F1F"/>
+    <w:rsid w:val="002C46DB"/>
     <w:rsid w:val="002D1355"/>
     <w:rsid w:val="002D2033"/>
     <w:rsid w:val="00324ED0"/>
     <w:rsid w:val="00352F6F"/>
     <w:rsid w:val="0039484C"/>
     <w:rsid w:val="00395459"/>
     <w:rsid w:val="003F41DB"/>
     <w:rsid w:val="004D3FBC"/>
     <w:rsid w:val="004E0D5A"/>
     <w:rsid w:val="005021AD"/>
     <w:rsid w:val="0051774C"/>
     <w:rsid w:val="005774DA"/>
     <w:rsid w:val="00580F33"/>
     <w:rsid w:val="005F7423"/>
+    <w:rsid w:val="00627387"/>
     <w:rsid w:val="006463C7"/>
     <w:rsid w:val="006A0961"/>
     <w:rsid w:val="006C3AFE"/>
     <w:rsid w:val="006F1601"/>
+    <w:rsid w:val="0070041C"/>
     <w:rsid w:val="00721BFD"/>
     <w:rsid w:val="00735093"/>
     <w:rsid w:val="00743939"/>
     <w:rsid w:val="00756271"/>
     <w:rsid w:val="00782E2B"/>
     <w:rsid w:val="007F62DD"/>
     <w:rsid w:val="008504EB"/>
     <w:rsid w:val="00867020"/>
     <w:rsid w:val="008813F3"/>
     <w:rsid w:val="00885AFD"/>
     <w:rsid w:val="008A7AA7"/>
     <w:rsid w:val="009457BA"/>
     <w:rsid w:val="0095687D"/>
     <w:rsid w:val="0096566B"/>
     <w:rsid w:val="009C74D2"/>
     <w:rsid w:val="00A24528"/>
     <w:rsid w:val="00A31887"/>
+    <w:rsid w:val="00A43171"/>
     <w:rsid w:val="00A808D4"/>
     <w:rsid w:val="00A95140"/>
     <w:rsid w:val="00B73493"/>
     <w:rsid w:val="00B87D9D"/>
     <w:rsid w:val="00BE3BAF"/>
     <w:rsid w:val="00BE7314"/>
+    <w:rsid w:val="00C27A10"/>
     <w:rsid w:val="00C7085D"/>
     <w:rsid w:val="00CC63FF"/>
+    <w:rsid w:val="00D3274F"/>
     <w:rsid w:val="00D5379D"/>
     <w:rsid w:val="00DC244D"/>
     <w:rsid w:val="00DC447A"/>
     <w:rsid w:val="00E75C5A"/>
     <w:rsid w:val="00E76E34"/>
     <w:rsid w:val="00EA11B9"/>
     <w:rsid w:val="00EF16F5"/>
     <w:rsid w:val="00F17B6A"/>
     <w:rsid w:val="00F26B30"/>
     <w:rsid w:val="00F321F1"/>
     <w:rsid w:val="00F87299"/>
     <w:rsid w:val="00FB1C5C"/>
     <w:rsid w:val="00FC1FD7"/>
     <w:rsid w:val="00FC500E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2206,51 +2202,51 @@
   <w:divs>
     <w:div w:id="1461992170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fpre.lincolnshire.gov.uk%2Fdirectory%2F39%2Fprivacy-notices&amp;data=02%7C01%7C%7Cf6f107c9954a48980c9308d735c7ebda%7Cb4e05b92f8ce46b59b2499ba5c11e5e9%7C0%7C0%7C637037005076707965&amp;sdata=7uEt%2FIJbi8ugl9WxPeTR8w4xzuhH%2FXM9dl2YrmA5I7E%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:governorsupport@lincolnshire.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065160"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EA290E7-07DE-4EA3-BBF0-2D8E2CB1D9B5}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -2324,51 +2320,55 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8641B"/>
     <w:rsid w:val="0019203F"/>
     <w:rsid w:val="001F687C"/>
     <w:rsid w:val="00246842"/>
+    <w:rsid w:val="003B1B3F"/>
+    <w:rsid w:val="00627387"/>
     <w:rsid w:val="00692162"/>
+    <w:rsid w:val="007D09EF"/>
+    <w:rsid w:val="00C27A10"/>
     <w:rsid w:val="00DC447A"/>
     <w:rsid w:val="00E75C5A"/>
     <w:rsid w:val="00F8641B"/>
     <w:rsid w:val="00FC500E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
@@ -3098,52 +3098,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c923347971c26538f20e77d53b3e90a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3235,108 +3241,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C991707-D66A-4259-A591-B5C523DF08A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6B295FF-7077-46C3-83B1-28942E735782}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C92085-9F77-443B-8D72-113BFF22ADCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC474851-7D11-4E5D-BF56-F76C50966262}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6400E524-3E48-4146-8E76-14539FD112F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>257</Words>
   <Characters>1470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>