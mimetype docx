--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2671EE2E" w14:textId="5167AA2A" w:rsidR="00DF7C0F" w:rsidRPr="000D4DFC" w:rsidRDefault="00643FF3" w:rsidP="000D4DFC">
+    <w:p w14:paraId="2671EE2E" w14:textId="4EF8E42C" w:rsidR="00DF7C0F" w:rsidRPr="000D4DFC" w:rsidRDefault="00643FF3" w:rsidP="000D4DFC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4DFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GOVERNANCE</w:t>
       </w:r>
       <w:r w:rsidR="00825FD6" w:rsidRPr="000D4DFC">
         <w:rPr>
@@ -526,255 +522,261 @@
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Mr </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1332681681"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mrs </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1188254469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ms </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1027985920"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Miss </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1160999246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1748409300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1218704806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="reverseDiagStripe" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A633585" w14:textId="77777777" w:rsidR="00D2219D" w:rsidRDefault="00D2219D" w:rsidP="00EA12AD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -817,255 +819,261 @@
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Mr </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="203067915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D625BB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mrs </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-339160777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D625BB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ms </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="257885822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006826A5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Miss </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="272604137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D625BB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rev </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-299921787"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D625BB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1654127477"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D625BB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2219D" w:rsidRPr="00004EC0" w14:paraId="1444BE05" w14:textId="77777777" w:rsidTr="0001073B">
         <w:trPr>
           <w:trHeight w:val="728"/>
@@ -1539,73 +1547,76 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-748027811"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="3B3BD41DD6AF47D4A47130CA3A349396"/>
                 </w:placeholder>
                 <w:group/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Notification of"/>
                     <w:tag w:val="Notification of"/>
                     <w:id w:val="1248916539"/>
                     <w:dropDownList>
                       <w:listItem w:displayText="Please click here and select" w:value="Please click here and select"/>
                       <w:listItem w:displayText="Appointment" w:value="Appointment"/>
                       <w:listItem w:displayText="Re-Appointment" w:value="Re-Appointment"/>
                       <w:listItem w:displayText="Resignation" w:value="Resignation"/>
                       <w:listItem w:displayText="End of Term of Office" w:value="End of Term of Office"/>
                       <w:listItem w:displayText="Updated Email Address " w:value="Updated Email Address "/>
                       <w:listItem w:displayText="Updated Telephone Number" w:value="Updated Telephone Number"/>
                       <w:listItem w:displayText="Change of Surname" w:value="Change of Surname"/>
                       <w:listItem w:displayText="Death Notification" w:value="Death Notification"/>
+                      <w:listItem w:displayText="Disqualification" w:value="Disqualification"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Please click here and select</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1658,70 +1669,72 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1606611650"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="D9BD4954C03141F2AD90D27ADF36A1A8"/>
                 </w:placeholder>
                 <w:group/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Notification of"/>
                     <w:tag w:val="Notification of"/>
                     <w:id w:val="1777663736"/>
                     <w:dropDownList>
                       <w:listItem w:displayText="Please click here and select" w:value="Please click here and select"/>
                       <w:listItem w:displayText="Appointment" w:value="Appointment"/>
                       <w:listItem w:displayText="Resignation" w:value="Resignation"/>
                       <w:listItem w:displayText="Updated Email Address " w:value="Updated Email Address "/>
                       <w:listItem w:displayText="Updated Telephone Number" w:value="Updated Telephone Number"/>
                       <w:listItem w:displayText="Change of Surname" w:value="Change of Surname"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Please click here and select</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499DCDBC" w14:textId="6F24B54C" w:rsidR="0001073B" w:rsidRPr="00004EC0" w:rsidRDefault="0001073B" w:rsidP="006036EC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -1914,76 +1927,77 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="744537748"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="44358D5EEECD49B08D8224A67C845AA2"/>
                 </w:placeholder>
                 <w:group/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Governor Type"/>
                     <w:tag w:val="Governor Type"/>
                     <w:id w:val="-1505046283"/>
                     <w:dropDownList>
                       <w:listItem w:displayText="Please click here and select" w:value="Please click here and select"/>
                       <w:listItem w:displayText="Headteacher" w:value="Headteacher"/>
                       <w:listItem w:displayText="Co-Opted Governor" w:value="Co-Opted Governor"/>
                       <w:listItem w:displayText="Ex-Officio Foundation Governor" w:value="Ex-Officio Foundation Governor"/>
-                      <w:listItem w:displayText="Foundation Governor - DBE" w:value="Foundation Governor - DBE"/>
-                      <w:listItem w:displayText="Foundation Governor - PCC" w:value="Foundation Governor - PCC"/>
+                      <w:listItem w:displayText="Foundation Governor - DBE/PCC" w:value="Foundation Governor - DBE/PCC"/>
+                      <w:listItem w:displayText="Foundation Governor - Trust/Foundation" w:value="Foundation Governor - Trust/Foundation"/>
                       <w:listItem w:displayText="LA Governor" w:value="LA Governor"/>
                       <w:listItem w:displayText="Parent Governor" w:value="Parent Governor"/>
+                      <w:listItem w:displayText="Staff Governor" w:value="Staff Governor"/>
                       <w:listItem w:displayText="Partnership Governor" w:value="Partnership Governor"/>
-                      <w:listItem w:displayText="Staff Governor" w:value="Staff Governor"/>
-                      <w:listItem w:displayText="Trust Appointed Governor" w:value="Trust Appointed Governor"/>
                       <w:listItem w:displayText="Associate Member" w:value="Associate Member"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Please click here and select</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FD70FCB" w14:textId="5B30CB06" w:rsidR="0001073B" w:rsidRPr="002F25A2" w:rsidRDefault="0001073B" w:rsidP="002F25A2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -2081,92 +2095,94 @@
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1673176476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00004EC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="255414029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00004EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:vMerge/>
@@ -2498,69 +2514,72 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1115372350"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DE2F2DC183614204A99D122E1977CF6A"/>
                 </w:placeholder>
                 <w:group/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Reason"/>
                     <w:tag w:val="Reason"/>
                     <w:id w:val="-1427578936"/>
                     <w:dropDownList>
                       <w:listItem w:displayText="Please click here and select" w:value="Please click here and select"/>
                       <w:listItem w:displayText="Moved Away" w:value="Moved Away"/>
                       <w:listItem w:displayText="Child Left School" w:value="Child Left School"/>
                       <w:listItem w:displayText="Work Commitments" w:value="Work Commitments"/>
+                      <w:listItem w:displayText="Disqualification for non-attendance" w:value="Disqualification for non-attendance"/>
                       <w:listItem w:displayText="Other*" w:value="Other*"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Please click here and select</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="23DA8174" w14:textId="77777777" w:rsidR="0001073B" w:rsidRPr="005604DF" w:rsidRDefault="0001073B" w:rsidP="0009200A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2688,69 +2707,71 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-332134843"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="21C0040DD1D245ED95629EA16662B486"/>
                 </w:placeholder>
                 <w:group/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:alias w:val="Reason"/>
                     <w:tag w:val="Reason"/>
                     <w:id w:val="-634260224"/>
                     <w:dropDownList>
                       <w:listItem w:displayText="Please click here and select" w:value="Please click here and select"/>
                       <w:listItem w:displayText="Moved Away" w:value="Moved Away"/>
                       <w:listItem w:displayText="Child Left School" w:value="Child Left School"/>
                       <w:listItem w:displayText="Work Commitments" w:value="Work Commitments"/>
                       <w:listItem w:displayText="Other*" w:value="Other*"/>
                     </w:dropDownList>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Please click here and select</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52917569" w14:textId="77777777" w:rsidR="0001073B" w:rsidRDefault="0001073B" w:rsidP="0009200A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -2917,51 +2938,51 @@
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6BA5B9BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:125.4pt;margin-top:8.25pt;width:259.5pt;height:24.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPjpWdfAIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEQEvEBqUgqkoI&#10;UKHi7HhtYuH1uPYku+mvZ+zdPHhcqHrxjj3vb7+Z07O2tmylQjTgSj48GHCmnITKuMeS/76//PKN&#10;s4jCVcKCUyVfq8jPpp8/nTZ+okawAFupwCiIi5PGl3yB6CdFEeVC1SIegFeOlBpCLZCu4bGogmgo&#10;em2L0WBwXDQQKh9Aqhjp9aJT8mmOr7WSeKN1VMhsyak2zGfI5zydxfRUTB6D8Asj+zLEP1RRC+Mo&#10;6TbUhUDBlsG8CVUbGSCCxgMJdQFaG6lyD9TNcPCqm7uF8Cr3QuBEv4Up/r+w8np1528Dw/Y7tPQD&#10;EyCNj5NIj6mfVoc6falSRnqCcL2FTbXIJD0ejk6Ojo9IJUl3OByNRxnXYuftQ8QfCmqWhJIH+i0Z&#10;LbG6ikgZyXRjkpJFsKa6NNbmS6KCOreBrQT9RIu5RvJ4YWUda0p+fEhlvImQQm/951bIp9Tlywh0&#10;sy55qkyavqwdElnCtVXJxrpfSjNTZUDeqVFIqdy2zmydrDR19BHH3n5X1Uecuz7II2cGh1vn2jgI&#10;HUovoa2eNtDqzp5A2us7idjO254hc6jWRJwA3UxFLy8NAX0lIt6KQENEhKDFgDd0aAv0d6CXOFtA&#10;+Pvee7InbpOWs4aGsuTxz1IExZn96Yj1J8PxOE1xvoyPvhLRWNjXzPc1blmfA1FmSCvIyywme7Qb&#10;UQeoH2h/zFJWUgknKXfJcSOeY7cqaP9INZtlI5pbL/DK3XmZQid4E8Hu2wcRfE9wpNG4hs34iskr&#10;nne2ydPBbImgTR6CBHCHag88zXzmab+f0lLZv2er3RadPgMAAP//AwBQSwMEFAAGAAgAAAAhANAl&#10;UMHcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6WkaRqnAlS4cKJF&#10;nN14a1uN7ch20/D3LCc4zs5o5m27nd3AJozJBi/gcVEAQ98HZb0W8Hl4faiBpSy9kkPwKOAbE2y7&#10;25tWNipc/QdO+6wZlfjUSAEm57HhPPUGnUyLMKIn7xSik5lk1FxFeaVyN/BlUVTcSetpwcgRXwz2&#10;5/3FCdg967XuaxnNrlbWTvPX6V2/CXF/Nz9tgGWc818YfvEJHTpiOoaLV4kNApZlQeiZjKoERoFV&#10;tabDUUBVroB3Lf//QfcDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz46VnXwCAACNBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CVQwdwAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7B958A05" w14:textId="4B00EFBA" w:rsidR="00577DCD" w:rsidRPr="006E261B" w:rsidRDefault="00577DCD">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783C8F8" w14:textId="4B558B63" w:rsidR="00004EC0" w:rsidRPr="000D4DFC" w:rsidRDefault="00577DCD" w:rsidP="00004EC0">
+    <w:p w14:paraId="4783C8F8" w14:textId="7E7E4DD7" w:rsidR="00004EC0" w:rsidRPr="000D4DFC" w:rsidRDefault="00577DCD" w:rsidP="00004EC0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This form was completed by                                                    </w:t>
       </w:r>
       <w:r w:rsidR="00DE0714" w:rsidRPr="00004EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="001D5485" w:rsidRPr="00004EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -3009,64 +3030,65 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DF7C0F" w:rsidRPr="00004EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F323FC" w:rsidRPr="00004EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="315538397"/>
-          <w:date w:fullDate="2025-08-13T00:00:00Z">
+          <w:date w:fullDate="2026-08-04T00:00:00Z">
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E178C">
+          <w:r w:rsidR="0040486C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>13/08/2025</w:t>
+            <w:t>04/08/2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7C678C99" w14:textId="77777777" w:rsidR="006E261B" w:rsidRDefault="006E261B" w:rsidP="00C85434">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE9E3A5" w14:textId="77777777" w:rsidR="0035521D" w:rsidRDefault="0035521D" w:rsidP="00C85434">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -3107,319 +3129,263 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lincolnshire County Council will use the information collected through this form to process your appointment as a Governor/Governance Professional. As well as the information provided by you, we may also collect relevant information from schools and professional organisations such as the National Governance Association, Governors for Schools and Teaching School. We use online tools to keep in touch with you, and your information is only shared with third parties where necessary and where the law allows it. Your information is kept only for as long as necessary. To find out more information on how your data is processed and your rights, please see the Education and Skills privacy notice which can be accessed via our </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C85434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C85434">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> or made available on request.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C85434" w:rsidRPr="00C85434" w:rsidSect="000D4DFC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00C85434" w:rsidRPr="00C85434" w:rsidSect="005C293C">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="426" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="340" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="567" w:bottom="567" w:left="567" w:header="426" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4366D2D2" w14:textId="77777777" w:rsidR="00AC1D01" w:rsidRDefault="00AC1D01" w:rsidP="00412D47">
+    <w:p w14:paraId="428DAB71" w14:textId="77777777" w:rsidR="001B15A1" w:rsidRDefault="001B15A1" w:rsidP="00412D47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="128F3EFB" w14:textId="77777777" w:rsidR="00AC1D01" w:rsidRDefault="00AC1D01" w:rsidP="00412D47">
+    <w:p w14:paraId="4BA144BA" w14:textId="77777777" w:rsidR="001B15A1" w:rsidRDefault="001B15A1" w:rsidP="00412D47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="313E4061" w14:textId="77777777" w:rsidR="00DC0136" w:rsidRDefault="00DC0136">
-[...9 lines deleted...]
-  <w:p w14:paraId="5BDF133B" w14:textId="0F52575D" w:rsidR="00412D47" w:rsidRPr="00DC0136" w:rsidRDefault="008E178C" w:rsidP="008E178C">
+  <w:p w14:paraId="172B23A4" w14:textId="4F129EEA" w:rsidR="0040486C" w:rsidRPr="0040486C" w:rsidRDefault="008E178C" w:rsidP="0040486C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC0136">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Reviewed 8/25</w:t>
+      <w:t xml:space="preserve">Reviewed </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="005C293C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC0136">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>8/2</w:t>
+    </w:r>
+    <w:r w:rsidR="0040486C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="535521BA" w14:textId="77777777" w:rsidR="00AC1D01" w:rsidRDefault="00AC1D01" w:rsidP="00412D47">
+    <w:p w14:paraId="6B6A9BF8" w14:textId="77777777" w:rsidR="001B15A1" w:rsidRDefault="001B15A1" w:rsidP="00412D47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A3168C" w14:textId="77777777" w:rsidR="00AC1D01" w:rsidRDefault="00AC1D01" w:rsidP="00412D47">
+    <w:p w14:paraId="19CAE2BF" w14:textId="77777777" w:rsidR="001B15A1" w:rsidRDefault="001B15A1" w:rsidP="00412D47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0534F807" w14:textId="77777777" w:rsidR="00DC0136" w:rsidRDefault="00DC0136">
-[...9 lines deleted...]
-  <w:p w14:paraId="5A092309" w14:textId="77777777" w:rsidR="00694372" w:rsidRDefault="002B4F24" w:rsidP="00E1715F">
+  <w:p w14:paraId="5A092309" w14:textId="4DACF325" w:rsidR="00694372" w:rsidRDefault="005C293C" w:rsidP="00E1715F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC88898" wp14:editId="2F32466C">
-[...7 lines deleted...]
-          <wp:extent cx="7400925" cy="943610"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EF8AAC7" wp14:editId="24BC9A6B">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...15 lines deleted...]
-          <wp:docPr id="2" name="Picture 3"/>
+          <wp:docPr id="1130256416" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B809B205-4EFD-47C7-91B1-5C8EC5C49564}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7400925" cy="943610"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D3966E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6130CF94"/>
     <w:lvl w:ilvl="0" w:tplc="7EFC0790">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3756,240 +3722,248 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1830553394">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="434598172">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1235624778">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="60449697">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF7C0F"/>
     <w:rsid w:val="00000D3D"/>
     <w:rsid w:val="00001A69"/>
     <w:rsid w:val="00004EC0"/>
     <w:rsid w:val="0001073B"/>
     <w:rsid w:val="000108A7"/>
     <w:rsid w:val="0001460E"/>
     <w:rsid w:val="000148D9"/>
     <w:rsid w:val="00044FA9"/>
     <w:rsid w:val="0005041E"/>
+    <w:rsid w:val="00050A80"/>
     <w:rsid w:val="00051C3A"/>
     <w:rsid w:val="000530D1"/>
     <w:rsid w:val="000734CE"/>
     <w:rsid w:val="00075D7C"/>
     <w:rsid w:val="00075ED8"/>
     <w:rsid w:val="000833EF"/>
     <w:rsid w:val="00083C2C"/>
     <w:rsid w:val="00084340"/>
     <w:rsid w:val="0009200A"/>
     <w:rsid w:val="000A72B0"/>
     <w:rsid w:val="000B4E53"/>
     <w:rsid w:val="000B56C4"/>
     <w:rsid w:val="000C006B"/>
     <w:rsid w:val="000D1AC0"/>
     <w:rsid w:val="000D3A31"/>
     <w:rsid w:val="000D4DFC"/>
     <w:rsid w:val="000F69D9"/>
     <w:rsid w:val="000F772C"/>
     <w:rsid w:val="001007FB"/>
     <w:rsid w:val="001029C4"/>
     <w:rsid w:val="00103174"/>
     <w:rsid w:val="00103EC3"/>
     <w:rsid w:val="00104298"/>
     <w:rsid w:val="00115A7D"/>
     <w:rsid w:val="00115F49"/>
     <w:rsid w:val="00142AE1"/>
     <w:rsid w:val="001467F7"/>
     <w:rsid w:val="00153B75"/>
     <w:rsid w:val="00162D9D"/>
     <w:rsid w:val="00167AF5"/>
     <w:rsid w:val="0017066B"/>
     <w:rsid w:val="0017511B"/>
     <w:rsid w:val="001764FB"/>
     <w:rsid w:val="00177F86"/>
     <w:rsid w:val="0018240A"/>
     <w:rsid w:val="001850C9"/>
     <w:rsid w:val="001923BC"/>
+    <w:rsid w:val="001B15A1"/>
     <w:rsid w:val="001B644D"/>
     <w:rsid w:val="001C04BD"/>
     <w:rsid w:val="001C3C8D"/>
     <w:rsid w:val="001D357F"/>
     <w:rsid w:val="001D5485"/>
     <w:rsid w:val="001F0726"/>
     <w:rsid w:val="001F5412"/>
     <w:rsid w:val="002012DB"/>
     <w:rsid w:val="00203E87"/>
     <w:rsid w:val="00205B85"/>
     <w:rsid w:val="00214FCA"/>
     <w:rsid w:val="00216CD5"/>
     <w:rsid w:val="002171EA"/>
     <w:rsid w:val="00224CC8"/>
     <w:rsid w:val="00225C0A"/>
     <w:rsid w:val="00227735"/>
     <w:rsid w:val="00231782"/>
     <w:rsid w:val="002434A7"/>
     <w:rsid w:val="00246E06"/>
     <w:rsid w:val="00260F1B"/>
     <w:rsid w:val="00264C50"/>
     <w:rsid w:val="0027132C"/>
     <w:rsid w:val="00283A97"/>
     <w:rsid w:val="002846AA"/>
     <w:rsid w:val="00286412"/>
     <w:rsid w:val="00287BA6"/>
     <w:rsid w:val="0029374A"/>
     <w:rsid w:val="0029783E"/>
     <w:rsid w:val="002A6CE2"/>
     <w:rsid w:val="002B4F24"/>
     <w:rsid w:val="002C5838"/>
     <w:rsid w:val="002C7028"/>
     <w:rsid w:val="002D0BA4"/>
     <w:rsid w:val="002D0BBB"/>
     <w:rsid w:val="002D4920"/>
     <w:rsid w:val="002E0105"/>
     <w:rsid w:val="002E6473"/>
     <w:rsid w:val="002F25A2"/>
     <w:rsid w:val="002F2803"/>
     <w:rsid w:val="0031480D"/>
     <w:rsid w:val="0031556D"/>
     <w:rsid w:val="003268A6"/>
+    <w:rsid w:val="0032727B"/>
     <w:rsid w:val="00336282"/>
     <w:rsid w:val="0034326F"/>
     <w:rsid w:val="00343E2D"/>
     <w:rsid w:val="003531AC"/>
     <w:rsid w:val="0035521D"/>
     <w:rsid w:val="003674D0"/>
     <w:rsid w:val="00373C45"/>
     <w:rsid w:val="00374DE8"/>
     <w:rsid w:val="00382349"/>
     <w:rsid w:val="00384264"/>
     <w:rsid w:val="003A4984"/>
     <w:rsid w:val="003B25CF"/>
     <w:rsid w:val="003B4D92"/>
     <w:rsid w:val="003B5364"/>
     <w:rsid w:val="003C5D40"/>
     <w:rsid w:val="003D0615"/>
     <w:rsid w:val="003E28F7"/>
     <w:rsid w:val="003E2CD4"/>
     <w:rsid w:val="003F47EC"/>
+    <w:rsid w:val="0040486C"/>
     <w:rsid w:val="00407392"/>
     <w:rsid w:val="00412D47"/>
     <w:rsid w:val="004302EC"/>
     <w:rsid w:val="00430C8F"/>
     <w:rsid w:val="00431605"/>
     <w:rsid w:val="00450FC4"/>
     <w:rsid w:val="0045350F"/>
     <w:rsid w:val="00461A60"/>
     <w:rsid w:val="004728EC"/>
     <w:rsid w:val="00484A11"/>
     <w:rsid w:val="00491251"/>
     <w:rsid w:val="004957F7"/>
     <w:rsid w:val="004A6F76"/>
     <w:rsid w:val="004A7CFA"/>
     <w:rsid w:val="004A7F91"/>
     <w:rsid w:val="004B15F7"/>
     <w:rsid w:val="004B43C8"/>
     <w:rsid w:val="004B535D"/>
     <w:rsid w:val="004D1C6E"/>
     <w:rsid w:val="004D5C24"/>
     <w:rsid w:val="004E1B5F"/>
     <w:rsid w:val="004E45C7"/>
     <w:rsid w:val="004E6108"/>
     <w:rsid w:val="004F59F6"/>
     <w:rsid w:val="005223F9"/>
     <w:rsid w:val="005236B5"/>
+    <w:rsid w:val="005337E6"/>
     <w:rsid w:val="00534C5C"/>
     <w:rsid w:val="00547049"/>
     <w:rsid w:val="00552628"/>
     <w:rsid w:val="0055585A"/>
     <w:rsid w:val="005604DF"/>
     <w:rsid w:val="00562F59"/>
     <w:rsid w:val="00564C27"/>
     <w:rsid w:val="005664FB"/>
     <w:rsid w:val="00566B37"/>
     <w:rsid w:val="00577DCD"/>
     <w:rsid w:val="00580B51"/>
     <w:rsid w:val="00585DD0"/>
     <w:rsid w:val="005A0FC0"/>
     <w:rsid w:val="005A3B6B"/>
     <w:rsid w:val="005B090B"/>
+    <w:rsid w:val="005C293C"/>
     <w:rsid w:val="005E71B5"/>
     <w:rsid w:val="005F0536"/>
     <w:rsid w:val="005F36A7"/>
     <w:rsid w:val="005F4A45"/>
     <w:rsid w:val="006036EC"/>
     <w:rsid w:val="006129C9"/>
     <w:rsid w:val="0061474C"/>
     <w:rsid w:val="00623BA7"/>
     <w:rsid w:val="00626A96"/>
+    <w:rsid w:val="00627387"/>
     <w:rsid w:val="00635F1C"/>
     <w:rsid w:val="00640CC2"/>
     <w:rsid w:val="006424E3"/>
     <w:rsid w:val="00643FF3"/>
     <w:rsid w:val="006515B1"/>
     <w:rsid w:val="006531B4"/>
     <w:rsid w:val="00654BD1"/>
     <w:rsid w:val="00655FDC"/>
     <w:rsid w:val="00664113"/>
     <w:rsid w:val="0067110E"/>
     <w:rsid w:val="006802CF"/>
     <w:rsid w:val="00681AE0"/>
     <w:rsid w:val="006826A5"/>
     <w:rsid w:val="00682E6C"/>
     <w:rsid w:val="00687810"/>
     <w:rsid w:val="00691862"/>
     <w:rsid w:val="00694372"/>
     <w:rsid w:val="00694377"/>
     <w:rsid w:val="0069762D"/>
     <w:rsid w:val="006A60FA"/>
     <w:rsid w:val="006A7FE5"/>
     <w:rsid w:val="006C4116"/>
     <w:rsid w:val="006C5EA3"/>
     <w:rsid w:val="006E261B"/>
     <w:rsid w:val="006E281F"/>
@@ -4083,54 +4057,56 @@
     <w:rsid w:val="00B06901"/>
     <w:rsid w:val="00B15403"/>
     <w:rsid w:val="00B1547A"/>
     <w:rsid w:val="00B177C8"/>
     <w:rsid w:val="00B2760D"/>
     <w:rsid w:val="00B47900"/>
     <w:rsid w:val="00B500A7"/>
     <w:rsid w:val="00B54D0E"/>
     <w:rsid w:val="00B55D98"/>
     <w:rsid w:val="00B5694B"/>
     <w:rsid w:val="00B600F5"/>
     <w:rsid w:val="00B605D3"/>
     <w:rsid w:val="00B61203"/>
     <w:rsid w:val="00B62B06"/>
     <w:rsid w:val="00B64E87"/>
     <w:rsid w:val="00B715F5"/>
     <w:rsid w:val="00B727B5"/>
     <w:rsid w:val="00B74E31"/>
     <w:rsid w:val="00B77A9F"/>
     <w:rsid w:val="00B83DAD"/>
     <w:rsid w:val="00B86612"/>
     <w:rsid w:val="00BA404C"/>
     <w:rsid w:val="00BB1A8D"/>
     <w:rsid w:val="00BB4BD1"/>
     <w:rsid w:val="00BD414A"/>
+    <w:rsid w:val="00BE091C"/>
     <w:rsid w:val="00BE72F3"/>
     <w:rsid w:val="00C00ED9"/>
     <w:rsid w:val="00C03182"/>
     <w:rsid w:val="00C04C43"/>
+    <w:rsid w:val="00C111FD"/>
     <w:rsid w:val="00C11DB7"/>
     <w:rsid w:val="00C1372A"/>
     <w:rsid w:val="00C17695"/>
     <w:rsid w:val="00C20624"/>
     <w:rsid w:val="00C24F67"/>
     <w:rsid w:val="00C31756"/>
     <w:rsid w:val="00C32639"/>
     <w:rsid w:val="00C36B38"/>
     <w:rsid w:val="00C423C9"/>
     <w:rsid w:val="00C4320B"/>
     <w:rsid w:val="00C45C19"/>
     <w:rsid w:val="00C5602A"/>
     <w:rsid w:val="00C56B28"/>
     <w:rsid w:val="00C62D0F"/>
     <w:rsid w:val="00C641B4"/>
     <w:rsid w:val="00C661A6"/>
     <w:rsid w:val="00C85434"/>
     <w:rsid w:val="00C944A6"/>
     <w:rsid w:val="00C96479"/>
     <w:rsid w:val="00CB52AD"/>
     <w:rsid w:val="00CB7288"/>
     <w:rsid w:val="00CC4D18"/>
     <w:rsid w:val="00CD1630"/>
     <w:rsid w:val="00CD443C"/>
     <w:rsid w:val="00CD665A"/>
@@ -4886,55 +4862,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792354520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.lincolnshire.gov.uk%2Fdirectory-record%2F62065%2Feducation-and-skills&amp;data=05%7C02%7CGovernorSupport%40lincolnshire.gov.uk%7C7fc445b38d8b4e9bf61808dd91535f0e%7Cb4e05b92f8ce46b59b2499ba5c11e5e9%7C0%7C0%7C638826509446630025%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Zryy88yVSY4G6dhvvS9xkMnAU6mr1KZg%2FZ%2Flj6kY2CA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:governorsupport@lincolnshire.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.lincolnshire.gov.uk%2Fdirectory-record%2F62065%2Feducation-and-skills&amp;data=05%7C02%7CGovernorSupport%40lincolnshire.gov.uk%7C7fc445b38d8b4e9bf61808dd91535f0e%7Cb4e05b92f8ce46b59b2499ba5c11e5e9%7C0%7C0%7C638826509446630025%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Zryy88yVSY4G6dhvvS9xkMnAU6mr1KZg%2FZ%2Flj6kY2CA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:governorsupport@lincolnshire.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B3BD41DD6AF47D4A47130CA3A349396"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D948F2C-CFA5-4C43-A5D2-647AF5F6D363}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -5066,51 +5042,50 @@
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5141,60 +5116,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC23FF"/>
     <w:rsid w:val="00103EC3"/>
+    <w:rsid w:val="00110BCF"/>
     <w:rsid w:val="00167796"/>
     <w:rsid w:val="00250489"/>
     <w:rsid w:val="00286412"/>
+    <w:rsid w:val="0032727B"/>
     <w:rsid w:val="003F1230"/>
+    <w:rsid w:val="00627387"/>
     <w:rsid w:val="00640109"/>
     <w:rsid w:val="008601CF"/>
     <w:rsid w:val="00885E8E"/>
     <w:rsid w:val="009E2477"/>
     <w:rsid w:val="00AF1B06"/>
     <w:rsid w:val="00B8152B"/>
+    <w:rsid w:val="00D234E0"/>
     <w:rsid w:val="00DC23FF"/>
     <w:rsid w:val="00E709A3"/>
     <w:rsid w:val="00E83FA3"/>
     <w:rsid w:val="00FC500E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -5990,65 +5969,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6140,95 +6106,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41ED3DE-ADC0-4831-81D1-A0CEF63BD523}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AFEC910-ACF2-4B41-A36B-0F8DB64222F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0919FFA-6946-47C4-B7BF-F012761A8B41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47A29D6A-D895-40ED-BFAE-AF1F076A6701}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{238F0647-DAAB-4A11-BBE8-BB780AE83887}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>429</Words>
   <Characters>2451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>