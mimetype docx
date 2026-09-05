--- v0 (2025-12-16)
+++ v1 (2026-09-05)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
@@ -298,122 +299,112 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is specifically the clerk’s responsibility to maintain the register of business </w:t>
       </w:r>
       <w:r w:rsidR="009B7C39" w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interests;</w:t>
       </w:r>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> however it is the responsibility of each individual governor to declare their interest. The register is not a substitute for declaring an interest at meetings.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is the responsibility of each individual governor to declare their interest. The register is not a substitute for declaring an interest at meetings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7008F239" w14:textId="157D42EA" w:rsidR="00B9666B" w:rsidRDefault="00B9666B" w:rsidP="00A059CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B9666B" w:rsidSect="0044320A">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="284" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C030126" w14:textId="77777777" w:rsidR="00B91F0A" w:rsidRDefault="00B91F0A" w:rsidP="00B9666B">
+    <w:p w14:paraId="7008F23A" w14:textId="55A933C5" w:rsidR="00B9666B" w:rsidRPr="004D3FAB" w:rsidRDefault="00B9666B" w:rsidP="00B9666B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="004D3FAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Register of Business Interests for School Governors </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7008F23B" w14:textId="77777777" w:rsidR="00B9666B" w:rsidRPr="0044320A" w:rsidRDefault="00B9666B" w:rsidP="00B9666B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7008F23C" w14:textId="77777777" w:rsidR="00B9666B" w:rsidRPr="0044320A" w:rsidRDefault="00B9666B" w:rsidP="00B9666B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2511,51 +2502,83 @@
         </w:rPr>
         <w:t>Please find attached the Register of School Governor Business Interests form which I should be grateful if you would complete and return to me at your earliest convenience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513CDF7A" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRPr="0044320A" w:rsidRDefault="00A059CE" w:rsidP="00A059CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27562F47" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRPr="0044320A" w:rsidRDefault="00A059CE" w:rsidP="00A059CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This is a statutory document for the Governing Body and you should give careful consideration to it when completing it. It is important that governors and staff not only act impartially, but are also seen to act impartially. The governing body and school staff have a responsibility to avoid any conflict between their business and personal interests and affairs and those of the school. There is a legal duty on all governors to declare an interest likely to lead to questions of bias when considering any item of business at a meeting</w:t>
+        <w:t xml:space="preserve">This is a statutory document for the Governing Body and you should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>give careful consideration to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it when completing it. It is important that governors and staff not only act </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impartially, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0044320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also seen to act impartially. The governing body and school staff have a responsibility to avoid any conflict between their business and personal interests and affairs and those of the school. There is a legal duty on all governors to declare an interest likely to lead to questions of bias when considering any item of business at a meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and for the governor concerned to withdraw, if necessary, whilst the matter is considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3060761C" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRPr="0044320A" w:rsidRDefault="00A059CE" w:rsidP="00A059CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F9FD64D" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRPr="0044320A" w:rsidRDefault="00A059CE" w:rsidP="00A059CE">
@@ -2679,58 +2702,58 @@
     <w:p w14:paraId="7008F2D4" w14:textId="1197E6EC" w:rsidR="00E4166C" w:rsidRDefault="00A059CE" w:rsidP="002F2DC9">
       <w:r w:rsidRPr="0044320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clerk to Governing Body</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E4166C">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="748D8387" w14:textId="77777777" w:rsidR="000F6C4E" w:rsidRDefault="000F6C4E">
+    <w:p w14:paraId="2029C824" w14:textId="77777777" w:rsidR="008370EE" w:rsidRDefault="008370EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E6D1042" w14:textId="77777777" w:rsidR="000F6C4E" w:rsidRDefault="000F6C4E">
+    <w:p w14:paraId="7649E4C0" w14:textId="77777777" w:rsidR="008370EE" w:rsidRDefault="008370EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2787,190 +2810,170 @@
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7008F2DB" w14:textId="77777777" w:rsidR="00E4166C" w:rsidRDefault="00E4166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7008F2DC" w14:textId="77777777" w:rsidR="00E4166C" w:rsidRDefault="00E4166C" w:rsidP="00F05FFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AC277FE" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRPr="00DD76A5" w:rsidRDefault="00A059CE">
+  <w:p w14:paraId="5AC277FE" w14:textId="255CBE02" w:rsidR="00A059CE" w:rsidRPr="009E7A8B" w:rsidRDefault="009E7A8B" w:rsidP="009E7A8B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="009E7A8B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Reviewed 08/26</w:t>
+    </w:r>
   </w:p>
   <w:p w14:paraId="71823C1D" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRDefault="00A059CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52C98DE6" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRDefault="00A059CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19559B68" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRDefault="00A059CE" w:rsidP="00F05FFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F9062B" w14:textId="77777777" w:rsidR="000F6C4E" w:rsidRDefault="000F6C4E">
+    <w:p w14:paraId="2B7CE7BC" w14:textId="77777777" w:rsidR="008370EE" w:rsidRDefault="008370EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4742A310" w14:textId="77777777" w:rsidR="000F6C4E" w:rsidRDefault="000F6C4E">
+    <w:p w14:paraId="40E1C6C5" w14:textId="77777777" w:rsidR="008370EE" w:rsidRDefault="008370EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7008F2D9" w14:textId="3F72588B" w:rsidR="00E4166C" w:rsidRDefault="00B91F0A">
+  <w:p w14:paraId="7008F2D9" w14:textId="583F706E" w:rsidR="00E4166C" w:rsidRDefault="001A342D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20BBB553" wp14:editId="50040403">
-[...7 lines deleted...]
-          <wp:extent cx="7035800" cy="1235710"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14C916D0" wp14:editId="017CDDCB">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...18 lines deleted...]
-          <wp:docPr id="1467400935" name="Picture 1"/>
+          <wp:docPr id="1724718882" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B809B205-4EFD-47C7-91B1-5C8EC5C49564}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7035800" cy="1235710"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7008F2DA" w14:textId="77777777" w:rsidR="00E4166C" w:rsidRDefault="00E4166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A7E1628" w14:textId="77777777" w:rsidR="00A059CE" w:rsidRDefault="00A059CE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72BE2954" wp14:editId="04447F05">
           <wp:simplePos x="0" y="0"/>
@@ -3475,96 +3478,101 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909336813">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1606384129">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="911352946">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="40"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9666B"/>
     <w:rsid w:val="00056DD2"/>
     <w:rsid w:val="00062651"/>
     <w:rsid w:val="000F4DE8"/>
     <w:rsid w:val="000F6C4E"/>
+    <w:rsid w:val="00153B6E"/>
+    <w:rsid w:val="001A342D"/>
     <w:rsid w:val="001A50F9"/>
     <w:rsid w:val="001C64A2"/>
     <w:rsid w:val="00204B19"/>
     <w:rsid w:val="002F2DC9"/>
     <w:rsid w:val="00401E44"/>
     <w:rsid w:val="0056393F"/>
     <w:rsid w:val="006834F2"/>
     <w:rsid w:val="00683ED6"/>
     <w:rsid w:val="006C2C3C"/>
     <w:rsid w:val="007B53DF"/>
     <w:rsid w:val="007D66C2"/>
+    <w:rsid w:val="008370EE"/>
     <w:rsid w:val="00872D05"/>
     <w:rsid w:val="009B7C39"/>
+    <w:rsid w:val="009E7A8B"/>
     <w:rsid w:val="00A059CE"/>
     <w:rsid w:val="00A71019"/>
     <w:rsid w:val="00B577C0"/>
     <w:rsid w:val="00B91F0A"/>
     <w:rsid w:val="00B9666B"/>
+    <w:rsid w:val="00C27A10"/>
     <w:rsid w:val="00C871D8"/>
     <w:rsid w:val="00D00E54"/>
     <w:rsid w:val="00D6189A"/>
     <w:rsid w:val="00D85F8F"/>
     <w:rsid w:val="00DA0F4D"/>
     <w:rsid w:val="00DB3BA6"/>
     <w:rsid w:val="00E4166C"/>
     <w:rsid w:val="00E50831"/>
     <w:rsid w:val="00E97FC5"/>
     <w:rsid w:val="00FC2137"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -4082,55 +4090,55 @@
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B9666B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4387,58 +4395,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4530,122 +4532,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7899B89-60D2-41DF-8F5D-96674350DF01}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32F7E18-D7A7-4887-95FF-9CF5029F911D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E02F963-D14F-47A9-A3FB-A5B8C389BD17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>825</Words>
-  <Characters>4703</Characters>
+  <Words>824</Words>
+  <Characters>4701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5517</CharactersWithSpaces>
+  <CharactersWithSpaces>5514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Melanie Stokes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>
 </Properties>
 </file>