--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,81 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BF9EC51" w14:textId="7E8A1CF7" w:rsidR="005F72AD" w:rsidRPr="005F72AD" w:rsidRDefault="005F72AD" w:rsidP="005F72AD">
-      <w:pPr>
+    <w:p w14:paraId="62D131B0" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="001B417E" w:rsidRDefault="008B7668" w:rsidP="008B7668">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please note that this agenda is a sample template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the content is not exhaustive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C24FA" w14:textId="77777777" w:rsidR="008B7668" w:rsidRDefault="008B7668" w:rsidP="008B7668">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerks should review the Local Authority template </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintained Schools </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Planner which contains more detail to be added to the sample agenda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NOTING that it is set to the circular model of governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D33DD8" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="001B417E" w:rsidRDefault="008B7668" w:rsidP="008B7668">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
       <w:r w:rsidRPr="005F72AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Please note that these minutes are a sample template – clerks should ensure that they include items as per the annual governance planner</w:t>
+        <w:t>lerks should ensure that they include items as per the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ir individual School’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F72AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual governance planner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEA0C98" w14:textId="77777777" w:rsidR="005F72AD" w:rsidRDefault="005F72AD" w:rsidP="005F72AD">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50D44903" w14:textId="356FC589" w:rsidR="0031196B" w:rsidRPr="00814627" w:rsidRDefault="0031196B" w:rsidP="005F72AD">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -226,65 +374,82 @@
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Location: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D5CB8D" w14:textId="736C478B" w:rsidR="005C54D1" w:rsidRPr="00814627" w:rsidRDefault="005C54D1" w:rsidP="005C54D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Present:</w:t>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00814627">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003F1FBA" w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>(names of all Governing Board and if in attendance)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F1FBA" w:rsidRPr="00814627">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>names of all Governing Board and if in attendance)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightList-Accent3"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3379"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="2146"/>
         <w:gridCol w:w="1422"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A10849" w:rsidRPr="00814627" w14:paraId="0DD4F72D" w14:textId="77777777" w:rsidTr="00A10849">
         <w:trPr>
@@ -3210,51 +3375,71 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action: (if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *                            be removed for non-attendance on *should *s/he *they not attend a board meeting prior to this date.</w:t>
+              <w:t xml:space="preserve"> *                            be removed for non-attendance on *should *s/he *they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>not attend</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a board meeting prior to this date.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55DEC3A0" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E03A904" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
@@ -3286,89 +3471,185 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the clerk write to *                    in order to ascertain whether or not *s/he *they wished to remain on the board and to remind *her *him *them of the regulations relating to removal for non-attendance.</w:t>
+              <w:t xml:space="preserve"> the clerk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>write</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to *                    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ascertain </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *s/he *they wished to remain on the board and to remind *her *him *them of the regulations relating to removal for non-attendance.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1062A7" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31A56527" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Governors were requested to give consideration to any pecuniary or non-pecuniary interests they may have with regard to the agenda items and to ensure they had signed the pecuniary interest form held in school.</w:t>
+              <w:t xml:space="preserve">Governors were requested to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>give consideration to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any pecuniary or non-pecuniary interests they may have </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the agenda items and to ensure they had signed the pecuniary interest form held in school.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="312663C2" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28CDD41B" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3387,60 +3668,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Where relevant)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4EE659" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">For the benefit of the new governors the clerk explained that each year governors needed to sign the pecuniary interest form that was held in the school office for audit purposes.  At each full governing board and committee meeting governors needed to declare whether they had a pecuniary or personal interest in any </w:t>
-[...8 lines deleted...]
-              <w:t>matter to be considered by the governing board where they had an interest that could have financial or personal consequences. Having declared an interest, that governor would need to leave the meeting for that particular item to be discussed.</w:t>
+              <w:t xml:space="preserve">For the benefit of the new governors the clerk explained that each year governors needed to sign the pecuniary interest form that was held in the school office for audit purposes.  At each full governing board and committee meeting governors needed to declare whether they had a pecuniary or personal interest in any matter to be considered by the governing board where they had an interest that could have financial or personal consequences. Having declared an interest, that governor would need to leave the meeting for that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>particular item</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be discussed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE7DCAB" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06095B2D" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3481,101 +3771,141 @@
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> no declarations were made with regard to items on the agenda.</w:t>
+              <w:t xml:space="preserve"> no declarations were made </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> items on the agenda.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D94C36" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="654D6165" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *    declared an interest with regard to the agenda item relating to * </w:t>
+              <w:t xml:space="preserve"> *    declared an interest </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the agenda item relating to * </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*the following governors and interests were declared:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="649E5F38" w14:textId="77777777" w:rsidR="00412A79" w:rsidRPr="00B13C46" w:rsidRDefault="00412A79" w:rsidP="00412A79">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -3831,51 +4161,69 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Membership </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CBA8795" w14:textId="5C34F939" w:rsidR="006873B4" w:rsidRDefault="006873B4" w:rsidP="00C42D9E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Governors noted there were no membership changes to report on this occasion. *the following membership changes be noted:</w:t>
+              <w:t>Governors noted there were no membership changes to report on this occasion. *</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> following membership changes be noted:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA0F9B2" w14:textId="77777777" w:rsidR="00C42D9E" w:rsidRPr="00C42D9E" w:rsidRDefault="00C42D9E" w:rsidP="00C42D9E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AF01945" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -3943,51 +4291,69 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AB2728C" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Consideration was given to the vacancy/ies for the position of * co-opted governor.</w:t>
+              <w:t>Consideration was given to the vacancy/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the position of * co-opted governor.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE125F8" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A7A9560" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4037,79 +4403,206 @@
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BC16E80" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36B8EA2F" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00411263" w:rsidRDefault="006873B4" w:rsidP="00411263">
+          <w:p w14:paraId="2A3607B6" w14:textId="603515DE" w:rsidR="0073481C" w:rsidRDefault="0073481C" w:rsidP="00411263">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Code Conduct</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668D7C54" w14:textId="76C78331" w:rsidR="00825F78" w:rsidRPr="00825F78" w:rsidRDefault="00825F78" w:rsidP="00825F78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00825F78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Consideration was given to the proposed Code of Conduct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825F78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825F78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Governors agreed to sign to the Code of Conduct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE796BA" w14:textId="77777777" w:rsidR="00825F78" w:rsidRPr="00825F78" w:rsidRDefault="00825F78" w:rsidP="00825F78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B0F641C" w14:textId="520EB5FE" w:rsidR="00825F78" w:rsidRPr="00825F78" w:rsidRDefault="00825F78" w:rsidP="00825F78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00825F78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:  All Governors to sign Code of Conduct</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B8EA2F" w14:textId="194C967D" w:rsidR="006873B4" w:rsidRPr="00411263" w:rsidRDefault="006873B4" w:rsidP="00411263">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00411263">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Committee Structure </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C63597" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
+          <w:p w14:paraId="76C63597" w14:textId="7A29FA88" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Consideration was given to reviewing the committee structure, terms of reference and delegated powers </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
@@ -4277,51 +4770,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="676CF34B" w14:textId="7F682104" w:rsidR="0046355E" w:rsidRDefault="0046355E" w:rsidP="0046355E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42D9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Action:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Clerk</w:t>
             </w:r>
             <w:r w:rsidR="00FA4CB5" w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to update relevant governance documentation and forward for publication where appropriate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CE4FE5" w14:textId="77777777" w:rsidR="00C42D9E" w:rsidRPr="00B13C46" w:rsidRDefault="00C42D9E" w:rsidP="0046355E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -4467,66 +4959,271 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>please see revised governor responsibility links appended to these minutes (Appendix B)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7108D943" w14:textId="77777777" w:rsidR="00411263" w:rsidRDefault="00411263" w:rsidP="00411263">
+          <w:p w14:paraId="2D98514A" w14:textId="77777777" w:rsidR="00653B82" w:rsidRDefault="00653B82" w:rsidP="006873B4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7108D943" w14:textId="558F044D" w:rsidR="00411263" w:rsidRDefault="00CB38DB" w:rsidP="00CB38DB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Skills Audit/Matrix</w:t>
+            </w:r>
+            <w:r w:rsidR="004C654D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EDA087D" w14:textId="1626DB5A" w:rsidR="00B121A2" w:rsidRPr="00B121A2" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Clerk has previously distributed the Skills audit for Governors to complete as a part of their yearly CPD requirement.  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the information obtained from the completed skills audits has been transferred to the Skills matrix, in which was distributed to the Governors for prior review.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D846B45" w14:textId="77777777" w:rsidR="00B121A2" w:rsidRPr="00B121A2" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C13F0F6" w14:textId="77777777" w:rsidR="00B121A2" w:rsidRPr="00B121A2" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Skills matrix details the level of the Governing Board and a discussion ensued with the Governors to determine the skill set of the current Governors.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340FDE5E" w14:textId="77777777" w:rsidR="00B121A2" w:rsidRPr="00B121A2" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50DE3966" w14:textId="5FD27D2F" w:rsidR="004C654D" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors agreed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B121A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BDD87C" w14:textId="77777777" w:rsidR="00B121A2" w:rsidRPr="00B121A2" w:rsidRDefault="00B121A2" w:rsidP="00B121A2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67870AD6" w14:textId="4C04D915" w:rsidR="00411263" w:rsidRPr="00411263" w:rsidRDefault="00411263" w:rsidP="00C42D9E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -4703,51 +5400,64 @@
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Governors reviewed the Instrument of Government with advice from the clerk, and agreed</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00411263">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>that the instrument remain as currently sealed/that a variation would be sought from the Local Authority to increase/decrease the numbers of governors as follows:</w:t>
+              <w:t xml:space="preserve">that the instrument remain as currently sealed/that a variation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411263">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>would be sought from the Local Authority to increase/decrease the numbers of governors as follows:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A24C1F" w14:textId="77777777" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
@@ -4787,59 +5497,68 @@
             <w:r w:rsidR="006873B4" w:rsidRPr="00411263">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Please ensure that the Diocese and any trusts are consulted for their approval as per the LA variation process.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E45B75" w14:textId="2FB1D599" w:rsidR="006873B4" w:rsidRPr="00B13C46" w:rsidRDefault="006873B4" w:rsidP="006873B4">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16E45B75" w14:textId="5ABBF1F8" w:rsidR="006873B4" w:rsidRPr="000E3A89" w:rsidRDefault="000E3A89" w:rsidP="000E3A89">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3A89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389DF932" w14:textId="4161696F" w:rsidR="006873B4" w:rsidRPr="00814627" w:rsidRDefault="006873B4" w:rsidP="006873B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21A92" w:rsidRPr="00814627" w14:paraId="7A0EC4EE" w14:textId="1F6DB242" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1639031B" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -5424,137 +6143,222 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5C3F34" w14:textId="328A6E88" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008332C9" w:rsidRPr="00814627" w14:paraId="1C380910" w14:textId="43F194B1" w:rsidTr="00C61364">
+      <w:tr w:rsidR="002304BA" w:rsidRPr="00814627" w14:paraId="16356BAF" w14:textId="77777777" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A5C4E4" w14:textId="77777777" w:rsidR="008332C9" w:rsidRPr="00814627" w:rsidRDefault="008332C9" w:rsidP="008332C9">
+          <w:p w14:paraId="435654BE" w14:textId="77777777" w:rsidR="002304BA" w:rsidRPr="00814627" w:rsidRDefault="002304BA" w:rsidP="008332C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7FE1CB" w14:textId="54F07665" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="008332C9" w:rsidP="008332C9">
+          <w:p w14:paraId="6999DEC7" w14:textId="77777777" w:rsidR="002304BA" w:rsidRDefault="002304BA" w:rsidP="002304BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
+            <w:r w:rsidRPr="002304BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principal’s/*Headteacher’s Report or Academy Leadership Report </w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Reports from Local Authority for Consideration </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FDE300" w14:textId="2D9C3D3F" w:rsidR="002304BA" w:rsidRPr="00B13C46" w:rsidRDefault="002304BA" w:rsidP="002304BA">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FA5901" w14:textId="77777777" w:rsidR="002304BA" w:rsidRPr="00814627" w:rsidRDefault="002304BA" w:rsidP="008332C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008332C9" w:rsidRPr="00814627" w14:paraId="1C380910" w14:textId="43F194B1" w:rsidTr="00C61364">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A5C4E4" w14:textId="77777777" w:rsidR="008332C9" w:rsidRPr="00814627" w:rsidRDefault="008332C9" w:rsidP="008332C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7FE1CB" w14:textId="1888CAAB" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="008332C9" w:rsidP="002304BA">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Headteacher’s Report or Academy Leadership Report </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="28DFF7C2" w14:textId="77777777" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="008332C9" w:rsidP="008332C9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Consideration was given to the written report which had been circulated with the agenda.  Particular reference was made to the following:</w:t>
+              <w:t xml:space="preserve">Consideration was given to the written report which had been circulated with the agenda.  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Particular reference</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> was made to the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E249EC3" w14:textId="4337C69B" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="007D77E8" w:rsidP="00814627">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -5743,1864 +6547,564 @@
           <w:p w14:paraId="00CFE193" w14:textId="77777777" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="008332C9" w:rsidP="008332C9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617812F6" w14:textId="77777777" w:rsidR="00B94703" w:rsidRPr="00B13C46" w:rsidRDefault="00B94703" w:rsidP="008332C9">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="617812F6" w14:textId="4D24906B" w:rsidR="00B94703" w:rsidRPr="00D410A4" w:rsidRDefault="00D410A4" w:rsidP="008332C9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D410A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Key Performance Indicators /* Review of Data</w:t>
-[...161 lines deleted...]
-          <w:p w14:paraId="11693380" w14:textId="77777777" w:rsidR="00F966CB" w:rsidRPr="00B13C46" w:rsidRDefault="00F966CB" w:rsidP="00E90C82">
+              <w:t>Educational Performance, Inclusion and Equality</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363FD019" w14:textId="77777777" w:rsidR="005C1695" w:rsidRPr="00E05467" w:rsidRDefault="005C1695" w:rsidP="005C1695">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:rPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="158968E6" w14:textId="0A9261A4" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="00416FF1" w:rsidP="00F966CB">
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="742" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Report on key performance indicators / review of data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including Vulnerable/Disadvantaged Pupils/Pupil Premium/PLAC/LAC Report </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLAC/LAC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Report from Designated Teacher at least annually)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(delete as necessary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC8BC73" w14:textId="37E55FEC" w:rsidR="00E90C82" w:rsidRPr="00B13C46" w:rsidRDefault="00E90C82" w:rsidP="00E90C82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Governors/Trustees reviewed </w:t>
             </w:r>
             <w:r w:rsidR="00B7266F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">appropriate section of </w:t>
             </w:r>
-            <w:r w:rsidR="00B7266F" w:rsidRPr="00B13C46">
+            <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>report</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="3D8F4F5A" w14:textId="70573E0D" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="001A14A7" w:rsidP="00F966CB">
+              <w:t>report.  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F26DD5" w14:textId="77777777" w:rsidR="00E90C82" w:rsidRPr="00B13C46" w:rsidRDefault="00E90C82" w:rsidP="00E90C82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E463E3" w14:textId="3DCA2D8E" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="001A14A7" w:rsidP="00F966CB">
+          <w:p w14:paraId="776C46FD" w14:textId="77777777" w:rsidR="00E90C82" w:rsidRPr="00B13C46" w:rsidRDefault="00E90C82" w:rsidP="00E90C82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66C79248" w14:textId="77777777" w:rsidR="00F966CB" w:rsidRDefault="00F966CB" w:rsidP="00B94703">
+          <w:p w14:paraId="13115416" w14:textId="77777777" w:rsidR="00F966CB" w:rsidRDefault="00F966CB" w:rsidP="00B94703">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ADE7CEE" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="29E95A0E" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D85A381" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="00B94703">
-[...1207 lines deleted...]
-          <w:p w14:paraId="5D0D78F0" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E90C82">
+          <w:p w14:paraId="44D4B1DA" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="008C3A95" w:rsidRDefault="00031342" w:rsidP="00031342">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EB7CB5E" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:ind w:left="496" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Written report on operation of school’s appraisal and capability policies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="66C941D7" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="00F9279C" w:rsidP="0087288F">
+              <w:t>(annually see LCC HR Schools Support Appraisal policy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C01A073" w14:textId="77777777" w:rsidR="00031342" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governors/Trustees review the previously distributed report. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0087288F">
+              <w:t xml:space="preserve">Governors considered previously distributed report.  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6022426E" w14:textId="51EFC559" w:rsidR="00F9279C" w:rsidRPr="00B13C46" w:rsidRDefault="00F9279C" w:rsidP="00F9279C">
-[...107 lines deleted...]
-          <w:p w14:paraId="68E5711E" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E22B08">
+          <w:p w14:paraId="45754AAC" w14:textId="77777777" w:rsidR="00031342" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4531753F" w14:textId="12DB92AA" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E90C82">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FBE7BBB" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099D8735" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B58C0A9" w14:textId="77777777" w:rsidR="00031342" w:rsidRDefault="00031342" w:rsidP="00031342">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16E40D61" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1CFF99" w14:textId="77777777" w:rsidR="00D410A4" w:rsidRDefault="00D410A4" w:rsidP="00B94703">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1795568F" w14:textId="6182EAE8" w:rsidR="00D410A4" w:rsidRDefault="00D410A4" w:rsidP="00B94703">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D410A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Safeguarding, Welfare and Attendance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C56AF1" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
@@ -7619,1202 +7123,5068 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">(unless a separate item) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">and LCC Safeguarding Audit Ratification </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(Summer Term)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="156BDA91" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E22B08">
+          <w:p w14:paraId="18A463BD" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">The Safeguarding Governor provided the Governors with a verbal / written update on the current safeguarding cases / concerns raised within school and actions taken.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AC96A2" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E22B08">
+          <w:p w14:paraId="7593085F" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="291BBA44" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00E22B08">
+          <w:p w14:paraId="24B525FD" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Also advising the Governors of the visit conducted with the DSL and the following being highlighted:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7277127F" w14:textId="77777777" w:rsidR="00E22B08" w:rsidRPr="00B13C46" w:rsidRDefault="00E22B08" w:rsidP="00B94703">
+          <w:p w14:paraId="547F2FF4" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="33" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67A6B3E6" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00034142">
+          <w:p w14:paraId="2E5F83B3" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Governors reviewed and agreed the previously distributed Safeguarding Audit for the Academic year …… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0150625D" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00034142">
+          <w:p w14:paraId="214C3EA0" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03DA3B2B" w14:textId="0B344473" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00034142">
+          <w:p w14:paraId="050B3661" w14:textId="77777777" w:rsidR="00031342" w:rsidRPr="00B13C46" w:rsidRDefault="00031342" w:rsidP="00031342">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action:  COG to sign /signed appropriate statement.  (To be completed </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Action:  COG to sign /signed appropriate statement.  (To be completed in Term 5).  The Head Teacher / DSL to upload the signed statement to the LA system.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E991AAB" w14:textId="77777777" w:rsidR="00D410A4" w:rsidRPr="00D410A4" w:rsidRDefault="00D410A4" w:rsidP="00B94703">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11693380" w14:textId="77777777" w:rsidR="00F966CB" w:rsidRPr="00B13C46" w:rsidRDefault="00F966CB" w:rsidP="00E90C82">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Attendance Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158968E6" w14:textId="0A9261A4" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="00416FF1" w:rsidP="00F966CB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors/Trustees reviewed </w:t>
+            </w:r>
+            <w:r w:rsidR="00B7266F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appropriate section of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B7266F" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A14A7" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8F4F5A" w14:textId="70573E0D" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="001A14A7" w:rsidP="00F966CB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E463E3" w14:textId="3DCA2D8E" w:rsidR="001A14A7" w:rsidRPr="00B13C46" w:rsidRDefault="001A14A7" w:rsidP="00F966CB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C79248" w14:textId="77777777" w:rsidR="00F966CB" w:rsidRDefault="00F966CB" w:rsidP="00B94703">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ADE7CEE" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="ar-SA"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="ar-SA"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6FB29409" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00034142">
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D85A381" w14:textId="274DB437" w:rsidR="002151F9" w:rsidRPr="00031342" w:rsidRDefault="00031342" w:rsidP="00B94703">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031342">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Information Governance and Digital Resilience</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290B24FC" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DPO Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3988749B" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors/Trustees reviewed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appropriate section of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>report.  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34123503" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07F3032B" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CD332F" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B314C25" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D42F884" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C44259D" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="749"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B96A4A6" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GDPR and Cyber Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reporting/Reviews </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D2C388" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors/Trustees reviewed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appropriate section of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>report.  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B930926" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="541CB640" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C889169" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3F5305" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E60B39E" w14:textId="77777777" w:rsidR="00A67198" w:rsidRPr="00B13C46" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAD582E" w14:textId="77777777" w:rsidR="00A67198" w:rsidRDefault="00A67198" w:rsidP="00A67198">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="297F1DFF" w14:textId="79E90F96" w:rsidR="008332C9" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="008332C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on conten</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1695">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E22C3C" w14:textId="03BF2543" w:rsidR="008332C9" w:rsidRPr="00814627" w:rsidRDefault="008332C9" w:rsidP="008332C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001562E9" w:rsidRPr="00814627" w14:paraId="4E735E06" w14:textId="77777777" w:rsidTr="00C61364">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B93484A" w14:textId="77777777" w:rsidR="001562E9" w:rsidRPr="00814627" w:rsidRDefault="001562E9" w:rsidP="00A21A92">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0C3128" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Strategy, Risk and School Improvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C6D40E" w14:textId="0666D9A2" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Review of SEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C1CEC4" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>SEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D25F917" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors considered the previously distributed SEF.  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D1B090" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6F498B" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431BE3DD" w14:textId="06139D6D" w:rsidR="00242543" w:rsidRPr="00C6144E" w:rsidRDefault="00242543" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20017C04" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73FF5A0D" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>School / Academy Development Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (current year review)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262E9232" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Consideration was given to progress being made regarding the *academy *school *development *improvement plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AB4A2D" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D497B29" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4706B36E" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671E4D23" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1082312D" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA54FAE" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EEB939" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5644B904" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The update on the *academy *school *development *improvement plan was received with thanks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257AAB4B" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0A11BE" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It was noted an update on progress being made </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the school *development *improvement plan had been provided in the headteacher’s *verbal *written report to governors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13579A64" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22CAA541" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>School / Academy Development Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if approval required for next academic year)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5332678F" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Consideration was given to the draft document, which *had been circulated prior to the meeting *was circulated at the meeting with the chair’s permission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBBB496" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F0BBDF3" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3082FCDA" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2B0E7D" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD79C58" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C9581A9" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9BF1E1" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9B3B80" w14:textId="77777777" w:rsidR="00242543" w:rsidRPr="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The * academy * school *development *improvement plan was approved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21467385" w14:textId="77777777" w:rsidR="00242543" w:rsidRDefault="00242543" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2707B72A" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E72E1D5" w14:textId="43490F9A" w:rsidR="00C6144E" w:rsidRPr="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Review of Ofsted Action Plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54270360" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors/Trustees review the previously distributed plan in detail. Questions asked were:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B95BBA" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D00F751" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="491CA4EF" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF03BBD" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D30B67A" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00242543" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00242543">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors approved the plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D520B0" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B629EB" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00242543">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D88169" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00B13C46" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Review of Risk Register</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE9815E" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The risk register was</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as distributed was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reviewe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3214E664" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="30E60E6A" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="000A3F07">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66D74BE3" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00B13C46" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C874131" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00B13C46" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDCED10" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="057F46D3" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="000E534A" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The risk register was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E534A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>agreed as appropriate/updated in sections XXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECCAF1E" w14:textId="77777777" w:rsidR="00C6144E" w:rsidRPr="00B13C46" w:rsidRDefault="00C6144E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Risk register to be updated by XXX in agreed sections.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C493023" w14:textId="77777777" w:rsidR="001562E9" w:rsidRPr="00242543" w:rsidRDefault="001562E9" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC88A6D" w14:textId="77777777" w:rsidR="001562E9" w:rsidRPr="00814627" w:rsidRDefault="001562E9" w:rsidP="00A21A92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21A92" w:rsidRPr="00814627" w14:paraId="11D89909" w14:textId="70C7BCC8" w:rsidTr="00C61364">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="144A12BB" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBAC0A9" w14:textId="01B2192B" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="008B7668" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Financial Position and Other Resource Matters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7DEB0F" w14:textId="6A669CBB" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00114493">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MTFP Review</w:t>
+            </w:r>
+            <w:r w:rsidR="002E272C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E272C" w:rsidRPr="002E272C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(includes financial report to governors which includes all relevant grant updates)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7022B21D" w14:textId="77777777" w:rsidR="00597C6C" w:rsidRDefault="00114493" w:rsidP="00597C6C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors review the previously distributed </w:t>
+            </w:r>
+            <w:r w:rsidR="007A23CC" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>finance documents i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n detail. </w:t>
+            </w:r>
+            <w:r w:rsidR="00597C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD704DC" w14:textId="7E17F360" w:rsidR="00114493" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00114493">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE215A9" w14:textId="77777777" w:rsidR="00114493" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00114493">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F65AE8B" w14:textId="77777777" w:rsidR="00114493" w:rsidRDefault="00114493" w:rsidP="00114493">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310886EB" w14:textId="77777777" w:rsidR="00597C6C" w:rsidRPr="00B13C46" w:rsidRDefault="00597C6C" w:rsidP="00114493">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27E5D11F" w14:textId="77777777" w:rsidR="00597C6C" w:rsidRPr="00B13C46" w:rsidRDefault="00597C6C" w:rsidP="00597C6C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476BE13C" w14:textId="77777777" w:rsidR="00114493" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BBC9C56" w14:textId="77777777" w:rsidR="0030286B" w:rsidRPr="00B13C46" w:rsidRDefault="0030286B" w:rsidP="0030286B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>budget outturn/carry forward figure for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(not academies)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62510596" w14:textId="34829AFD" w:rsidR="0030286B" w:rsidRPr="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="008833A5">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00177BC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The SBM confirmed relevant information as follows:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7F1D51" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33504478" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295F82C4" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50286481" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A497C2" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5EC0B9" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57144B7A" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F922E5" w14:textId="77777777" w:rsidR="0030286B" w:rsidRPr="00B13C46" w:rsidRDefault="0030286B" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12AF8C39" w14:textId="77777777" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00E609E1" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(not academies) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School Fund Account </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CB87C3" w14:textId="77777777" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00E609E1" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An audited annual statement of account for the year ended *31 March 20..  *31 July 20..   31 August 20..  *31 October 20.. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *31 December 20..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>was discussed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38F3BB54" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22F24965" w14:textId="36D588F4" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F67099" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="604A6D4E" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22502D5E" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E9356E" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25B3A557" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24819688" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA76177" w14:textId="0CD362CA" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00E609E1" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535305FE" w14:textId="77777777" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00E609E1" w:rsidP="00E609E1">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The school fund account would be circulated at the next meeting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229B8C41" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00E4662E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26804EF2" w14:textId="77777777" w:rsidR="00E4662E" w:rsidRPr="00B13C46" w:rsidRDefault="00E4662E" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(not academies) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Schools Financial Value Standard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBF7582" w14:textId="7D2B6F84" w:rsidR="00E4662E" w:rsidRDefault="00E4662E" w:rsidP="00E4662E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The clerk reminded governors that the SFVS had been designed in conjunction with schools to assist them in managing their finances and to give assurance that they had secure financial management in place. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30218" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schools Finance Team had confirmed submission date of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55ACD" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E30218" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSERT DATE </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55ACD" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>AS PROVIDED by SFT)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55ACD" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F11E74D" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00E4662E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E1BCD65" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA3645F" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="564E71B1" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6C83B2" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500508D2" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28A79D17" w14:textId="3B162DBC" w:rsidR="00BB1C11" w:rsidRPr="00EE6646" w:rsidRDefault="00BB1C11" w:rsidP="00EE6646">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the SFVS report be approved for the chair to sign and submit to the local authority’s schools finance team.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1A5A27" w14:textId="77777777" w:rsidR="00BB1C11" w:rsidRPr="00B13C46" w:rsidRDefault="00BB1C11" w:rsidP="00BB1C11">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4214F19B" w14:textId="77777777" w:rsidR="0064623D" w:rsidRPr="00B13C46" w:rsidRDefault="0064623D" w:rsidP="0064623D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4777AE" w14:textId="6122DBD0" w:rsidR="0064623D" w:rsidRPr="00B13C46" w:rsidRDefault="0064623D" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the *finance committee would meet to discuss with the headteacher the questions that constituted the standard</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD1234" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and deferred ratification to next available FGB meeting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E9FE6A" w14:textId="77777777" w:rsidR="00BB1C11" w:rsidRPr="00B13C46" w:rsidRDefault="00BB1C11" w:rsidP="00BB1C11">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B285F9" w14:textId="77777777" w:rsidR="006E1733" w:rsidRPr="00B13C46" w:rsidRDefault="006E1733" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Benchmarking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="8DB3E2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(when applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7809A883" w14:textId="77777777" w:rsidR="00B52F60" w:rsidRDefault="00B52F60" w:rsidP="00B52F60">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors considered previously distributed report.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2592ACF1" w14:textId="77777777" w:rsidR="00B52F60" w:rsidRDefault="00B52F60" w:rsidP="00B52F60">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07015D11" w14:textId="77777777" w:rsidR="00B52F60" w:rsidRPr="00B13C46" w:rsidRDefault="00B52F60" w:rsidP="00B52F60">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5BFB8A" w14:textId="77777777" w:rsidR="00B52F60" w:rsidRPr="00B13C46" w:rsidRDefault="00B52F60" w:rsidP="00B52F60">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CA8DF3" w14:textId="77777777" w:rsidR="006E1733" w:rsidRPr="00B13C46" w:rsidRDefault="006E1733" w:rsidP="006E1733">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB4A414" w14:textId="77777777" w:rsidR="006E1733" w:rsidRPr="00B52F60" w:rsidRDefault="006E1733" w:rsidP="006E1733">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B52F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B52F60">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the *finance committee *governing board would continue to review the financial skills of the governing board, the whistleblower’s policy and annually undertake benchmarking of income and expenditure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E47BD72" w14:textId="77777777" w:rsidR="0064623D" w:rsidRPr="00B13C46" w:rsidRDefault="0064623D" w:rsidP="00BB1C11">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D1FC60F" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(not academies)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>School Budget 20../20..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FE1F6A" w14:textId="465CBCAB" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Governing Body had considered the impact of the annual requirement to calculate the until total for the school. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0809FD" w14:textId="0FA1849F" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(ABOVE REFERS TO SPRING TERM 1 AGENDA CONFIDENTIAL ITEM</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83126" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3573F8A4" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D167B3A" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consideration was given to approving the school budget of £             for the financial year 20../20...  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22823D22" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="795"/>
+                <w:tab w:val="left" w:pos="1242"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79700BC1" w14:textId="5AB65096" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FGB</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the budget as proposed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADD0BF0" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00B13C46" w:rsidRDefault="00414D30" w:rsidP="00BB1C11">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26128809" w14:textId="77777777" w:rsidR="003731A8" w:rsidRPr="00B13C46" w:rsidRDefault="003731A8" w:rsidP="003731A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="27" w:hanging="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Academies.....</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF9817C" w14:textId="77777777" w:rsidR="003731A8" w:rsidRPr="00B13C46" w:rsidRDefault="003731A8" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Budget Forecast 20../20.. and Outturn 20../20..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C258B41" w14:textId="77777777" w:rsidR="003731A8" w:rsidRPr="00B13C46" w:rsidRDefault="003731A8" w:rsidP="003731A8">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="27" w:hanging="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The budget forecast and outturn statement was discussed in detail. The budget was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>approved.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED71F3A" w14:textId="77777777" w:rsidR="00E4662E" w:rsidRPr="00B13C46" w:rsidRDefault="00E4662E" w:rsidP="00E4662E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DD5C54B" w14:textId="77777777" w:rsidR="00D823D3" w:rsidRPr="00B13C46" w:rsidRDefault="00D823D3" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Annual Value for Money Statement 20../20..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5193F1" w14:textId="77777777" w:rsidR="00D823D3" w:rsidRPr="00B13C46" w:rsidRDefault="00D823D3" w:rsidP="00D823D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>An annual statement explaining how the academy trust had secured value for money for the previous year was discussed and agreed for submitting to the Education and Skills Funding Agency and for publishing on the academy website.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531F65F0" w14:textId="77777777" w:rsidR="0061262E" w:rsidRPr="00B13C46" w:rsidRDefault="0061262E" w:rsidP="00D823D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A92E01" w14:textId="77777777" w:rsidR="0061262E" w:rsidRPr="00B13C46" w:rsidRDefault="0061262E" w:rsidP="00C6144E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C56AA83" w14:textId="77777777" w:rsidR="0061262E" w:rsidRPr="00B13C46" w:rsidRDefault="0061262E" w:rsidP="00CD1234">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Receive report on statutory gender pay gap information ahead of publication</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D84EBD" w14:textId="77777777" w:rsidR="0061262E" w:rsidRPr="009551BD" w:rsidRDefault="0061262E" w:rsidP="0061262E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The governors received a report on statutory gender pay gap information ahead of publication </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009551BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(where required - over 250 employees) (Annually)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019157AB" w14:textId="77777777" w:rsidR="00D823D3" w:rsidRDefault="00D823D3" w:rsidP="00D823D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78BD4D4C" w14:textId="3FDCDE0A" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00D823D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A22D55" w14:textId="57052440" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B7668" w:rsidRPr="00814627" w14:paraId="590B0E3E" w14:textId="77777777" w:rsidTr="00C61364">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07850BB3" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="00814627" w:rsidRDefault="008B7668" w:rsidP="00B66312">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA80CB4" w14:textId="77777777" w:rsidR="008B7668" w:rsidRDefault="008B7668" w:rsidP="00B66312">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Premises and Health and Safety</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE30CB4" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00E36862" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E36862">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Premises update</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36862">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (includes review of estates management strategy and plans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546B3260" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors considered the previously distributed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The governors raised questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7876AD" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B6D909B" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75516844" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F19F05D" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3126FCC6" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBBFB5E" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="354"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A70AE9" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The Governors agreed to implement/reviewed the premises strategy/plan (as appropriate).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01354475" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1440"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="738FE077" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1440"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Health &amp; Safety</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(unless a separate item)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39810B99" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="002151F9" w:rsidP="0087288F">
+          <w:p w14:paraId="71A33CA0" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Governors considered the previously distributed </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>report</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
-            <w:r w:rsidR="0087288F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="482BAA59" w14:textId="26A6C812" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="1E59B432" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E32E489" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="7262B58E" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11762B32" w14:textId="77777777" w:rsidR="002151F9" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="4FDC0F28" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F4CE3F2" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="483E5410" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D63E551" w14:textId="77777777" w:rsidR="002151F9" w:rsidRPr="00B13C46" w:rsidRDefault="002151F9" w:rsidP="002151F9">
+          <w:p w14:paraId="1A2BBE2F" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455C58AE" w14:textId="77777777" w:rsidR="00B13C46" w:rsidRPr="00B13C46" w:rsidRDefault="00B13C46" w:rsidP="00B13C46">
+          <w:p w14:paraId="1B2BD8C8" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04C3B6C7" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00E36862" w:rsidRDefault="00034142" w:rsidP="00E36862">
-[...227 lines deleted...]
-          <w:p w14:paraId="6347A198" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00034142">
+          <w:p w14:paraId="35B9239F" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
-[...25 lines deleted...]
-          <w:p w14:paraId="5056DE56" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00695BCA">
+          </w:p>
+          <w:p w14:paraId="1A984F1A" w14:textId="66AD04F7" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="496"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:hanging="1118"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Accident report update</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2F9C755E" w14:textId="77777777" w:rsidR="00994B76" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+            <w:r w:rsidR="002E272C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E272C" w:rsidRPr="002E272C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(May be contained in H&amp;S Report)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601F4D1E" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">The HT advised the Governors that there have been * no accidents * (Number of accidents) within school as per the accident records held within school.  It was noted that the following steps have been taken to rectify / eliminate this issue going forward.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671A07FC" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="00994B76">
+          <w:p w14:paraId="2BDE6C57" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05AEF06C" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="0EEF036D" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D104B8" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="00994B76">
+          <w:p w14:paraId="02631A75" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA8FED3" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="2EFAB446" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1744CA1C" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="62E2BCFE" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450A4566" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="2F794BC5" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="361540DB" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="5B5C82D5" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="204F65C0" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+          <w:p w14:paraId="0713FD0C" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20FF3EFC" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00C61364">
+          <w:p w14:paraId="24DF7CC5" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="496"/>
                 <w:tab w:val="num" w:pos="723"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="627" w:hanging="415"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Assessment update </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2000EA" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+          <w:p w14:paraId="2CC24904" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>The Head Teacher had previously distributed the Whole School Risk Assessment for * ratification by the Governors * review following amendments to the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D01A21" w14:textId="77777777" w:rsidR="00994B76" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+          <w:p w14:paraId="3477E1D1" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B5AE62F" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="761ECDB6" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C68D1BE" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="00994B76">
+          <w:p w14:paraId="16C6C790" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="465D595C" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="62E2B04F" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0639E947" w14:textId="77777777" w:rsidR="0087288F" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="2D92AE1A" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76B70DE0" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="6F2DE865" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="679C3658" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="0087288F">
+          <w:p w14:paraId="4F39596F" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251C3656" w14:textId="77777777" w:rsidR="0087288F" w:rsidRPr="00B13C46" w:rsidRDefault="0087288F" w:rsidP="00994B76">
+          <w:p w14:paraId="6628E325" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B87270C" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00C61364">
+          <w:p w14:paraId="499EEAE4" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="496"/>
                 <w:tab w:val="num" w:pos="627"/>
                 <w:tab w:val="num" w:pos="723"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="627" w:hanging="415"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
@@ -8822,3233 +12192,1213 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>H&amp;S Audit ratification</w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Spring Term 1 – Maintained Community and VC schools only)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AF1E701" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+          <w:p w14:paraId="70A60E9B" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>The Head Teacher had previously distributed the LCC H&amp;S Assessment for * ratification by the Governors.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D37DDB6" w14:textId="77777777" w:rsidR="00994B76" w:rsidRPr="00B13C46" w:rsidRDefault="00994B76" w:rsidP="00994B76">
+          <w:p w14:paraId="2D8B5216" w14:textId="77777777" w:rsidR="00E61D4B" w:rsidRPr="00B13C46" w:rsidRDefault="00E61D4B" w:rsidP="00E61D4B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Governors ratified the H&amp;S Assessment for return to the Local Authority.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62516543" w14:textId="77777777" w:rsidR="00034142" w:rsidRPr="00B13C46" w:rsidRDefault="00034142" w:rsidP="00B94703">
-[...942 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="161E765F" w14:textId="07A997C1" w:rsidR="008B7668" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00B66312">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25E22C3C" w14:textId="03BF2543" w:rsidR="008332C9" w:rsidRPr="00814627" w:rsidRDefault="008332C9" w:rsidP="008332C9">
+          <w:p w14:paraId="29AFD1A9" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="00814627" w:rsidRDefault="008B7668" w:rsidP="00B66312">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A21A92" w:rsidRPr="00814627" w14:paraId="11D89909" w14:textId="70C7BCC8" w:rsidTr="00C61364">
+      <w:tr w:rsidR="008B7668" w:rsidRPr="00814627" w14:paraId="655BB768" w14:textId="77777777" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144A12BB" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
+          <w:p w14:paraId="2AFB64E1" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="00814627" w:rsidRDefault="008B7668" w:rsidP="00B66312">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBAC0A9" w14:textId="77777777" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00E609E1" w:rsidP="00E609E1">
-[...8 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4D88E571" w14:textId="77777777" w:rsidR="008B7668" w:rsidRDefault="008B7668" w:rsidP="00B66312">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Strategy, Risk and School Improvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EA0B3A" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Financial Position and Other Resources Matters</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D7DEB0F" w14:textId="3752904C" w:rsidR="00E609E1" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00114493">
+              <w:t>Review of SEF/Ofsted Action Plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04BD8A83" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="007C61F9" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76778047" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors considered the previously distributed SEF.  Questions were raised:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618128F0" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Q:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="330C76D9" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00383FBF" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F23EDC" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50622170" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="29"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...69 lines deleted...]
-          <w:p w14:paraId="2FE215A9" w14:textId="77777777" w:rsidR="00114493" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00114493">
+              <w:t>Ofsted Action Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA9B1A6" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors/Trustees review the previously distributed plan in detail. Questions asked were:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C111469" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0648B13A" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F65AE8B" w14:textId="77777777" w:rsidR="00114493" w:rsidRDefault="00114493" w:rsidP="00114493">
+          <w:p w14:paraId="2DC3B093" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310886EB" w14:textId="77777777" w:rsidR="00597C6C" w:rsidRPr="00B13C46" w:rsidRDefault="00597C6C" w:rsidP="00114493">
-[...15 lines deleted...]
-          <w:p w14:paraId="27E5D11F" w14:textId="77777777" w:rsidR="00597C6C" w:rsidRPr="00B13C46" w:rsidRDefault="00597C6C" w:rsidP="00597C6C">
+          <w:p w14:paraId="4759BB36" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="586FEF37" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors approved the plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593900B3" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="476BE13C" w14:textId="77777777" w:rsidR="00114493" w:rsidRPr="00B13C46" w:rsidRDefault="00114493" w:rsidP="00E609E1">
-[...8 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7ADCA632" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BBC9C56" w14:textId="77777777" w:rsidR="0030286B" w:rsidRPr="00B13C46" w:rsidRDefault="0030286B" w:rsidP="0030286B">
-[...83 lines deleted...]
-          <w:p w14:paraId="4F7F1D51" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+          <w:p w14:paraId="7DE0BDD4" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School / Academy Development Plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(current year review)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DF5CFC" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Consideration was given to progress being made regarding the *academy *school *development *improvement plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FF09D5" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33292BDD" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295F82C4" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
-[...32 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="4D847DF3" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38A497C2" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
-[...19 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="6EE0A3BF" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5EC0B9" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
-[...15 lines deleted...]
-          <w:p w14:paraId="57144B7A" w14:textId="77777777" w:rsidR="00177BC6" w:rsidRPr="00B13C46" w:rsidRDefault="00177BC6" w:rsidP="00177BC6">
+          <w:p w14:paraId="3AF6D9BD" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B0BEB2C" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F922E5" w14:textId="77777777" w:rsidR="0030286B" w:rsidRPr="00B13C46" w:rsidRDefault="0030286B" w:rsidP="00E609E1">
-[...26 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="0349C3B7" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FE5F6F5" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="0"/>
-[...36 lines deleted...]
-              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The update on the *academy *school *development *improvement plan was received with thanks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743FE6AD" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52816B3D" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">An audited annual statement of account for the year ended *31 March 20..  *31 July 20..   31 August 20..  *31 October 20.. </w:t>
-[...37 lines deleted...]
-          <w:p w14:paraId="38F3BB54" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
+              <w:t xml:space="preserve">It was noted an update on progress being made </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the school *development *improvement plan had been provided in the headteacher’s *verbal *written report to governors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FBEEAF" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22F24965" w14:textId="36D588F4" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
-[...200 lines deleted...]
-          <w:p w14:paraId="26804EF2" w14:textId="77777777" w:rsidR="00E4662E" w:rsidRPr="00B13C46" w:rsidRDefault="00E4662E" w:rsidP="00CD1234">
+          <w:p w14:paraId="61007C26" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Schools Financial Value Standard</w:t>
-[...65 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School / Academy Development Plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>(if approval required for next academic year)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA7B011" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Consideration was given to the draft document, which *had been circulated prior to the meeting *was circulated at the meeting with the chair’s permission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1A7C74" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="192546C9" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The governors raised questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA3645F" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
-[...32 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="46193BED" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Q:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A6C83B2" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
-[...19 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="511CC1B2" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="500508D2" w14:textId="77777777" w:rsidR="00EE6646" w:rsidRPr="00B13C46" w:rsidRDefault="00EE6646" w:rsidP="00EE6646">
-[...15 lines deleted...]
-          <w:p w14:paraId="28A79D17" w14:textId="3B162DBC" w:rsidR="00BB1C11" w:rsidRPr="00EE6646" w:rsidRDefault="00BB1C11" w:rsidP="00EE6646">
+          <w:p w14:paraId="573FB842" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428C99B6" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B13C46">
+          </w:p>
+          <w:p w14:paraId="26F1BDE0" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230DFD4A" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="33" w:firstLine="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The * academy * school *development *improvement plan was approved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABABB39" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRPr="00B13C46" w:rsidRDefault="00C25D9F" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the SFVS report be approved for the chair to sign and submit to the local authority’s schools finance team.</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-                <w:b/>
+              <w:t>Action:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...105 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B13C46">
-[...907 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="0959C942" w14:textId="0D1CF8D4" w:rsidR="008B7668" w:rsidRPr="00B13C46" w:rsidRDefault="008B7668" w:rsidP="00C25D9F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39A22D55" w14:textId="57052440" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
+          <w:p w14:paraId="548AA152" w14:textId="77777777" w:rsidR="008B7668" w:rsidRPr="00814627" w:rsidRDefault="008B7668" w:rsidP="00B66312">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B66312" w:rsidRPr="00814627" w14:paraId="01FD1C24" w14:textId="1DB1E648" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1F8F86" w14:textId="77777777" w:rsidR="00B66312" w:rsidRPr="00814627" w:rsidRDefault="00B66312" w:rsidP="00B66312">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4F05DB" w14:textId="21D54E18" w:rsidR="00B66312" w:rsidRPr="00B4539A" w:rsidRDefault="00B66312" w:rsidP="00B66312">
-[...19 lines deleted...]
-              <w:t>Governors’ Training and Monitoring Update</w:t>
+          <w:p w14:paraId="0CFA63F4" w14:textId="77777777" w:rsidR="00C25D9F" w:rsidRDefault="00B66312" w:rsidP="00B66312">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governor</w:t>
+            </w:r>
+            <w:r w:rsidR="00C25D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Assurance and Development</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="467FA87B" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRPr="00B13C46" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -12267,496 +13617,497 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of training plan and link to </w:t>
             </w:r>
             <w:r w:rsidR="006A4DF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>courses to be provided by training and development governor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="619A1C77" w14:textId="77777777" w:rsidR="003D4B9A" w:rsidRPr="00B13C46" w:rsidRDefault="003D4B9A" w:rsidP="00B66312">
-[...105 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="35FC9FA8" w14:textId="77777777" w:rsidR="00893E78" w:rsidRPr="00B13C46" w:rsidRDefault="00893E78" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
-[...24 lines deleted...]
-          <w:p w14:paraId="533EAD70" w14:textId="77777777" w:rsidR="00B66312" w:rsidRPr="00B13C46" w:rsidRDefault="00B66312" w:rsidP="00EF33A6">
+          </w:p>
+          <w:p w14:paraId="533EAD70" w14:textId="0C25637B" w:rsidR="00B66312" w:rsidRPr="00B13C46" w:rsidRDefault="00BA6AB1" w:rsidP="00EF33A6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">Receive </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66312" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>Governor Monitoring Reports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28DAA7BC" w14:textId="77777777" w:rsidR="002413A9" w:rsidRPr="00B13C46" w:rsidRDefault="002413A9" w:rsidP="002413A9">
+          <w:p w14:paraId="28DAA7BC" w14:textId="2614BF95" w:rsidR="002413A9" w:rsidRPr="00B13C46" w:rsidRDefault="002413A9" w:rsidP="002413A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Governors were asked to consider the written visit reports circulated with the agenda.</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00BA6AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">(Governing Bodies may wish to consider if these are </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>reviewed</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in relevant sections </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>through the agenda rather than in a separate section</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - recommended</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6564" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E4DB30" w14:textId="77777777" w:rsidR="00893E78" w:rsidRPr="00B13C46" w:rsidRDefault="00893E78" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="094539C7" w14:textId="7F5626E0" w:rsidR="00C12E27" w:rsidRPr="00B13C46" w:rsidRDefault="002068B4" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eg </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12E27" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Special Educational Needs (SEN) Governor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC648DB" w14:textId="77777777" w:rsidR="00C12E27" w:rsidRPr="00B13C46" w:rsidRDefault="00C12E27" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E5D0ED" w14:textId="77777777" w:rsidR="00C12E27" w:rsidRPr="00B13C46" w:rsidRDefault="00C12E27" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Action:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407CA7FC" w14:textId="77777777" w:rsidR="00C12E27" w:rsidRPr="00B13C46" w:rsidRDefault="00C12E27" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DE6F89" w14:textId="77777777" w:rsidR="00893E78" w:rsidRPr="002068B4" w:rsidRDefault="00893E78" w:rsidP="00893E78">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002068B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>It was agreed that all governors visiting the school would complete a written report and send it to the headteacher for circulation with the agenda.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D69D5CC" w14:textId="77777777" w:rsidR="00893E78" w:rsidRPr="002068B4" w:rsidRDefault="00893E78" w:rsidP="00893E78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="603BFD33" w14:textId="77777777" w:rsidR="00893E78" w:rsidRPr="00B13C46" w:rsidRDefault="00893E78" w:rsidP="00893E78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D1D5FC" w14:textId="77777777" w:rsidR="00B66312" w:rsidRPr="00B13C46" w:rsidRDefault="00B66312" w:rsidP="00B66312">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="17D1D5FC" w14:textId="3693B798" w:rsidR="00B66312" w:rsidRPr="00B13C46" w:rsidRDefault="00CA3E4C" w:rsidP="00B66312">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CDC07CF" w14:textId="7B4C8BD4" w:rsidR="00B66312" w:rsidRPr="00814627" w:rsidRDefault="00B66312" w:rsidP="00B66312">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21A92" w:rsidRPr="00814627" w14:paraId="500F5157" w14:textId="30247E1F" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BEC6A93" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB8E923" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00B13C46" w:rsidRDefault="00A21A92" w:rsidP="002A7CB9">
+          <w:p w14:paraId="0F3B14D8" w14:textId="17E278E0" w:rsidR="00CA3E4C" w:rsidRPr="00B13C46" w:rsidRDefault="00CA3E4C" w:rsidP="002A7CB9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B13C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports from Local Authority for Consideration </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="07C12FFF" w14:textId="5F37E445" w:rsidR="002A7CB9" w:rsidRPr="00B13C46" w:rsidRDefault="002A7CB9" w:rsidP="002A7CB9">
+              <w:t>Culture, Stakeholder Engagement and Wellbeing</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21A92" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C12FFF" w14:textId="297FB85C" w:rsidR="002A7CB9" w:rsidRPr="00B13C46" w:rsidRDefault="00CA3E4C" w:rsidP="002A7CB9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="030730A6" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21A92" w:rsidRPr="00814627" w14:paraId="151176EE" w14:textId="45E20B6C" w:rsidTr="00C61364">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD29CAC" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13248,50 +14599,51 @@
               </w:rPr>
               <w:t>election is due)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2878B07D" w14:textId="77777777" w:rsidR="00ED12DD" w:rsidRPr="00B13C46" w:rsidRDefault="00ED12DD" w:rsidP="00ED12DD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nominations and/or self-nominations were sought for electing the chair and vice chair at the autumn term meeting.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39176EB2" w14:textId="77777777" w:rsidR="00ED12DD" w:rsidRPr="00B13C46" w:rsidRDefault="00ED12DD" w:rsidP="00ED12DD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52FE80D9" w14:textId="77777777" w:rsidR="00ED12DD" w:rsidRPr="00B13C46" w:rsidRDefault="00ED12DD" w:rsidP="00ED12DD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
@@ -13757,57 +15109,85 @@
           <w:p w14:paraId="5560D230" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00B13C46" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="449D2234" w14:textId="73246B4A" w:rsidR="006B78B8" w:rsidRPr="00B13C46" w:rsidRDefault="006B78B8" w:rsidP="00A21A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting closed at </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00EE7CE0" w:rsidRPr="00B13C46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>xxxx / meeting closed at xxxx following the confidential section</w:t>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EE7CE0" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / meeting closed at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EE7CE0" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EE7CE0" w:rsidRPr="00B13C46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> following the confidential section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F40F736" w14:textId="77777777" w:rsidR="00A21A92" w:rsidRPr="00814627" w:rsidRDefault="00A21A92" w:rsidP="00A21A92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B60B9CA" w14:textId="77777777" w:rsidR="007D77E8" w:rsidRDefault="007D77E8" w:rsidP="00D416D3">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -14071,66 +15451,76 @@
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Location: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA822BF" w14:textId="220A8E57" w:rsidR="0055619B" w:rsidRPr="00814627" w:rsidRDefault="0055619B" w:rsidP="0055619B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Present:</w:t>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00814627">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ames of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">RELEVANT </w:t>
       </w:r>
       <w:r w:rsidRPr="00814627">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
@@ -17456,90 +18846,90 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004047B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidRPr="004047B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> / The statutory correspondence has been released appropriately to staff (including HT/EHT).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38C34BBF" w14:textId="77777777" w:rsidR="004047B7" w:rsidRPr="004047B7" w:rsidRDefault="004047B7" w:rsidP="004047B7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004047B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Decisions had been ratified in line with pay policy and that the planned budget </w:t>
             </w:r>
             <w:r w:rsidRPr="004047B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>had available funds/did not have available funds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="373DAC03" w14:textId="77777777" w:rsidR="004047B7" w:rsidRDefault="004047B7" w:rsidP="004047B7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18319,73 +19709,74 @@
             <w:tcW w:w="1112" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="628625E2" w14:textId="77777777" w:rsidR="004047B7" w:rsidRPr="007D77E8" w:rsidRDefault="004047B7" w:rsidP="004047B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4432F068" w14:textId="77777777" w:rsidR="0031196B" w:rsidRPr="00464EEA" w:rsidRDefault="0031196B" w:rsidP="0031196B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0031196B" w:rsidRPr="00464EEA" w:rsidSect="0031196B">
       <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32BEF634" w14:textId="77777777" w:rsidR="00734029" w:rsidRDefault="00734029" w:rsidP="0031196B">
+    <w:p w14:paraId="37355997" w14:textId="77777777" w:rsidR="003B73AE" w:rsidRDefault="003B73AE" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605F682A" w14:textId="77777777" w:rsidR="00734029" w:rsidRDefault="00734029" w:rsidP="0031196B">
+    <w:p w14:paraId="5B0150E4" w14:textId="77777777" w:rsidR="003B73AE" w:rsidRDefault="003B73AE" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -18420,146 +19811,169 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="523D3264" w14:textId="0B5619B4" w:rsidR="00F9781C" w:rsidRPr="00983F67" w:rsidRDefault="00983F67" w:rsidP="00983F67">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Reviewed 08/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166F8C9B" w14:textId="77777777" w:rsidR="00734029" w:rsidRDefault="00734029" w:rsidP="0031196B">
+    <w:p w14:paraId="189357C9" w14:textId="77777777" w:rsidR="003B73AE" w:rsidRDefault="003B73AE" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B173602" w14:textId="77777777" w:rsidR="00734029" w:rsidRDefault="00734029" w:rsidP="0031196B">
+    <w:p w14:paraId="54734864" w14:textId="77777777" w:rsidR="003B73AE" w:rsidRDefault="003B73AE" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DF929B3" w14:textId="0994D3A9" w:rsidR="0031196B" w:rsidRDefault="0031196B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DF929B3" w14:textId="6BE7B50D" w:rsidR="0031196B" w:rsidRDefault="00F9781C" w:rsidP="00F9781C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E11DA">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570E38F1" wp14:editId="57AB4A72">
-[...2 lines deleted...]
-          <wp:docPr id="42" name="Picture 42" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3319A610" wp14:editId="7A0494D7">
+          <wp:extent cx="2289294" cy="756519"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1724718882" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B809B205-4EFD-47C7-91B1-5C8EC5C49564}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="42" name="Picture 42" descr="A picture containing text&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2126615" cy="755015"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AEECC1E" w14:textId="77777777" w:rsidR="0031196B" w:rsidRDefault="0031196B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00794CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7C4572E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18722,50 +20136,174 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5035" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5755" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6475" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CC218B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF3EA7E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="786"/>
+        </w:tabs>
+        <w:ind w:left="749" w:hanging="323"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1307" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="105"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:ind w:left="2321" w:hanging="341"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12481AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D9CCC34"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="809"/>
         </w:tabs>
         <w:ind w:left="772" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18845,51 +20383,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5783"/>
         </w:tabs>
         <w:ind w:left="5783" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6503"/>
         </w:tabs>
         <w:ind w:left="6503" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12836314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC884E1A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18958,51 +20496,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E50DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E806378"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19071,51 +20609,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F44A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9DEC000"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19184,51 +20722,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AF5B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="802EC7F6"/>
     <w:lvl w:ilvl="0" w:tplc="181C5F28">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="76" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19296,51 +20834,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17275ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522E0526"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19409,51 +20947,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DF274D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24124F3C"/>
     <w:lvl w:ilvl="0" w:tplc="5E78BE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19523,51 +21061,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA67245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D8C1A98"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19636,51 +21174,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26FF4478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7C43820"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19750,51 +21288,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27813D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A0E08FC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19863,51 +21401,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F570C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A4BB26"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19976,51 +21514,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA4022E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1FCD074"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20068,51 +21606,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2709EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B054149C"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20182,51 +21720,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CEA4B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="131A3CEA"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20274,51 +21812,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37364BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B038C32A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED649D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EDC9092"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1307" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20390,51 +22041,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455B7D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBDA9CC2"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1441" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20504,51 +22155,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5761" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6481" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45840BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AD84B0C"/>
     <w:lvl w:ilvl="0" w:tplc="7CB82CBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20618,51 +22269,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48872DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="755242CE"/>
     <w:lvl w:ilvl="0" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20742,51 +22393,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AE623B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27707C16"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20855,51 +22506,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE94AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2562B0C"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20969,51 +22620,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5405199D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F9A368E"/>
     <w:lvl w:ilvl="0" w:tplc="5F12C9D2">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21093,51 +22744,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55044899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3569CD6"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="394" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21207,51 +22858,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6514" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563F7111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E807D7C"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21299,51 +22950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56596287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC293A2"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21391,51 +23042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599F03D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78F83AE8"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21477,51 +23128,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B13383F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FE85A6A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C557D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24DEBA18"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="754" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21590,51 +23354,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6514" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9E640E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EDE5AB6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21711,51 +23475,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61070FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86E20AE2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21824,51 +23588,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5A19DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7928644E"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21938,51 +23702,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72A4613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46A4886E"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="394" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22052,51 +23816,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6514" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782276D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D486406"/>
     <w:lvl w:ilvl="0" w:tplc="3A40312A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22166,51 +23930,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78373A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4CA97D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1597" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2317" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22279,51 +24043,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7357" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C383E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B698851E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22393,347 +24157,396 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1237083231">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1888107395">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1888107395">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="406726422">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="833765795">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1850368991">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1367103223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1000082989">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1215002644">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1565680389">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2092458985">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1130129603">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481653071">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1497261143">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="81074970">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1059787198">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2009016669">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1693073325">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1946234364">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="440760424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="275986834">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="179052621">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1640575229">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1484201376">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1903519634">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="207380171">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="846988056">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1489790307">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1520123517">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1546017815">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="769469659">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1820345058">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="958874003">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1168910580">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="287056778">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="179052621">
+  <w:num w:numId="35" w16cid:durableId="1900239376">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="843668410">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="279263461">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1640575229">
+  <w:num w:numId="38" w16cid:durableId="576211782">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0031196B"/>
     <w:rsid w:val="00027867"/>
     <w:rsid w:val="000301C0"/>
+    <w:rsid w:val="00030FDD"/>
+    <w:rsid w:val="00031342"/>
     <w:rsid w:val="00034142"/>
     <w:rsid w:val="00046666"/>
+    <w:rsid w:val="00081AB1"/>
     <w:rsid w:val="0008482E"/>
     <w:rsid w:val="000A3F07"/>
     <w:rsid w:val="000D3032"/>
+    <w:rsid w:val="000E3A89"/>
     <w:rsid w:val="000E534A"/>
     <w:rsid w:val="000E6CBF"/>
     <w:rsid w:val="00114493"/>
     <w:rsid w:val="0012782D"/>
+    <w:rsid w:val="00140532"/>
     <w:rsid w:val="001445FA"/>
     <w:rsid w:val="0014756E"/>
+    <w:rsid w:val="00155816"/>
+    <w:rsid w:val="001562E9"/>
     <w:rsid w:val="001779C3"/>
     <w:rsid w:val="00177BC6"/>
     <w:rsid w:val="00184ADD"/>
     <w:rsid w:val="001A14A7"/>
     <w:rsid w:val="001A7150"/>
+    <w:rsid w:val="001E4019"/>
     <w:rsid w:val="002068B4"/>
     <w:rsid w:val="002151F9"/>
+    <w:rsid w:val="002304BA"/>
     <w:rsid w:val="002413A9"/>
+    <w:rsid w:val="00242543"/>
     <w:rsid w:val="00276C18"/>
     <w:rsid w:val="002A3B38"/>
     <w:rsid w:val="002A7CB9"/>
     <w:rsid w:val="002B797D"/>
     <w:rsid w:val="002E0C07"/>
+    <w:rsid w:val="002E272C"/>
     <w:rsid w:val="0030286B"/>
     <w:rsid w:val="00305792"/>
     <w:rsid w:val="0031196B"/>
+    <w:rsid w:val="00321C0B"/>
     <w:rsid w:val="0035545E"/>
     <w:rsid w:val="003731A8"/>
     <w:rsid w:val="003A0D0E"/>
+    <w:rsid w:val="003B73AE"/>
     <w:rsid w:val="003D4B9A"/>
     <w:rsid w:val="003F1FBA"/>
     <w:rsid w:val="004047B7"/>
     <w:rsid w:val="00411263"/>
     <w:rsid w:val="00412A79"/>
     <w:rsid w:val="00414D30"/>
     <w:rsid w:val="00416FF1"/>
     <w:rsid w:val="00420DAD"/>
     <w:rsid w:val="00461824"/>
     <w:rsid w:val="0046355E"/>
     <w:rsid w:val="00464EEA"/>
     <w:rsid w:val="004B0262"/>
     <w:rsid w:val="004C052E"/>
+    <w:rsid w:val="004C654D"/>
     <w:rsid w:val="0050101D"/>
     <w:rsid w:val="00530247"/>
     <w:rsid w:val="005331A7"/>
+    <w:rsid w:val="00536D40"/>
     <w:rsid w:val="0055619B"/>
     <w:rsid w:val="005762F4"/>
     <w:rsid w:val="00593989"/>
     <w:rsid w:val="005978E2"/>
     <w:rsid w:val="00597C6C"/>
     <w:rsid w:val="005A5B24"/>
     <w:rsid w:val="005B5EDF"/>
     <w:rsid w:val="005B7BF7"/>
+    <w:rsid w:val="005C1695"/>
     <w:rsid w:val="005C54D1"/>
     <w:rsid w:val="005D311A"/>
     <w:rsid w:val="005F72AD"/>
     <w:rsid w:val="0061262E"/>
     <w:rsid w:val="0064623D"/>
+    <w:rsid w:val="00653B82"/>
     <w:rsid w:val="006873B4"/>
     <w:rsid w:val="00695BCA"/>
     <w:rsid w:val="006A4DF2"/>
     <w:rsid w:val="006B78B8"/>
     <w:rsid w:val="006E1733"/>
     <w:rsid w:val="007032D1"/>
     <w:rsid w:val="00711599"/>
     <w:rsid w:val="00734029"/>
+    <w:rsid w:val="0073481C"/>
     <w:rsid w:val="00777BB9"/>
     <w:rsid w:val="007A23CC"/>
     <w:rsid w:val="007C2054"/>
     <w:rsid w:val="007C61F9"/>
     <w:rsid w:val="007C66CA"/>
     <w:rsid w:val="007D77E8"/>
     <w:rsid w:val="007E1FD2"/>
     <w:rsid w:val="007F0B94"/>
     <w:rsid w:val="00802669"/>
     <w:rsid w:val="00804442"/>
     <w:rsid w:val="00814627"/>
+    <w:rsid w:val="00825F78"/>
     <w:rsid w:val="008332C9"/>
     <w:rsid w:val="008475FA"/>
+    <w:rsid w:val="00865F3C"/>
     <w:rsid w:val="0087288F"/>
     <w:rsid w:val="00881C37"/>
     <w:rsid w:val="008833A5"/>
     <w:rsid w:val="00893E78"/>
+    <w:rsid w:val="00897837"/>
+    <w:rsid w:val="008B7668"/>
     <w:rsid w:val="008C3A95"/>
     <w:rsid w:val="008D629A"/>
     <w:rsid w:val="00902C9D"/>
     <w:rsid w:val="00904EEF"/>
     <w:rsid w:val="00906ADF"/>
     <w:rsid w:val="00910EB2"/>
     <w:rsid w:val="0091533A"/>
     <w:rsid w:val="00926A2C"/>
     <w:rsid w:val="009357E7"/>
     <w:rsid w:val="00943292"/>
     <w:rsid w:val="009551BD"/>
+    <w:rsid w:val="00983F67"/>
     <w:rsid w:val="00994B76"/>
     <w:rsid w:val="009A2996"/>
+    <w:rsid w:val="009C544A"/>
     <w:rsid w:val="009D1FA0"/>
     <w:rsid w:val="00A10849"/>
     <w:rsid w:val="00A21A92"/>
+    <w:rsid w:val="00A67198"/>
+    <w:rsid w:val="00A77751"/>
     <w:rsid w:val="00A83126"/>
     <w:rsid w:val="00AC0DA2"/>
     <w:rsid w:val="00AD1E2E"/>
     <w:rsid w:val="00AE55C6"/>
     <w:rsid w:val="00AE618F"/>
     <w:rsid w:val="00B1154E"/>
+    <w:rsid w:val="00B121A2"/>
     <w:rsid w:val="00B13C46"/>
     <w:rsid w:val="00B4539A"/>
     <w:rsid w:val="00B4546E"/>
     <w:rsid w:val="00B52F60"/>
     <w:rsid w:val="00B541E1"/>
     <w:rsid w:val="00B66312"/>
     <w:rsid w:val="00B7266F"/>
     <w:rsid w:val="00B94703"/>
     <w:rsid w:val="00BA543D"/>
+    <w:rsid w:val="00BA6AB1"/>
     <w:rsid w:val="00BB1C11"/>
     <w:rsid w:val="00BD3D20"/>
     <w:rsid w:val="00C12E27"/>
     <w:rsid w:val="00C16F96"/>
+    <w:rsid w:val="00C25D9F"/>
     <w:rsid w:val="00C42D9E"/>
     <w:rsid w:val="00C61364"/>
+    <w:rsid w:val="00C6144E"/>
     <w:rsid w:val="00C72756"/>
     <w:rsid w:val="00C9268C"/>
+    <w:rsid w:val="00CA3E4C"/>
     <w:rsid w:val="00CA464F"/>
+    <w:rsid w:val="00CA781F"/>
     <w:rsid w:val="00CB2209"/>
+    <w:rsid w:val="00CB38DB"/>
     <w:rsid w:val="00CC6525"/>
     <w:rsid w:val="00CD1234"/>
+    <w:rsid w:val="00D10A1E"/>
     <w:rsid w:val="00D12A06"/>
+    <w:rsid w:val="00D410A4"/>
     <w:rsid w:val="00D416D3"/>
     <w:rsid w:val="00D55ACD"/>
     <w:rsid w:val="00D569A8"/>
     <w:rsid w:val="00D823D3"/>
     <w:rsid w:val="00D953EC"/>
     <w:rsid w:val="00DA7254"/>
     <w:rsid w:val="00E05467"/>
     <w:rsid w:val="00E22B08"/>
     <w:rsid w:val="00E301E3"/>
     <w:rsid w:val="00E30218"/>
     <w:rsid w:val="00E36862"/>
     <w:rsid w:val="00E37FE5"/>
     <w:rsid w:val="00E4662E"/>
     <w:rsid w:val="00E5655C"/>
     <w:rsid w:val="00E609E1"/>
+    <w:rsid w:val="00E61D4B"/>
     <w:rsid w:val="00E66C30"/>
     <w:rsid w:val="00E81C5C"/>
     <w:rsid w:val="00E90C82"/>
     <w:rsid w:val="00E927D5"/>
     <w:rsid w:val="00E9754B"/>
     <w:rsid w:val="00ED12DD"/>
+    <w:rsid w:val="00ED6564"/>
     <w:rsid w:val="00EE6646"/>
     <w:rsid w:val="00EE7CE0"/>
     <w:rsid w:val="00EF33A6"/>
     <w:rsid w:val="00F57815"/>
     <w:rsid w:val="00F81298"/>
     <w:rsid w:val="00F9279C"/>
     <w:rsid w:val="00F966CB"/>
     <w:rsid w:val="00F970D4"/>
+    <w:rsid w:val="00F9781C"/>
     <w:rsid w:val="00FA4CB5"/>
     <w:rsid w:val="00FC0326"/>
     <w:rsid w:val="00FD76D2"/>
     <w:rsid w:val="00FE2DCD"/>
     <w:rsid w:val="00FE6126"/>
+    <w:rsid w:val="00FF5E89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61CC7E7D"/>
@@ -23819,51 +25632,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="196B24" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -24134,67 +25947,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -24286,122 +26084,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBD0E718-E689-4437-86F9-CFCE5E33EBAC}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBA9E52D-5E2F-4460-9DAC-2EBDE230B09F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB8E4AED-B7B2-4D59-82E0-5B89419C5EEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2EF7C63-A408-4ED7-B122-95EED4B70C80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>16662</Characters>
+  <Pages>17</Pages>
+  <Words>3270</Words>
+  <Characters>18641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19545</CharactersWithSpaces>
+  <CharactersWithSpaces>21868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah-Jane Eggleton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>