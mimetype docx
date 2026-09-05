--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
@@ -180,326 +180,225 @@
       <w:r w:rsidRPr="00BD198C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">I declare that I am not disqualified from serving as a school Governor and that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43907F03" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19656478" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am aged 18 or over at the date of this election or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am aged 18 or over at the date of this election or appointment; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CC02EB" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I do not already hold a governorship of the same </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I do not already hold a governorship of the same school; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A98DB78" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am not the subject of a bankruptcy restrictions order or an interim order, debt relief restrictions order, an interim debt relief restrictions order or their estate has been </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am not the subject of a bankruptcy restrictions order or an interim order, debt relief restrictions order, an interim debt relief restrictions order or their estate has been sequestrated and the sequestration has not been discharged, annulled or reduced; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05286C3B" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
         <w:t xml:space="preserve">I am not subject to a disqualification order or disqualification undertaking under the Company Directors Disqualification Act 1986, a disqualification order under Part 2 of the Companies (Northern Ireland) Order 1989, a disqualification undertaking accepted under the Company Directors Disqualification (Northern Ireland) Order 2002, or an order made under section 429(2)(b) of the Insolvency Act 1986 (failure to pay under county court administration order) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACCBA8B" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I have not been removed from the office of charity trustee or trustee for a charity by the Charity Commission or Commissioners or High Court on grounds of any misconduct or mismanagement, or under section 34 of the Charities and Trustee Investment (Scotland) Act 2005 from being concerned in the management or control of </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>I have not been removed from the office of charity trustee or trustee for a charity by the Charity Commission or Commissioners or High Court on grounds of any misconduct or mismanagement, or under section 34 of the Charities and Trustee Investment (Scotland) Act 2005 from being concerned in the management or control of anybody;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B1D5FA8" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am not included in the list of teachers or workers considered by the Secretary of State as unsuitable to work with children or young </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am not included in the list of teachers or workers considered by the Secretary of State as unsuitable to work with children or young people; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EB7EEE" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am not barred from any regulated activity relating to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am not barred from any regulated activity relating to children; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75715490" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am not disqualified from working with children or from registering for child-minding or providing day </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am not disqualified from working with children or from registering for child-minding or providing day care; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C60BEE" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
         <w:t xml:space="preserve">I am not subject to a direction of the Secretary of State under section 128 of the Education Skills Act 2008. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C4676E" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I am not disqualified from being an independent school proprietor, teacher or employee by the Secretary of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I am not disqualified from being an independent school proprietor, teacher or employee by the Secretary of State; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C0A2C1" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I have not been sentenced to three months or more in prison (without the option of a fine) in the five years before becoming a Governor or since becoming a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I have not been sentenced to three months or more in prison (without the option of a fine) in the five years before becoming a Governor or since becoming a Governor; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39309E01" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I have not received a prison sentence of two years or more in the 20 years before becoming a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I have not received a prison sentence of two years or more in the 20 years before becoming a Governor; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192A68AD" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I have not at any time received a prison sentence of five years or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I have not at any time received a prison sentence of five years or more; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFE864C" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
-        <w:t xml:space="preserve">I have not been fined for causing a nuisance or disturbance on school premises during the five years prior to or since appointment or election as a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">I have not been fined for causing a nuisance or disturbance on school premises during the five years prior to or since appointment or election as a Governor; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6172D618" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="568"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD198C">
         <w:t xml:space="preserve">I have not refused a request by the clerk to make an application to the Disclosure and Barring Service for a criminal records certificate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8C314F" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:r w:rsidRPr="00BD198C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564C6E54" w14:textId="77777777" w:rsidR="00BD198C" w:rsidRPr="00BD198C" w:rsidRDefault="00BD198C" w:rsidP="00BD198C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -559,201 +458,93 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC36B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC36B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC36B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70943C5E" w14:textId="77777777" w:rsidR="0071396E" w:rsidRPr="00884492" w:rsidRDefault="0071396E" w:rsidP="0071396E">
+    <w:p w14:paraId="70943C5E" w14:textId="0E70E536" w:rsidR="0071396E" w:rsidRPr="00884492" w:rsidRDefault="0071396E" w:rsidP="0071396E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC36B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>After signature, please return this form to the Clerk to the Governors for retention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF9E623" w14:textId="7A57952D" w:rsidR="002662D1" w:rsidRDefault="002662D1" w:rsidP="00BD198C"/>
     <w:sectPr w:rsidR="002662D1" w:rsidSect="00C53FD1">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADC7EC7" w14:textId="77777777" w:rsidR="00275EF9" w:rsidRDefault="00275EF9" w:rsidP="00275EF9">
+    <w:p w14:paraId="66DA54A8" w14:textId="77777777" w:rsidR="00071479" w:rsidRDefault="00071479" w:rsidP="00275EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC3CC17" w14:textId="77777777" w:rsidR="00275EF9" w:rsidRDefault="00275EF9" w:rsidP="00275EF9">
+    <w:p w14:paraId="40097CDB" w14:textId="77777777" w:rsidR="00071479" w:rsidRDefault="00071479" w:rsidP="00275EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -762,213 +553,184 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65C43CF1" w14:textId="10B010F3" w:rsidR="0071396E" w:rsidRPr="0071396E" w:rsidRDefault="0071396E" w:rsidP="0071396E">
+  <w:p w14:paraId="345BE2CA" w14:textId="77777777" w:rsidR="0090192A" w:rsidRDefault="0090192A" w:rsidP="0071396E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="65C43CF1" w14:textId="6A3CEEEE" w:rsidR="0090192A" w:rsidRPr="0071396E" w:rsidRDefault="0090192A" w:rsidP="0071396E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
     <w:r w:rsidRPr="0071396E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>Reviewed 8/25</w:t>
+      <w:t xml:space="preserve">Reviewed </w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>08/2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34EF8A59" w14:textId="77777777" w:rsidR="0090192A" w:rsidRDefault="0090192A" w:rsidP="0071396E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C41D9F" w14:textId="77777777" w:rsidR="00275EF9" w:rsidRDefault="00275EF9" w:rsidP="00275EF9">
+    <w:p w14:paraId="12C827F3" w14:textId="77777777" w:rsidR="00071479" w:rsidRDefault="00071479" w:rsidP="00275EF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="250F7537" w14:textId="77777777" w:rsidR="00275EF9" w:rsidRDefault="00275EF9" w:rsidP="00275EF9">
+    <w:p w14:paraId="646EB834" w14:textId="77777777" w:rsidR="00071479" w:rsidRDefault="00071479" w:rsidP="00275EF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="233B3D1D" w14:textId="7D90E011" w:rsidR="00275EF9" w:rsidRDefault="00275EF9">
+  <w:p w14:paraId="4A1CDB07" w14:textId="38F5C27B" w:rsidR="0090192A" w:rsidRDefault="0090192A" w:rsidP="00707B89">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41456D8B" wp14:editId="77F395F5">
-[...7 lines deleted...]
-          <wp:extent cx="6819900" cy="1198245"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4732B004" wp14:editId="7E97604B">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...21 lines deleted...]
-          <wp:docPr id="1467400935" name="Picture 1"/>
+          <wp:docPr id="694680490" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9340C774-3976-4AC6-87EE-8BCD2CE9BA27}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6819900" cy="1198245"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A1CDB07" w14:textId="78EA801D" w:rsidR="00275EF9" w:rsidRDefault="00275EF9">
-[...4 lines deleted...]
-  <w:p w14:paraId="04802440" w14:textId="051479CA" w:rsidR="00275EF9" w:rsidRDefault="00275EF9">
+  <w:p w14:paraId="04802440" w14:textId="051479CA" w:rsidR="0090192A" w:rsidRDefault="0090192A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3F6EEA1C"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3C32DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66729B72"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
@@ -1170,170 +932,184 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="808716535">
+  <w:num w:numId="1" w16cid:durableId="2048678166">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="276447040">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="808716535">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002662D1"/>
     <w:rsid w:val="00011A24"/>
     <w:rsid w:val="000230CF"/>
     <w:rsid w:val="000453CC"/>
+    <w:rsid w:val="00071479"/>
     <w:rsid w:val="00071C65"/>
     <w:rsid w:val="00153297"/>
     <w:rsid w:val="00185FFF"/>
     <w:rsid w:val="00194216"/>
     <w:rsid w:val="001F6337"/>
     <w:rsid w:val="002662D1"/>
     <w:rsid w:val="00275EF9"/>
     <w:rsid w:val="002C36E0"/>
     <w:rsid w:val="002D57D8"/>
+    <w:rsid w:val="002F32D3"/>
+    <w:rsid w:val="0032727B"/>
     <w:rsid w:val="003C0790"/>
     <w:rsid w:val="003E6AED"/>
     <w:rsid w:val="00424106"/>
     <w:rsid w:val="004B0574"/>
     <w:rsid w:val="004C4BE2"/>
     <w:rsid w:val="00541ADA"/>
     <w:rsid w:val="005F4765"/>
     <w:rsid w:val="00633984"/>
     <w:rsid w:val="00661417"/>
     <w:rsid w:val="00670992"/>
+    <w:rsid w:val="006D3DDE"/>
     <w:rsid w:val="00705BEE"/>
+    <w:rsid w:val="00707B89"/>
     <w:rsid w:val="0071396E"/>
     <w:rsid w:val="00755799"/>
     <w:rsid w:val="0088695F"/>
     <w:rsid w:val="008E608C"/>
+    <w:rsid w:val="0090192A"/>
     <w:rsid w:val="00904FD8"/>
     <w:rsid w:val="009114F0"/>
     <w:rsid w:val="0091484C"/>
     <w:rsid w:val="00941516"/>
     <w:rsid w:val="00947AA4"/>
     <w:rsid w:val="009D0AD1"/>
+    <w:rsid w:val="00A30C07"/>
+    <w:rsid w:val="00AD5B7C"/>
+    <w:rsid w:val="00B12D14"/>
     <w:rsid w:val="00BD198C"/>
     <w:rsid w:val="00C53FD1"/>
     <w:rsid w:val="00CC5310"/>
     <w:rsid w:val="00D90149"/>
+    <w:rsid w:val="00E27CDC"/>
+    <w:rsid w:val="00E4670D"/>
     <w:rsid w:val="00E84956"/>
     <w:rsid w:val="00E97FC5"/>
+    <w:rsid w:val="00EA4C63"/>
+    <w:rsid w:val="00EA64F9"/>
     <w:rsid w:val="00EB7C86"/>
+    <w:rsid w:val="00F42037"/>
     <w:rsid w:val="00F93874"/>
     <w:rsid w:val="00FC0F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="631557A0"/>
-  <w15:docId w15:val="{5262228D-4DB5-4E09-9981-9531E24C5877}"/>
+  <w15:docId w15:val="{1262FE8C-5642-43CD-9C09-5B703A4310CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1868,51 +1644,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00275EF9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2167,52 +1943,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c923347971c26538f20e77d53b3e90a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2304,147 +2095,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4EDEF73-3D18-4716-9EBF-E6C114B2C21C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2A0EAA2-9FA4-462C-8C0D-CF348AF03EA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{956EA936-BDE0-48D6-83FA-75C247A9BFF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F8E67A5-479D-4063-A3CE-993F66040759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>420</Words>
+  <Words>419</Words>
   <Characters>2394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2809</CharactersWithSpaces>
+  <CharactersWithSpaces>2808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Luke &amp; Jo</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>5630200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>