--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
@@ -488,70 +488,102 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skills Audit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CAD5C4" w14:textId="77777777" w:rsidR="00FC7E0A" w:rsidRPr="00FC7E0A" w:rsidRDefault="00FC7E0A" w:rsidP="00FC7E0A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7777BED4" w14:textId="77777777" w:rsidR="00FC7E0A" w:rsidRPr="00FC7E0A" w:rsidRDefault="00FC7E0A" w:rsidP="00FC7E0A">
-[...18 lines deleted...]
-        <w:t>You will also be contacted by the school to complete a DBS check which is required for all school governors/trustees.</w:t>
+    <w:p w14:paraId="7777BED4" w14:textId="3A6A6C45" w:rsidR="00FC7E0A" w:rsidRPr="00FC7E0A" w:rsidRDefault="00FC7E0A" w:rsidP="00FC7E0A">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1AED5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will also be contacted by the school to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="5935BC75" w:rsidRPr="6A27AA11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="5935BC75" w:rsidRPr="1E592007">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessary statutory </w:t>
+      </w:r>
+      <w:r w:rsidR="5935BC75" w:rsidRPr="5EECDEAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">checks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AED5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which is required for all school governors/trustees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E0CA2B" w14:textId="77777777" w:rsidR="00FC7E0A" w:rsidRPr="00FC7E0A" w:rsidRDefault="00FC7E0A" w:rsidP="00FC7E0A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B8B6E7" w14:textId="77777777" w:rsidR="00FC7E0A" w:rsidRPr="00FC7E0A" w:rsidRDefault="00FC7E0A" w:rsidP="00FC7E0A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -851,263 +883,263 @@
       </w:r>
       <w:r w:rsidRPr="00FC7E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rk to Governors</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00943292">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15BE2885" w14:textId="77777777" w:rsidR="00451046" w:rsidRDefault="00451046" w:rsidP="004D275A">
+    <w:p w14:paraId="5111E1BC" w14:textId="77777777" w:rsidR="00C526B8" w:rsidRDefault="00C526B8" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F059CC9" w14:textId="77777777" w:rsidR="00451046" w:rsidRDefault="00451046" w:rsidP="004D275A">
+    <w:p w14:paraId="4BE0E668" w14:textId="77777777" w:rsidR="00C526B8" w:rsidRDefault="00C526B8" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="597C749D" w14:textId="6E993A7E" w:rsidR="00DF282A" w:rsidRPr="00DF282A" w:rsidRDefault="00DF282A" w:rsidP="00DF282A">
+  <w:p w14:paraId="597C749D" w14:textId="694F33CC" w:rsidR="00DF282A" w:rsidRPr="00DF282A" w:rsidRDefault="00DF282A" w:rsidP="00DF282A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Reviewed 08/25</w:t>
+      <w:t>Reviewed 08/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00396E4F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7167F68D" w14:textId="77777777" w:rsidR="00451046" w:rsidRDefault="00451046" w:rsidP="004D275A">
+    <w:p w14:paraId="0EC8D780" w14:textId="77777777" w:rsidR="00C526B8" w:rsidRDefault="00C526B8" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FE3481" w14:textId="77777777" w:rsidR="00451046" w:rsidRDefault="00451046" w:rsidP="004D275A">
+    <w:p w14:paraId="7C007B58" w14:textId="77777777" w:rsidR="00C526B8" w:rsidRDefault="00C526B8" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23C5D76F" w14:textId="71A3F558" w:rsidR="004D275A" w:rsidRDefault="004D275A">
+  <w:p w14:paraId="23C5D76F" w14:textId="345339B9" w:rsidR="004D275A" w:rsidRDefault="00396E4F" w:rsidP="00396E4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A081EE4" wp14:editId="17163B76">
-[...7 lines deleted...]
-          <wp:extent cx="7805420" cy="1371600"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77DA4C77" wp14:editId="0CB45E68">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...22 lines deleted...]
-          <wp:docPr id="863981331" name="Picture 1"/>
+          <wp:docPr id="1483119231" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48A1DA6B-016D-469E-ABFA-F453576F9A9E}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7805420" cy="1371600"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0651F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA1AC8F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
@@ -1193,115 +1225,147 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2098749571">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E55F77"/>
+    <w:rsid w:val="000D4D32"/>
+    <w:rsid w:val="00240E5E"/>
     <w:rsid w:val="002A235F"/>
+    <w:rsid w:val="002A7067"/>
+    <w:rsid w:val="002D5004"/>
     <w:rsid w:val="002E0C07"/>
+    <w:rsid w:val="0034189A"/>
+    <w:rsid w:val="00344687"/>
+    <w:rsid w:val="00344B12"/>
+    <w:rsid w:val="00396E4F"/>
     <w:rsid w:val="003B3239"/>
     <w:rsid w:val="004301D9"/>
     <w:rsid w:val="00451046"/>
     <w:rsid w:val="004D275A"/>
+    <w:rsid w:val="004E16D1"/>
+    <w:rsid w:val="005B5636"/>
+    <w:rsid w:val="00615F97"/>
+    <w:rsid w:val="006677E9"/>
+    <w:rsid w:val="00735442"/>
+    <w:rsid w:val="008226ED"/>
     <w:rsid w:val="008574CE"/>
     <w:rsid w:val="00943292"/>
     <w:rsid w:val="00953E14"/>
+    <w:rsid w:val="009A5621"/>
+    <w:rsid w:val="009F375A"/>
     <w:rsid w:val="00A641D3"/>
     <w:rsid w:val="00A72987"/>
+    <w:rsid w:val="00A94EE5"/>
     <w:rsid w:val="00AF3EBB"/>
+    <w:rsid w:val="00BF0ACC"/>
+    <w:rsid w:val="00C526B8"/>
+    <w:rsid w:val="00CD4E06"/>
+    <w:rsid w:val="00D63E37"/>
     <w:rsid w:val="00DF282A"/>
-    <w:rsid w:val="00E55F77"/>
+    <w:rsid w:val="00E47550"/>
+    <w:rsid w:val="00E55F77"/>
+    <w:rsid w:val="00EA30F4"/>
+    <w:rsid w:val="00EF2836"/>
     <w:rsid w:val="00F42FED"/>
     <w:rsid w:val="00F630F3"/>
+    <w:rsid w:val="00F866BD"/>
+    <w:rsid w:val="00FB65EE"/>
     <w:rsid w:val="00FC7E0A"/>
+    <w:rsid w:val="1AED5866"/>
+    <w:rsid w:val="1E592007"/>
+    <w:rsid w:val="44898A98"/>
+    <w:rsid w:val="5935BC75"/>
+    <w:rsid w:val="5EECDEAB"/>
+    <w:rsid w:val="6A27AA11"/>
+    <w:rsid w:val="7BEC0D5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D3228DC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{25DFD5D5-E4AC-4122-98F8-8B27F7E067E0}"/>
+  <w15:docId w15:val="{954BA6B3-B60C-417E-91EE-0118B84FA341}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2242,51 +2306,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D275A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2568,52 +2632,52 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c923347971c26538f20e77d53b3e90a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2723,97 +2787,97 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6E16E74-2B13-4718-984B-2C24DFA352A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03880246-8291-4935-8957-94D5E3588CDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E70ED9C-F5B6-4A51-9176-F66B648D6B47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0ADF0CA-C253-41F5-80E3-8805E19152EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>261</Words>
-  <Characters>1493</Characters>
+  <Words>264</Words>
+  <Characters>1509</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1751</CharactersWithSpaces>
+  <CharactersWithSpaces>1770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah-Jane Eggleton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>