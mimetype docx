--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
@@ -476,51 +476,246 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A foundation Governor (other than an ex officio foundation governor), LA Governor, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84F46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>co-opted Governor or partnership Governor who has been disqualified as a Governor of a school under sub-paragraph (2) is not qualified for election, nomination or appointment as a Governor of any category at that school during the twelve months immediately following his disqualification.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7C0008" w14:textId="77777777" w:rsidR="00D84F46" w:rsidRPr="00D84F46" w:rsidRDefault="00D84F46" w:rsidP="00D84F46">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266CDFBF" w14:textId="59DEB7F8" w:rsidR="6C10DD2B" w:rsidRDefault="7D73AFE0" w:rsidP="3B3D2CAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ED3D74F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clerks should</w:t>
+      </w:r>
+      <w:r w:rsidR="6C10DD2B" w:rsidRPr="1ED3D74F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insert relevant information related to removal from governance records</w:t>
+      </w:r>
+      <w:r w:rsidR="7E804AA3" w:rsidRPr="7C5AC5AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="7E804AA3" w:rsidRPr="34B2D9A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>portals</w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="7B0D8586">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="7779426A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="169D8CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>platforms</w:t>
+      </w:r>
+      <w:r w:rsidR="6C10DD2B" w:rsidRPr="1ED3D74F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="3693EEC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="4F08679F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F2418F5" w:rsidRPr="19D1C091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">social media </w:t>
+      </w:r>
+      <w:r w:rsidR="6C10DD2B" w:rsidRPr="1ED3D74F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and return of any governance files/paperwork etc </w:t>
+      </w:r>
+      <w:r w:rsidR="6C10DD2B" w:rsidRPr="3A7C6B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0F026A0D" w:rsidRPr="3A7C6B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0F026A0D" w:rsidRPr="0A028886">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="409FAC7E" w:rsidRPr="1D38D1C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AFB3B4" w14:textId="27734C6D" w:rsidR="2F049AA8" w:rsidRDefault="2F049AA8" w:rsidP="2F049AA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261A28C5" w14:textId="77777777" w:rsidR="00D84F46" w:rsidRPr="00D84F46" w:rsidRDefault="00D84F46" w:rsidP="00D84F46">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84F46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yours sincerely</w:t>
       </w:r>
     </w:p>
@@ -596,358 +791,653 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C7184E" w14:textId="18A0D180" w:rsidR="00943292" w:rsidRDefault="00943292"/>
     <w:sectPr w:rsidR="00943292">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE73910" w14:textId="77777777" w:rsidR="00FF7CC3" w:rsidRDefault="00FF7CC3" w:rsidP="004D275A">
+    <w:p w14:paraId="79C11F23" w14:textId="77777777" w:rsidR="0056066A" w:rsidRDefault="0056066A" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65748CD6" w14:textId="77777777" w:rsidR="00FF7CC3" w:rsidRDefault="00FF7CC3" w:rsidP="004D275A">
+    <w:p w14:paraId="74A29971" w14:textId="77777777" w:rsidR="0056066A" w:rsidRDefault="0056066A" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B66B1B" w14:textId="77777777" w:rsidR="00A82F29" w:rsidRDefault="00A82F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="413D466C" w14:textId="65A3B1C9" w:rsidR="00A82F29" w:rsidRPr="00A82F29" w:rsidRDefault="00A82F29" w:rsidP="00A82F29">
+  <w:p w14:paraId="413D466C" w14:textId="63FF7ED0" w:rsidR="00A82F29" w:rsidRDefault="00A82F29" w:rsidP="00A82F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Reviewed 08/25</w:t>
+      <w:t>Reviewed 08/</w:t>
     </w:r>
+    <w:r w:rsidR="00FB6903">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7827DF2E" w14:textId="68E8B571" w:rsidR="00A82F29" w:rsidRPr="00A82F29" w:rsidRDefault="00A82F29" w:rsidP="00FB6903">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DB2AFEF" w14:textId="77777777" w:rsidR="00A82F29" w:rsidRDefault="00A82F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C0EECCA" w14:textId="77777777" w:rsidR="00FF7CC3" w:rsidRDefault="00FF7CC3" w:rsidP="004D275A">
+    <w:p w14:paraId="2F62E115" w14:textId="77777777" w:rsidR="0056066A" w:rsidRDefault="0056066A" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB82024" w14:textId="77777777" w:rsidR="00FF7CC3" w:rsidRDefault="00FF7CC3" w:rsidP="004D275A">
+    <w:p w14:paraId="62F29FFD" w14:textId="77777777" w:rsidR="0056066A" w:rsidRDefault="0056066A" w:rsidP="004D275A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22645BB5" w14:textId="77777777" w:rsidR="00A82F29" w:rsidRDefault="00A82F29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23C5D76F" w14:textId="71A3F558" w:rsidR="004D275A" w:rsidRDefault="004D275A">
+  <w:p w14:paraId="23C5D76F" w14:textId="0A425E7F" w:rsidR="004D275A" w:rsidRDefault="00FB6903" w:rsidP="00FB6903">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A081EE4" wp14:editId="17163B76">
-[...7 lines deleted...]
-          <wp:extent cx="7805420" cy="1371600"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2FD535" wp14:editId="59132D1F">
+          <wp:extent cx="2289294" cy="756519"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...22 lines deleted...]
-          <wp:docPr id="863981331" name="Picture 1"/>
+          <wp:docPr id="1724718882" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C66667A-FB8B-4A72-91D1-CC785B295316}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7805420" cy="1371600"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72743451" w14:textId="77777777" w:rsidR="00A82F29" w:rsidRDefault="00A82F29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E55F77"/>
+    <w:rsid w:val="0000108E"/>
+    <w:rsid w:val="00007F72"/>
+    <w:rsid w:val="00013FE3"/>
+    <w:rsid w:val="00026BDA"/>
+    <w:rsid w:val="000364A9"/>
+    <w:rsid w:val="000556D3"/>
+    <w:rsid w:val="00056C1A"/>
+    <w:rsid w:val="00057E21"/>
+    <w:rsid w:val="00060F2C"/>
+    <w:rsid w:val="0008230F"/>
+    <w:rsid w:val="000B489F"/>
     <w:rsid w:val="000D1B1B"/>
+    <w:rsid w:val="000D2C42"/>
+    <w:rsid w:val="000E4B0C"/>
+    <w:rsid w:val="000F66B4"/>
+    <w:rsid w:val="00102B22"/>
+    <w:rsid w:val="001059A4"/>
+    <w:rsid w:val="001237F2"/>
+    <w:rsid w:val="00126C82"/>
+    <w:rsid w:val="0015313E"/>
+    <w:rsid w:val="00153A64"/>
+    <w:rsid w:val="00156C9A"/>
+    <w:rsid w:val="00167C33"/>
+    <w:rsid w:val="00170BBD"/>
+    <w:rsid w:val="0017648E"/>
+    <w:rsid w:val="0017754D"/>
+    <w:rsid w:val="001860BF"/>
+    <w:rsid w:val="00192172"/>
+    <w:rsid w:val="001A7459"/>
+    <w:rsid w:val="001B316F"/>
+    <w:rsid w:val="001B6D91"/>
+    <w:rsid w:val="001C0D64"/>
+    <w:rsid w:val="001C15F5"/>
+    <w:rsid w:val="001C7AC1"/>
+    <w:rsid w:val="001F38CB"/>
+    <w:rsid w:val="00200A19"/>
+    <w:rsid w:val="00211BA6"/>
+    <w:rsid w:val="00231621"/>
+    <w:rsid w:val="00235B77"/>
+    <w:rsid w:val="00280EC1"/>
+    <w:rsid w:val="0028539B"/>
+    <w:rsid w:val="00292878"/>
+    <w:rsid w:val="00296403"/>
+    <w:rsid w:val="002A13AE"/>
     <w:rsid w:val="002A235F"/>
     <w:rsid w:val="002E0C07"/>
+    <w:rsid w:val="002E3FB0"/>
+    <w:rsid w:val="002F7FE2"/>
+    <w:rsid w:val="0030159E"/>
+    <w:rsid w:val="00301C3A"/>
+    <w:rsid w:val="00305E0E"/>
+    <w:rsid w:val="0032727B"/>
+    <w:rsid w:val="003279F9"/>
+    <w:rsid w:val="003344D2"/>
+    <w:rsid w:val="003421EF"/>
+    <w:rsid w:val="003521EC"/>
+    <w:rsid w:val="00370F95"/>
+    <w:rsid w:val="0038590D"/>
+    <w:rsid w:val="00386D5D"/>
+    <w:rsid w:val="0038741C"/>
+    <w:rsid w:val="00387BDA"/>
+    <w:rsid w:val="00395D0A"/>
+    <w:rsid w:val="00397C66"/>
+    <w:rsid w:val="003A0928"/>
+    <w:rsid w:val="003A174F"/>
     <w:rsid w:val="003B3239"/>
+    <w:rsid w:val="003C40CF"/>
+    <w:rsid w:val="003D04F2"/>
+    <w:rsid w:val="003D0930"/>
+    <w:rsid w:val="00406841"/>
+    <w:rsid w:val="004079D1"/>
+    <w:rsid w:val="004542EA"/>
+    <w:rsid w:val="00456E7D"/>
     <w:rsid w:val="00484AF7"/>
+    <w:rsid w:val="004A2430"/>
+    <w:rsid w:val="004B4E8C"/>
+    <w:rsid w:val="004C0F91"/>
+    <w:rsid w:val="004C1097"/>
+    <w:rsid w:val="004C295D"/>
     <w:rsid w:val="004D275A"/>
+    <w:rsid w:val="004E75DA"/>
+    <w:rsid w:val="004F26B7"/>
+    <w:rsid w:val="004F6635"/>
+    <w:rsid w:val="005002C2"/>
+    <w:rsid w:val="00512965"/>
+    <w:rsid w:val="00515F0B"/>
+    <w:rsid w:val="005337D1"/>
+    <w:rsid w:val="0054301A"/>
+    <w:rsid w:val="00554B3B"/>
+    <w:rsid w:val="0056066A"/>
+    <w:rsid w:val="00564FF1"/>
+    <w:rsid w:val="00584033"/>
+    <w:rsid w:val="005978E0"/>
+    <w:rsid w:val="005B0675"/>
+    <w:rsid w:val="005E04C1"/>
+    <w:rsid w:val="005E3BC1"/>
+    <w:rsid w:val="005F0D29"/>
+    <w:rsid w:val="005F5FF5"/>
+    <w:rsid w:val="006045A9"/>
+    <w:rsid w:val="006326A5"/>
+    <w:rsid w:val="006402A0"/>
+    <w:rsid w:val="00645665"/>
+    <w:rsid w:val="006472FB"/>
+    <w:rsid w:val="00650EF3"/>
+    <w:rsid w:val="00657CC1"/>
+    <w:rsid w:val="006668D8"/>
+    <w:rsid w:val="00672A9B"/>
+    <w:rsid w:val="00686C64"/>
+    <w:rsid w:val="006B0BCE"/>
+    <w:rsid w:val="006C0BE9"/>
+    <w:rsid w:val="006C7570"/>
+    <w:rsid w:val="006D31FD"/>
+    <w:rsid w:val="006D5ADC"/>
+    <w:rsid w:val="006D5EF6"/>
+    <w:rsid w:val="006F2AE2"/>
+    <w:rsid w:val="006F45F0"/>
+    <w:rsid w:val="006F58B3"/>
+    <w:rsid w:val="00701467"/>
+    <w:rsid w:val="00701F64"/>
+    <w:rsid w:val="007105AD"/>
+    <w:rsid w:val="0071791B"/>
+    <w:rsid w:val="0072710C"/>
+    <w:rsid w:val="00731BB3"/>
+    <w:rsid w:val="007424D7"/>
+    <w:rsid w:val="00764FE4"/>
+    <w:rsid w:val="00774D77"/>
+    <w:rsid w:val="007939AF"/>
+    <w:rsid w:val="00796A0E"/>
+    <w:rsid w:val="007A2502"/>
+    <w:rsid w:val="007C0D6D"/>
+    <w:rsid w:val="007F3470"/>
+    <w:rsid w:val="008001C7"/>
+    <w:rsid w:val="008120A5"/>
+    <w:rsid w:val="008148D7"/>
+    <w:rsid w:val="0082231C"/>
+    <w:rsid w:val="00830718"/>
+    <w:rsid w:val="00833E8A"/>
+    <w:rsid w:val="00856E1F"/>
     <w:rsid w:val="008574CE"/>
+    <w:rsid w:val="008838CF"/>
+    <w:rsid w:val="008873C2"/>
+    <w:rsid w:val="00891F38"/>
+    <w:rsid w:val="008B07A7"/>
+    <w:rsid w:val="008B7EB5"/>
+    <w:rsid w:val="008C19B0"/>
+    <w:rsid w:val="008C481E"/>
+    <w:rsid w:val="008D3AA5"/>
+    <w:rsid w:val="008E6E78"/>
+    <w:rsid w:val="008F1419"/>
+    <w:rsid w:val="008F785C"/>
+    <w:rsid w:val="009121E5"/>
+    <w:rsid w:val="00935E26"/>
     <w:rsid w:val="00943292"/>
+    <w:rsid w:val="0097051F"/>
     <w:rsid w:val="00995EDD"/>
+    <w:rsid w:val="009A0503"/>
+    <w:rsid w:val="009B6576"/>
+    <w:rsid w:val="009C2B61"/>
+    <w:rsid w:val="009D63EA"/>
+    <w:rsid w:val="00A05F41"/>
+    <w:rsid w:val="00A26217"/>
+    <w:rsid w:val="00A539B8"/>
+    <w:rsid w:val="00A64031"/>
     <w:rsid w:val="00A72987"/>
+    <w:rsid w:val="00A80054"/>
     <w:rsid w:val="00A82F29"/>
+    <w:rsid w:val="00A8405F"/>
+    <w:rsid w:val="00A97EBC"/>
+    <w:rsid w:val="00AC6F2D"/>
+    <w:rsid w:val="00AC7480"/>
+    <w:rsid w:val="00AD197A"/>
+    <w:rsid w:val="00AD639B"/>
+    <w:rsid w:val="00AE7889"/>
+    <w:rsid w:val="00AF08C2"/>
     <w:rsid w:val="00AF3EBB"/>
+    <w:rsid w:val="00B101FC"/>
+    <w:rsid w:val="00BC4178"/>
+    <w:rsid w:val="00BC55FE"/>
+    <w:rsid w:val="00BD3FB8"/>
+    <w:rsid w:val="00BE0544"/>
+    <w:rsid w:val="00BE2C63"/>
     <w:rsid w:val="00BE5586"/>
+    <w:rsid w:val="00BF322F"/>
+    <w:rsid w:val="00C02E6B"/>
+    <w:rsid w:val="00C104DE"/>
+    <w:rsid w:val="00C376BD"/>
+    <w:rsid w:val="00C44C75"/>
+    <w:rsid w:val="00C45C6B"/>
+    <w:rsid w:val="00C53CF1"/>
+    <w:rsid w:val="00C74B47"/>
+    <w:rsid w:val="00C80E59"/>
+    <w:rsid w:val="00C908DF"/>
+    <w:rsid w:val="00C95364"/>
+    <w:rsid w:val="00CA22F2"/>
+    <w:rsid w:val="00CC556E"/>
+    <w:rsid w:val="00CC6BBB"/>
+    <w:rsid w:val="00CE288A"/>
+    <w:rsid w:val="00CE2A67"/>
+    <w:rsid w:val="00D04B56"/>
+    <w:rsid w:val="00D12893"/>
+    <w:rsid w:val="00D14FA0"/>
+    <w:rsid w:val="00D17590"/>
+    <w:rsid w:val="00D256F6"/>
+    <w:rsid w:val="00D27D9D"/>
+    <w:rsid w:val="00D33DD9"/>
+    <w:rsid w:val="00D34896"/>
+    <w:rsid w:val="00D41486"/>
+    <w:rsid w:val="00D730C4"/>
     <w:rsid w:val="00D84F46"/>
+    <w:rsid w:val="00DC0442"/>
+    <w:rsid w:val="00DF0827"/>
+    <w:rsid w:val="00E06A6C"/>
+    <w:rsid w:val="00E12427"/>
+    <w:rsid w:val="00E17BD4"/>
+    <w:rsid w:val="00E24F0B"/>
+    <w:rsid w:val="00E460F3"/>
+    <w:rsid w:val="00E5117C"/>
     <w:rsid w:val="00E55F77"/>
+    <w:rsid w:val="00E67358"/>
+    <w:rsid w:val="00E85056"/>
+    <w:rsid w:val="00EA6E33"/>
+    <w:rsid w:val="00EB368A"/>
+    <w:rsid w:val="00ED1B6D"/>
     <w:rsid w:val="00EE05CF"/>
     <w:rsid w:val="00EE270C"/>
     <w:rsid w:val="00F1310C"/>
+    <w:rsid w:val="00F14168"/>
     <w:rsid w:val="00F3217E"/>
+    <w:rsid w:val="00F37EF8"/>
+    <w:rsid w:val="00F44D85"/>
+    <w:rsid w:val="00F550EB"/>
+    <w:rsid w:val="00F5554E"/>
+    <w:rsid w:val="00F61615"/>
+    <w:rsid w:val="00F61F75"/>
+    <w:rsid w:val="00F62F7E"/>
+    <w:rsid w:val="00F656F9"/>
+    <w:rsid w:val="00F81D4B"/>
+    <w:rsid w:val="00F82388"/>
+    <w:rsid w:val="00FB0557"/>
+    <w:rsid w:val="00FB16D1"/>
+    <w:rsid w:val="00FB6903"/>
+    <w:rsid w:val="00FD49AD"/>
+    <w:rsid w:val="00FE3E8B"/>
     <w:rsid w:val="00FF7CC3"/>
+    <w:rsid w:val="0386E9AD"/>
+    <w:rsid w:val="06AFC208"/>
+    <w:rsid w:val="06E7E87C"/>
+    <w:rsid w:val="07B559BE"/>
+    <w:rsid w:val="088A4922"/>
+    <w:rsid w:val="0A028886"/>
+    <w:rsid w:val="0AE38F66"/>
+    <w:rsid w:val="0B9FFCF2"/>
+    <w:rsid w:val="0C62C12D"/>
+    <w:rsid w:val="0D16564C"/>
+    <w:rsid w:val="0E64C3DD"/>
+    <w:rsid w:val="0F026A0D"/>
+    <w:rsid w:val="14AE07F6"/>
+    <w:rsid w:val="168C7C33"/>
+    <w:rsid w:val="169D8CF2"/>
+    <w:rsid w:val="185B4E2E"/>
+    <w:rsid w:val="19D1C091"/>
+    <w:rsid w:val="1ADABA4F"/>
+    <w:rsid w:val="1D38D1C2"/>
+    <w:rsid w:val="1ED3D74F"/>
+    <w:rsid w:val="2210F1B8"/>
+    <w:rsid w:val="22EFE550"/>
+    <w:rsid w:val="24ED4878"/>
+    <w:rsid w:val="2A3BD74B"/>
+    <w:rsid w:val="2D0EE55C"/>
+    <w:rsid w:val="2F049AA8"/>
+    <w:rsid w:val="2F98215E"/>
+    <w:rsid w:val="3181FD03"/>
+    <w:rsid w:val="3286ECED"/>
+    <w:rsid w:val="34B2D9A5"/>
+    <w:rsid w:val="35524FBC"/>
+    <w:rsid w:val="3693EEC1"/>
+    <w:rsid w:val="3A7C6B6B"/>
+    <w:rsid w:val="3B3D2CAA"/>
+    <w:rsid w:val="3C59744E"/>
+    <w:rsid w:val="3D56C00A"/>
+    <w:rsid w:val="409FAC7E"/>
+    <w:rsid w:val="41800B58"/>
+    <w:rsid w:val="459F6BEF"/>
+    <w:rsid w:val="4F08679F"/>
+    <w:rsid w:val="595158EF"/>
+    <w:rsid w:val="5A1E5089"/>
+    <w:rsid w:val="5CC07079"/>
+    <w:rsid w:val="5D24BB50"/>
+    <w:rsid w:val="60AE44C4"/>
+    <w:rsid w:val="617DD92C"/>
+    <w:rsid w:val="6209BC15"/>
+    <w:rsid w:val="62D8647E"/>
+    <w:rsid w:val="6AA164A1"/>
+    <w:rsid w:val="6C10DD2B"/>
+    <w:rsid w:val="6E7B7B2E"/>
+    <w:rsid w:val="6F2418F5"/>
+    <w:rsid w:val="6F388FCD"/>
+    <w:rsid w:val="70F927D2"/>
+    <w:rsid w:val="73431CB7"/>
+    <w:rsid w:val="73E50EC0"/>
+    <w:rsid w:val="75613DD9"/>
+    <w:rsid w:val="7779426A"/>
+    <w:rsid w:val="7790D562"/>
+    <w:rsid w:val="7A12ED2F"/>
+    <w:rsid w:val="7A2F07A9"/>
+    <w:rsid w:val="7B0D8586"/>
+    <w:rsid w:val="7B3434A7"/>
+    <w:rsid w:val="7C5AC5AB"/>
+    <w:rsid w:val="7D73AFE0"/>
+    <w:rsid w:val="7E804AA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D3228DC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{25DFD5D5-E4AC-4122-98F8-8B27F7E067E0}"/>
+  <w15:docId w15:val="{0FA70D11-7CA3-4420-8A15-9EEEE515E55C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1921,51 +2411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D275A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2238,61 +2728,52 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2384,115 +2865,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6E16E74-2B13-4718-984B-2C24DFA352A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03880246-8291-4935-8957-94D5E3588CDD}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E70ED9C-F5B6-4A51-9176-F66B648D6B47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85DB9A4-44E6-49E9-8E77-D80DC1B5A025}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03880246-8291-4935-8957-94D5E3588CDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1214</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1424</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah-Jane Eggleton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>