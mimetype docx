--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,96 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E27446D" w14:textId="4A74061D" w:rsidR="00457C2E" w:rsidRPr="00E24758" w:rsidRDefault="00457C2E" w:rsidP="00FA1F96">
+    <w:p w14:paraId="2992304B" w14:textId="77777777" w:rsidR="00EA0F4B" w:rsidRDefault="00EA0F4B" w:rsidP="00FA1F96">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E24758">
+    </w:p>
+    <w:p w14:paraId="3E27446D" w14:textId="4A74061D" w:rsidR="00457C2E" w:rsidRPr="00E24758" w:rsidRDefault="00457C2E" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">THIS DOCUMENT IS A TEMPLATE AND </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E24758" w:rsidRPr="00E24758">
+      </w:pPr>
+      <w:r w:rsidRPr="00E24758">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">FORMAT </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E24758">
+        <w:t xml:space="preserve">THIS DOCUMENT IS A TEMPLATE AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24758" w:rsidRPr="00E24758">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">FORMAT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24758">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>CAN BE AMENDED APPROPRIATELY TO SUIT SCHOOL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091DC91B" w14:textId="61BBCDAA" w:rsidR="00C152DA" w:rsidRPr="00C152DA" w:rsidRDefault="00C152DA" w:rsidP="00FA1F96">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C152DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">INSERT NAME </w:t>
       </w:r>
       <w:r w:rsidRPr="00C152DA">
         <w:rPr>
@@ -223,232 +234,142 @@
       <w:r w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSERT NUMBER OF</w:t>
       </w:r>
       <w:r w:rsidRPr="00641161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B631DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parent </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Parent Governors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B631DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Governors</w:t>
+        <w:t>1 Headteacher</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  /</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  /  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B631DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 Staff</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  /  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B631DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B631DE">
+        <w:t>1 Local Authority</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Headteacher</w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  /  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSERT NUMBER OF</w:t>
       </w:r>
       <w:r w:rsidRPr="00641161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B631DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-opted </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B631DE">
+        <w:t>Co-opted Governors</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Governors</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  /  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">INSERT NUMBER </w:t>
       </w:r>
       <w:r w:rsidR="00E86710">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -550,608 +471,608 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>** All Governors’ terms of office are 4 years</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D72816" w14:textId="389DBBA8" w:rsidR="00C93484" w:rsidRPr="00FE7982" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="16331" w:type="dxa"/>
+        <w:tblW w:w="16034" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2269"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="968"/>
+        <w:gridCol w:w="1253"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="1069"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="1465"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="556"/>
+        <w:gridCol w:w="557"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003849BE" w:rsidRPr="00FE7982" w14:paraId="77AA3F51" w14:textId="77777777" w:rsidTr="00092828">
+      <w:tr w:rsidR="003849BE" w:rsidRPr="00FE7982" w14:paraId="77AA3F51" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6E8053DB" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-392"/>
               </w:tabs>
               <w:ind w:left="-250" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="968" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4C1DFCA8" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1253" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="35729BDD" w14:textId="77777777" w:rsidR="003849BE" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Appointed By</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08D2372B" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="039B23D9" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date First Appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2094" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="71BAEA49" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Term of Office </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1069" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2ABAE40A" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECB0E4D" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2EF0826E" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Relationships with the school staff including spouses, partners and relatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5BC8835C" w14:textId="5070E9F3" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other Governor Roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3664529D" w14:textId="4B328E9C" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Governor Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="41C223FB" w14:textId="5507F7FD" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="00940F81" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FGB Meetings Attendance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3717E216" w14:textId="77777777" w:rsidR="00940F81" w:rsidRDefault="00940F81" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Assigned </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEB30F2" w14:textId="4C92CEE4" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="00940F81" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Governor Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CC188D0" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Committee Meeting Attendance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003849BE" w:rsidRPr="00FE7982" w14:paraId="19C4A60E" w14:textId="77777777" w:rsidTr="00092828">
+      <w:tr w:rsidR="003849BE" w:rsidRPr="00FE7982" w14:paraId="19C4A60E" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="653"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="594C09A0" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-392"/>
               </w:tabs>
               <w:ind w:left="-250" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="968" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="551A1B10" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1253" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="658D09C7" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EBD16BE" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="671E761A" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="003849BE" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A59FAF" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="003849BE" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>End Date (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
@@ -1178,1444 +1099,1417 @@
           <w:p w14:paraId="6AEBC70D" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="003849BE" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Resigned (R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1069" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72402CB0" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="22FF5C97" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="398FE20D" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FDFD45A" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="28E2736A" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12726082" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48ED1B24" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cm1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B370B98" w14:textId="77777777" w:rsidR="003849BE" w:rsidRPr="00641161" w:rsidRDefault="003849BE" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cm2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274E7E" w:rsidRPr="00FE7982" w14:paraId="45962DF3" w14:textId="77777777" w:rsidTr="00092828">
+      <w:tr w:rsidR="00274E7E" w:rsidRPr="00FE7982" w14:paraId="45962DF3" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="282326C7" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="679362E7" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C46241E" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49E45177" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57160F68" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="003849BE" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0459E612" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="003849BE" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07DBF97D" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CFEE5B0" w14:textId="406C5E76" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79BE4A08" w14:textId="6C84B097" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="142AFE7C" w14:textId="632F01D5" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50718BF9" w14:textId="7C354F72" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F13C0C0" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D651CE" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566563">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02A66C52" w14:textId="3BFFB9C7" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274E7E" w:rsidRPr="00FE7982" w14:paraId="56F0E601" w14:textId="77777777" w:rsidTr="00092828">
+      <w:tr w:rsidR="00274E7E" w:rsidRPr="00FE7982" w14:paraId="56F0E601" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="417"/>
+          <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D6DAAE8" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="634258C7" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0354A39D" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61155EED" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BE7A057" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="003849BE" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFEE5D9" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="003849BE" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00C4912C" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10020893" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="390F9CBC" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26FCB985" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4865DD9C" w14:textId="483396CC" w:rsidR="00274E7E" w:rsidRPr="00274E7E" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F38FA7" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48DAB550" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="556" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="096A8805" w14:textId="77777777" w:rsidR="00274E7E" w:rsidRPr="00566563" w:rsidRDefault="00274E7E" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C03E9F7" w14:textId="77777777" w:rsidR="00641161" w:rsidRDefault="00641161" w:rsidP="00FA1F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEAA4C2" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00B631DE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+    <w:p w14:paraId="5AEAA4C2" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Governing Body appointed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">INSERT APPROPRIATE COMMITTEE INFORMATION </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B631DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in September </w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">INSERT YEAR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B631DE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>other appeals committees will be appointed as and when required</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>other appeals committees will be appointed as and when required (Delete as appropriate)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF8136" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="76BF8136" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EXEMPLAR TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017B3E05" w14:textId="77777777" w:rsidR="00E21EDF" w:rsidRPr="00333771" w:rsidRDefault="00E21EDF" w:rsidP="00FA1F96">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="017B3E05" w14:textId="77777777" w:rsidR="00E21EDF" w:rsidRPr="00F209A4" w:rsidRDefault="00E21EDF" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Finance, Resources and Premises – </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meets 3 times annually with agreed terms of reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49634C84" w14:textId="77777777" w:rsidR="00E21EDF" w:rsidRDefault="00E21EDF" w:rsidP="00FA1F96">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="49634C84" w14:textId="77777777" w:rsidR="00E21EDF" w:rsidRPr="00F209A4" w:rsidRDefault="00E21EDF" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BCCF38C" w14:textId="3D21811F" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2BCCF38C" w14:textId="3D21811F" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pay</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Meets as directed by the ratified Pay Policy / </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E656A8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSERT APPROPRIATE TEXT TO POLICY ADOPTED</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A8104F" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="70A8104F" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Heads Performance Management Panel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Meets </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E656A8">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSERT NUMBER OF MEETINGS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641161">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and makes a recommendation to Pay Committee regarding Headteacher’s Pay decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A86875A" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="7A86875A" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16039430" w14:textId="77777777" w:rsidR="00C93484" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+    <w:p w14:paraId="16039430" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Full Governing Body ratifies decisions following recommendation from the committees/panel above (unless otherwise stated in School Policy/Terms of Reference/Scheme of Delegation), and all minutes are available </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>INSERT WHERE MINUTES CAN BE FOUND WITHIN SCHOOL/WEBSITE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>with the exception of confidential minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499A67AD" w14:textId="77777777" w:rsidR="00E21EDF" w:rsidRDefault="00E21EDF" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747D4FE5" w14:textId="063CA08F" w:rsidR="00C93484" w:rsidRPr="00C93484" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93484">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ASSOCIATE MEMBERS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B35441" w14:textId="3C6971F2" w:rsidR="006A2811" w:rsidRPr="00E656A8" w:rsidRDefault="006A2811" w:rsidP="00FA1F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B631DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The Full Governing Body ratifies decisions following recommendation from the committees/panel above (unless otherwise stated in School Policy/Terms of Reference</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E656A8">
+        <w:t xml:space="preserve">The Governing Body </w:t>
+      </w:r>
+      <w:r w:rsidR="00641161" w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>INSERT WHERE MINUTES CAN BE FOUND WITHIN SCHOOL/WEBSITE</w:t>
-[...76 lines deleted...]
-      <w:r w:rsidR="00641161" w:rsidRPr="00E656A8">
+        <w:t>have/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>have/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E656A8">
+        <w:t>have not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B631DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>appointed any Associate Governo</w:t>
+      </w:r>
+      <w:r w:rsidR="00274E7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rs for the Academic Year </w:t>
+      </w:r>
+      <w:r w:rsidR="00641161" w:rsidRPr="00E656A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>have not</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="00641161" w:rsidRPr="00E656A8">
+        <w:t>INSERT APPROPRIATE YEAR</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6F0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>INSERT APPROPRIATE YEAR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A6F0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6F0C" w:rsidRPr="004A6F0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004A6F0C" w:rsidRPr="004A6F0C">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Delete table if no associate member ha</w:t>
+      </w:r>
+      <w:r w:rsidR="0094379C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(Delete table if no associate member ha</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094379C">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6F0C" w:rsidRPr="004A6F0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>been appointed)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15026" w:type="dxa"/>
+        <w:tblW w:w="16086" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2269"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="1055"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="1068"/>
+        <w:gridCol w:w="1215"/>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="1518"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="1263"/>
+        <w:gridCol w:w="758"/>
+        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="910"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="77AA8BD1" w14:textId="77777777" w:rsidTr="001D7804">
+      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="77AA8BD1" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5C26C266" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-392"/>
               </w:tabs>
               <w:ind w:left="-250" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="55FC9972" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="569794D0" w14:textId="77777777" w:rsidR="00C93484" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Appointed By</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1034C6B5" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="53B7CABF" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date First Appointed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4CE9D5AE" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Term of Office </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="41B75B50" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3236E381" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1518" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7EC2A4BA" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Relationships with the school staff including spouses, partners and relatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="39EDE55A" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">FGB Meetings Attendance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:tcW w:w="2021" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7FCC9F61" w14:textId="77777777" w:rsidR="00C93484" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Assigned </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53B27710" w14:textId="7DAA0D49" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
@@ -2629,187 +2523,187 @@
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Governor Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Voting Right</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="008E8C57" w14:textId="758F6C98" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Committee Meeting Attendance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="7B3223C8" w14:textId="77777777" w:rsidTr="00C93484">
+      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="7B3223C8" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="64C2C331" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-392"/>
               </w:tabs>
               <w:ind w:left="-250" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1EC71455" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5663B913" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4ABFF095" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="407D666F" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25CF9627" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>End Date (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
@@ -2836,599 +2730,599 @@
           <w:p w14:paraId="27C02A3D" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003849BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Resigned (R)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1221385C" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1518" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1F7BDEDE" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A23BF36" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="092C126B" w14:textId="4D9454CD" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386B4C4A" w14:textId="05592C24" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Voting Right</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="075A8C47" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cm1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37C427A8" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cm2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="43FC092A" w14:textId="77777777" w:rsidTr="00852955">
+      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="43FC092A" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D93A1FF" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33BA94AC" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E64694" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="782E692A" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27856273" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431EA8B9" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B9DF9" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1518" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C2807FD" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="006086E4" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B92130C" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1223809E" w14:textId="16103F31" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7709F22E" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566563">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CC88751" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="0DE33C19" w14:textId="77777777" w:rsidTr="00852955">
+      <w:tr w:rsidR="00C93484" w:rsidRPr="00FE7982" w14:paraId="0DE33C19" w14:textId="77777777" w:rsidTr="00E534F7">
         <w:trPr>
-          <w:trHeight w:val="279"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F868D3" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
+            <w:tcW w:w="1055" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72DA34F3" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="382E475D" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="627482A4" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AC4AED6" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="567418BD" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="003849BE" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE5F210" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1518" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16841CC4" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1214" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78ABA0FC" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00274E7E" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24BDF128" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B4BCD91" w14:textId="4CF66CEF" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="561A34C7" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="910" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46678EEF" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00566563" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25B40427" w14:textId="77777777" w:rsidR="00C03EB6" w:rsidRDefault="00C03EB6" w:rsidP="00FA1F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EAF4110" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
       <w:pPr>
@@ -3437,118 +3331,159 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Clerk to Governors – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C152DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INSERT NAME AND DATE THAT FORM WAS COMPLETED</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745FB2B0" w14:textId="77777777" w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00641161">
+    <w:p w14:paraId="59CBB9DA" w14:textId="34A1CCA8" w:rsidR="002C1834" w:rsidRPr="00F209A4" w:rsidRDefault="00C93484" w:rsidP="00FA1F96">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vacancies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641161">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>INSERT ACADEMIC YEAR END DATE</w:t>
       </w:r>
       <w:r w:rsidRPr="00641161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">) – </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F209A4" w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DETAIL OF VACANCIES</w:t>
+      </w:r>
+      <w:r w:rsidR="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IN EACH CATEGORY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F209A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C93484" w:rsidRPr="00641161" w:rsidSect="00E24758">
+    <w:sectPr w:rsidR="002C1834" w:rsidRPr="00F209A4" w:rsidSect="00D63EC0">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="568" w:right="111" w:bottom="284" w:left="567" w:header="720" w:footer="370" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="0" w:left="720" w:header="720" w:footer="370" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00DC361E" w14:textId="77777777" w:rsidR="005672C2" w:rsidRDefault="005672C2" w:rsidP="00C93484">
+    <w:p w14:paraId="7AE25049" w14:textId="77777777" w:rsidR="00E97642" w:rsidRDefault="00E97642" w:rsidP="00C93484">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08B8C27C" w14:textId="77777777" w:rsidR="005672C2" w:rsidRDefault="005672C2" w:rsidP="00C93484">
+    <w:p w14:paraId="40D40F9C" w14:textId="77777777" w:rsidR="00E97642" w:rsidRDefault="00E97642" w:rsidP="00C93484">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3557,284 +3492,110 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="045D2C4E" w14:textId="4FA9A56F" w:rsidR="00C93484" w:rsidRPr="00C93484" w:rsidRDefault="00852955" w:rsidP="00E24758">
+  <w:p w14:paraId="4FCDA7D1" w14:textId="6AC8592F" w:rsidR="00E534F7" w:rsidRPr="00E534F7" w:rsidRDefault="00E534F7" w:rsidP="00E534F7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...68 lines deleted...]
-    <w:r w:rsidR="006167E1">
+    <w:r w:rsidRPr="00E534F7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
-      <w:tab/>
-[...119 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>Reviewed 08/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B5FA2A9" w14:textId="77777777" w:rsidR="005672C2" w:rsidRDefault="005672C2" w:rsidP="00C93484">
+    <w:p w14:paraId="063F8C09" w14:textId="77777777" w:rsidR="00E97642" w:rsidRDefault="00E97642" w:rsidP="00C93484">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C54B7CF" w14:textId="77777777" w:rsidR="005672C2" w:rsidRDefault="005672C2" w:rsidP="00C93484">
+    <w:p w14:paraId="48B1D710" w14:textId="77777777" w:rsidR="00E97642" w:rsidRDefault="00E97642" w:rsidP="00C93484">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DE2A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB3C6E62"/>
     <w:lvl w:ilvl="0" w:tplc="1C8687B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4220,149 +3981,189 @@
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1061440605">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="384762174">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="179781838">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2108696858">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A2811"/>
     <w:rsid w:val="00007E74"/>
     <w:rsid w:val="00092828"/>
     <w:rsid w:val="000D6A79"/>
+    <w:rsid w:val="000F50F5"/>
+    <w:rsid w:val="00110066"/>
     <w:rsid w:val="00165D9D"/>
     <w:rsid w:val="00203027"/>
+    <w:rsid w:val="00204953"/>
+    <w:rsid w:val="002202ED"/>
+    <w:rsid w:val="00274B9B"/>
     <w:rsid w:val="00274E7E"/>
     <w:rsid w:val="00297341"/>
+    <w:rsid w:val="002C1834"/>
+    <w:rsid w:val="002C22D3"/>
+    <w:rsid w:val="0032727B"/>
     <w:rsid w:val="00352628"/>
     <w:rsid w:val="003849BE"/>
+    <w:rsid w:val="003C4177"/>
     <w:rsid w:val="00457C2E"/>
+    <w:rsid w:val="00490619"/>
     <w:rsid w:val="00491251"/>
     <w:rsid w:val="004A6F0C"/>
+    <w:rsid w:val="004B43B5"/>
     <w:rsid w:val="004E1242"/>
     <w:rsid w:val="004E790E"/>
     <w:rsid w:val="00510DB9"/>
     <w:rsid w:val="00566563"/>
     <w:rsid w:val="005672C2"/>
     <w:rsid w:val="005A2082"/>
     <w:rsid w:val="005E557B"/>
     <w:rsid w:val="006167E1"/>
     <w:rsid w:val="00641161"/>
     <w:rsid w:val="00671CEA"/>
     <w:rsid w:val="006A2811"/>
+    <w:rsid w:val="006A317D"/>
     <w:rsid w:val="006A4E45"/>
     <w:rsid w:val="006F0932"/>
+    <w:rsid w:val="00714D7D"/>
     <w:rsid w:val="00776F02"/>
+    <w:rsid w:val="007B52C1"/>
+    <w:rsid w:val="007D1C44"/>
+    <w:rsid w:val="007D3C85"/>
+    <w:rsid w:val="007F2D58"/>
     <w:rsid w:val="007F6A4F"/>
     <w:rsid w:val="00852955"/>
     <w:rsid w:val="00864A54"/>
+    <w:rsid w:val="008E13EC"/>
     <w:rsid w:val="008F6739"/>
     <w:rsid w:val="00940F81"/>
     <w:rsid w:val="0094379C"/>
     <w:rsid w:val="009E3190"/>
+    <w:rsid w:val="009E7846"/>
+    <w:rsid w:val="00A36C18"/>
+    <w:rsid w:val="00A50A0A"/>
     <w:rsid w:val="00AA1131"/>
+    <w:rsid w:val="00AB559B"/>
     <w:rsid w:val="00AC41D8"/>
+    <w:rsid w:val="00B51D70"/>
+    <w:rsid w:val="00B73B16"/>
+    <w:rsid w:val="00BA19D8"/>
+    <w:rsid w:val="00BA6716"/>
     <w:rsid w:val="00BB30A4"/>
     <w:rsid w:val="00C03EB6"/>
+    <w:rsid w:val="00C05F9B"/>
     <w:rsid w:val="00C152DA"/>
+    <w:rsid w:val="00C27A10"/>
+    <w:rsid w:val="00C420A0"/>
     <w:rsid w:val="00C54800"/>
     <w:rsid w:val="00C93484"/>
+    <w:rsid w:val="00D50608"/>
     <w:rsid w:val="00D577B3"/>
+    <w:rsid w:val="00D63EC0"/>
+    <w:rsid w:val="00E0210F"/>
     <w:rsid w:val="00E21EDF"/>
     <w:rsid w:val="00E24758"/>
+    <w:rsid w:val="00E534F7"/>
     <w:rsid w:val="00E656A8"/>
+    <w:rsid w:val="00E73601"/>
     <w:rsid w:val="00E86710"/>
+    <w:rsid w:val="00E97642"/>
+    <w:rsid w:val="00EA0F4B"/>
     <w:rsid w:val="00F20352"/>
+    <w:rsid w:val="00F209A4"/>
+    <w:rsid w:val="00F22769"/>
+    <w:rsid w:val="00F50C34"/>
     <w:rsid w:val="00FA1F96"/>
     <w:rsid w:val="00FC500E"/>
+    <w:rsid w:val="336A1896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63108881"/>
-  <w15:docId w15:val="{9D4D34B1-EE5D-4A61-B279-7D64FADB11D0}"/>
+  <w15:docId w15:val="{697B676E-1AFA-45AE-AE5C-FA8E68349C56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4887,94 +4688,109 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C93484"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C93484"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1569881726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086416497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5240,52 +5056,58 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c923347971c26538f20e77d53b3e90a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5377,119 +5199,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B1636CD-F195-4CB7-AC45-011DE4C7ECDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A8231A-6CC4-4560-B46C-D04B55263E58}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D82A77E2-C2EE-4EC1-A2E1-2A054ED05DA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4869B241-A48E-4582-9D8D-5F58FAAEB8D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>428</Words>
-  <Characters>2441</Characters>
+  <Words>433</Words>
+  <Characters>2472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2864</CharactersWithSpaces>
+  <CharactersWithSpaces>2900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jo Trotter</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>
 </Properties>
 </file>