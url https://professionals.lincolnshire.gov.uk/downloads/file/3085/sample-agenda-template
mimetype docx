--- v0 (2025-10-12)
+++ v1 (2026-09-05)
@@ -1,101 +1,233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D196169" w14:textId="2A600827" w:rsidR="00F06DB1" w:rsidRPr="005F72AD" w:rsidRDefault="00F06DB1" w:rsidP="00F06DB1">
-      <w:pPr>
+    <w:p w14:paraId="3145801A" w14:textId="29EED4AB" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="00F06DB1" w:rsidP="001B417E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please note that this agenda is a sample template</w:t>
+      </w:r>
+      <w:r w:rsidR="0027721B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the content is not exhaustive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D196169" w14:textId="75975AC0" w:rsidR="00F06DB1" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerks should review the Local Authority template </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintained Schools </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B417E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Planner which contains more detail to be added to the sample agenda </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NOTING that it is set to the circular model of governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F323A6" w14:textId="7FE78CB7" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
       <w:r w:rsidRPr="005F72AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Please note that th</w:t>
+        <w:t>lerks should ensure that they include items as per the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>is agenda is</w:t>
+        <w:t>ir individual School’s</w:t>
       </w:r>
       <w:r w:rsidRPr="005F72AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a sample template – clerks should ensure that they include items as per the annual governance planner</w:t>
+        <w:t xml:space="preserve"> annual governance planner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7995A64A" w14:textId="77777777" w:rsidR="00F06DB1" w:rsidRDefault="00F06DB1" w:rsidP="00F06DB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50D44903" w14:textId="1D344707" w:rsidR="0031196B" w:rsidRPr="00E05467" w:rsidRDefault="0031196B" w:rsidP="00F06DB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -364,51 +496,51 @@
               <w:t>Preparation Notes</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/ Governors’ Notes/ Questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00184ADD" w:rsidRPr="00E05467" w14:paraId="08F19840" w14:textId="1EE9DF8C" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27AB8DC6" w14:textId="20E21D6E" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B6AA24B" w14:textId="53D9631B" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -446,51 +578,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D31B409" w14:textId="77777777" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00184ADD" w:rsidRPr="00E05467" w14:paraId="670D2D87" w14:textId="46D47D42" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="376A9024" w14:textId="1D8FD1D7" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E287419" w14:textId="2545C45F" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -518,51 +650,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D62B76" w14:textId="77777777" w:rsidR="00184ADD" w:rsidRPr="00E05467" w:rsidRDefault="00184ADD" w:rsidP="00184ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="19974FD0" w14:textId="77777777" w:rsidTr="00E50351">
+      <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="19974FD0" w14:textId="77777777" w:rsidTr="00BE7018">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="102B4612" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
@@ -588,95 +720,95 @@
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NB2 - Anyone taking up employment after being elected as chair or vice chair must relinquish this role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="3D780CD7" w14:textId="77777777" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="116545AC" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3985D921" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welcome, Apologies, Declaration of Interests and Chair’s Comments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EE7A2D9" w14:textId="4F576C56" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">To ensure governors’ register of interests has been updated on the website / GIAS and includes any changes/amendments </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -822,51 +954,51 @@
               </w:rPr>
               <w:t>Please sign / complete forms as circulated at / before the meeting.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D8975C7" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="66FD15C5" w14:textId="134E2995" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F987599" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AEEDF8" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -887,559 +1019,626 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Autumn Term (reviews of committees/appointments in spring/summer term to be completed):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E584BE8" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="6E584BE8" w14:textId="4DA055F2" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E92FAC" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234A9">
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Code of Conduct</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05467" w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">to ensure all governors had received and signed the governors' code of practice / conduct </w:t>
             </w:r>
-            <w:r w:rsidRPr="001234A9">
+            <w:r w:rsidR="00E05467" w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(autumn term – review throughout year)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C64FD57" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="4C64FD57" w14:textId="77777777" w:rsidR="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Committee Structure</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – to review terms of reference and delegated powers</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (enclosed/attached)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5957C866" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="5957C866" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appointment of Governors to committees</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17AFCA13" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="17AFCA13" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6592">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Appointment of External Advisor for HTPM</w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Summer or Autumn Term)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE7E649" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="4DE7E649" w14:textId="77777777" w:rsidR="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Appointment of Governors with Special Responsibilities </w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– to review </w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(enclosed/attached)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547A5EE0" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="6E3066CF" w14:textId="34B3398A" w:rsidR="00E92FAC" w:rsidRPr="00E92FAC" w:rsidRDefault="00E92FAC" w:rsidP="00E92FAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Skills Audit / Skills Matrix Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Autumn Term and review as new governors are appointed)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547A5EE0" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>To consider the voting procedures at both full governing body and committee meetings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7596A7D7" w14:textId="3CFF5DCD" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="7596A7D7" w14:textId="3CFF5DCD" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867622">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review of governor attendance at meetings 20XX-20XX</w:t>
             </w:r>
             <w:r w:rsidR="00867622" w:rsidRPr="00867622">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Autumn Term)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F04CDBB" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="296AABCD" w14:textId="77777777" w:rsidR="00E92FAC" w:rsidRPr="00E92FAC" w:rsidRDefault="00E92FAC" w:rsidP="00E92FAC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Annual review Governor Induction Documentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Autumn Term)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F04CDBB" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E92FAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00867622">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Instrument of Government </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Annually)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E45B75" w14:textId="2FB1D599" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00464EEA">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16E45B75" w14:textId="715094BF" w:rsidR="00E05467" w:rsidRPr="005E0D6E" w:rsidRDefault="005E0D6E" w:rsidP="005E0D6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545C1709" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Clerk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51954822" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BECA6E8" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...43 lines deleted...]
-          </w:p>
           <w:p w14:paraId="389DF932" w14:textId="75947535" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Review all documentation prior to meeting raising queries with the clerk by xxx </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="7A0EC4EE" w14:textId="1F6DB242" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1639031B" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E8896E9" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Previous Minutes – accuracy and to review the list of actions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6912404F" w14:textId="3DFBDEE1" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00464EEA" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -1473,51 +1672,51 @@
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(enclosed/attached)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C3A0477" w14:textId="215DFB6B" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00464EEA" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -1535,51 +1734,51 @@
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(enclosed/attached)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CA4D67" w14:textId="14BC24CB" w:rsidR="00E05467" w:rsidRPr="003362C6" w:rsidRDefault="00464EEA" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -1597,51 +1796,51 @@
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E05467" w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(enclosed/attached)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1612E987" w14:textId="74BBB50F" w:rsidR="003362C6" w:rsidRPr="00E05467" w:rsidRDefault="003362C6" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review of Committee Minutes (NOT PAY)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2438E2CD" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
@@ -1716,65 +1915,218 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E5C3F34" w14:textId="2DB281E1" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please read attached minutes – CoC’s to give any updates / answer queries.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B417E" w:rsidRPr="00E05467" w14:paraId="687DAAE4" w14:textId="77777777" w:rsidTr="00E05467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FE6E79" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="00E05467" w:rsidRDefault="001B417E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6135" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04166AB3" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reports from Local Authority for Consideration (available via Perspective Lite – see headteacher when preparing draft agenda if unable to access through a Clerk login)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0805E1" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NOTE:  LOCALITY LEAD REPORT EVERY BIG TERM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE1104A" w14:textId="2DD67310" w:rsidR="001B417E" w:rsidRPr="00E05467" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Clerk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583ADC4B" w14:textId="10543ECF" w:rsidR="001B417E" w:rsidRPr="00E05467" w:rsidRDefault="001B417E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65221B49" w14:textId="006B4C51" w:rsidR="001B417E" w:rsidRPr="00E05467" w:rsidRDefault="001B417E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the HT / Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="1C380910" w14:textId="43F194B1" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A5C4E4" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCFF171" w14:textId="5AA3B5DB" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1816,1594 +2168,2235 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="006E26F5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(enclosed/attached/school to circulate)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="576E4DF2" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="10C01176" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Educational Performance, Inclusion and Equality</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576E4DF2" w14:textId="749C8712" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="001B417E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
+              <w:ind w:left="742" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report on key performance indicators / review of data </w:t>
+              <w:t>Report on key performance indicators / review of data</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including Vulnerable/Disadvantaged Pupils/Pupil Premium</w:t>
+            </w:r>
+            <w:r w:rsidR="00A01833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/PLAC/LAC Report </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2ADE" w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLAC/LAC </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC2ADE" w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Report from Designated Teacher at least annually)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(delete as necessary)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB12B35" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="7E9F4BE1" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="0041278E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D7BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written report on operation of school’s appraisal and capability policies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(annually see LCC HR Schools Support Appraisal policy)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A578A30" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="736"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="653A7293" w14:textId="62630115" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="736"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Safeguarding, Welfare and Attendance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7400FB42" w14:textId="77777777" w:rsidR="00E05467" w:rsidRDefault="00E05467" w:rsidP="001B417E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="775"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="742" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding update </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(unless a separate item)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F2632">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and LCC Safeguarding Audit Ratification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F2632">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Summer Term)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B689274" w14:textId="77777777" w:rsidR="001B417E" w:rsidRPr="00E05467" w:rsidRDefault="001B417E" w:rsidP="001B417E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
+              <w:ind w:left="742" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Attendance Report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D3787A" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2DF62348" w14:textId="6D8E2906" w:rsidR="0041278E" w:rsidRDefault="0041278E" w:rsidP="001B417E">
+            <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...132 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
-[...18 lines deleted...]
-                <w:i/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(delete as necessary)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="343F1B24" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FD42E7B" w14:textId="453E87F6" w:rsidR="001B417E" w:rsidRPr="001B417E" w:rsidRDefault="001B417E" w:rsidP="001B417E">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...61 lines deleted...]
-              </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="64B4023E" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Information Governance and Digital Resilience</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E7BE5D" w14:textId="77777777" w:rsidR="0041278E" w:rsidRDefault="0041278E" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DPO Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F861D90" w14:textId="77777777" w:rsidR="005E0D6E" w:rsidRDefault="0041278E" w:rsidP="0041278E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDPR </w:t>
+            </w:r>
+            <w:r w:rsidR="004018B7" w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and Cyber Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reporting/Reviews </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297F1DFF" w14:textId="4633B255" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="005E0D6E" w:rsidP="005E0D6E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAE77D6" w14:textId="367D133B" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Head</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E22C3C" w14:textId="7757919A" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the HT / Clerk by XXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070700B" w:rsidRPr="00E05467" w14:paraId="0B49E117" w14:textId="77777777" w:rsidTr="00E05467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13641D3B" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6135" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1C8566" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Strategy, Risk and School Improvement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67365E2A" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review of SEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC74F5F" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval of SDP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Autumn Term)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Progress report on SDP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183CA863" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="001234A9" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Board Priorities/Strategic Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>approve/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">review) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(delete as necessary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A148C45" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00E92FAC" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="786"/>
+                <w:tab w:val="num" w:pos="775"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ofsted action plan (to review / approve) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(delete as necessary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315616A6" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review of Risk Register</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Termly)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C21AE2" w14:textId="5F0905C1" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="00197156" w:rsidP="0070700B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8DF749" w14:textId="02BCC13C" w:rsidR="0070700B" w:rsidRPr="0070700B" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070700B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Governors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4054ABA6" w14:textId="1E4DD83E" w:rsidR="0070700B" w:rsidRPr="00E05467" w:rsidRDefault="0070700B" w:rsidP="0070700B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070700B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the Clerk by XXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="11D89909" w14:textId="70C7BCC8" w:rsidTr="00E05467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="144A12BB" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6135" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="686DB4B2" w14:textId="77777777" w:rsidR="00206AD5" w:rsidRDefault="00E05467" w:rsidP="00206AD5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk173338259"/>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fina</w:t>
+            </w:r>
+            <w:r w:rsidR="00491A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nce, Resources a</w:t>
+            </w:r>
+            <w:r w:rsidR="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nd Estates</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E52A838" w14:textId="31A7DCF6" w:rsidR="00E05467" w:rsidRPr="00206AD5" w:rsidRDefault="00E05467" w:rsidP="00206AD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MTFP Review</w:t>
+            </w:r>
+            <w:r w:rsidR="001B417E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B417E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(includes financial report to governors </w:t>
+            </w:r>
+            <w:r w:rsidR="0041278E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r w:rsidR="001B417E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> include</w:t>
+            </w:r>
+            <w:r w:rsidR="0041278E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="001B417E" w:rsidRPr="00206AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all relevant grant updates)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040C3A0C" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budget outturn/carry forward figure for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(not academies)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641B9FB2" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School fund account </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(when and if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CA587E" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SFVS – to review and complete by end of Autumn Term (maintained schools only)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B191AB" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benchmarking (requirement under SFVS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722E3A4A" w14:textId="004B3BDE" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School budget – to approve </w:t>
+            </w:r>
+            <w:r w:rsidR="001234A9" w:rsidRPr="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>due May annually</w:t>
+            </w:r>
+            <w:r w:rsidR="001234A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Maintained Schools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D99E4D3" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00A00FF5" w:rsidRDefault="00E05467" w:rsidP="0041278E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095448C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receive report on statutory gender pay gap information ahead of publication </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(where required – over 250 employees) (Annually)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="78BD4D4C" w14:textId="2932255B" w:rsidR="00A00FF5" w:rsidRPr="00A00FF5" w:rsidRDefault="00A00FF5" w:rsidP="00A00FF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="114B53C0" w14:textId="76588E5A" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Head</w:t>
+            </w:r>
+            <w:r w:rsidR="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / SBM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A22D55" w14:textId="4BA8885A" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the HT / SBM by XXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041278E" w:rsidRPr="00E05467" w14:paraId="1277D333" w14:textId="77777777" w:rsidTr="00E05467">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADFB898" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6135" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EE0A52" w14:textId="2AC30090" w:rsidR="0041278E" w:rsidRPr="0041278E" w:rsidRDefault="0041278E" w:rsidP="0041278E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="68C6FAAF" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="009F2632" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Premises and Health &amp; Safety</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0EBE82" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="009F2632" w:rsidRDefault="0041278E" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2632">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Premises update (includes review of estates management strategy and plans)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="348BF693" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="009F2632" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="7D37CAC2" w14:textId="77777777" w:rsidR="00A00FF5" w:rsidRDefault="00A00FF5" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F2632">
-[...8 lines deleted...]
-          <w:p w14:paraId="787F2790" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="009F2632" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health and Safety Report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CAF6F72" w14:textId="753E971B" w:rsidR="0041278E" w:rsidRPr="009F2632" w:rsidRDefault="0041278E" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2632">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Risk Assessment update</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="411DA810" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="009F2632" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:t>Accident report update</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315349AC" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="009F2632" w:rsidRDefault="0041278E" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="11"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2632">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">H&amp;S Audit </w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="0FFEA77B" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:t>Risk Assessment update</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633E1C7B" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="009F2632" w:rsidRDefault="0041278E" w:rsidP="0041278E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="736" w:hanging="426"/>
-[...25 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2632">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H&amp;S Audit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4788">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ratification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D7BA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Spring Term 1 – Maintained Community and VC schools only)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B95086" w14:textId="182FA330" w:rsidR="0041278E" w:rsidRDefault="005E0D6E" w:rsidP="00E05467">
+            <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:snapToGrid w:val="0"/>
-[...91 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAE77D6" w14:textId="367D133B" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...14 lines deleted...]
-              <w:t>Head</w:t>
+          <w:p w14:paraId="3752EC16" w14:textId="5832CEC7" w:rsidR="0041278E" w:rsidRDefault="0041278E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors / Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25E22C3C" w14:textId="7757919A" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E05467">
+          <w:p w14:paraId="0337E5CE" w14:textId="20C2B831" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="00E05467">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the HT / Clerk by XXX</w:t>
-[...424 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please read the reports and additional </w:t>
-[...10 lines deleted...]
-              <w:t>documentation prior to the meeting and submit questions to the HT / SBM by XXX</w:t>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="01FD1C24" w14:textId="1DB1E648" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1F8F86" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A27ECB8" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="4A27ECB8" w14:textId="7E55C5F5" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Governors’ Training and Monitoring Update</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="78B121F0" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:t>Governor</w:t>
+            </w:r>
+            <w:r w:rsidR="001B417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Assurance and Development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B121F0" w14:textId="7DCB889B" w:rsidR="00E05467" w:rsidRPr="005E0D6E" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agree Governor CPD/Training Plan for academic year </w:t>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Review</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Governor CPD/Training Plan for academic year </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(Autumn Term)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E6FDEE3" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+              <w:t>(Autumn Term</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D6E" w:rsidRPr="005E0D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Termly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD48CC5" w14:textId="27580CAF" w:rsidR="00E05467" w:rsidRPr="00674520" w:rsidRDefault="005E0D6E" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Governor Monitoring Reports</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Receive </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA047F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governor Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Assurance</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA047F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reports</w:t>
+            </w:r>
+            <w:r w:rsidR="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00674520" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Governing Bodies may wish to consider if these are </w:t>
+            </w:r>
+            <w:r w:rsidR="00D42E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reviewed</w:t>
+            </w:r>
+            <w:r w:rsidR="00674520" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0512A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in relevant sections </w:t>
+            </w:r>
+            <w:r w:rsidR="00674520" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>through the agenda rather than in a separate section</w:t>
+            </w:r>
+            <w:r w:rsidR="00D42E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - recommended</w:t>
+            </w:r>
+            <w:r w:rsidR="00674520" w:rsidRPr="00674520">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D1D5FC" w14:textId="5B8123BD" w:rsidR="00E05467" w:rsidRPr="005E0D6E" w:rsidRDefault="005E0D6E" w:rsidP="005E0D6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5331">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under Governance and Board Effectiveness</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680AD0E7" w14:textId="7129375B" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Governors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CDC07CF" w14:textId="553D9D70" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="500F5157" w14:textId="30247E1F" w:rsidTr="00E05467">
+      <w:tr w:rsidR="0041278E" w:rsidRPr="00E05467" w14:paraId="05B442DA" w14:textId="77777777" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEC6A93" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="4B9E94FE" w14:textId="77777777" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179360EF" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
+          <w:p w14:paraId="2009D983" w14:textId="77777777" w:rsidR="0041278E" w:rsidRDefault="0041278E" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-[...57 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Culture, Stakeholder Engagement and Wellbeing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC6A580" w14:textId="1C0F031B" w:rsidR="0041278E" w:rsidRPr="0041278E" w:rsidRDefault="0041278E" w:rsidP="0041278E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041278E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>See LA Annual Planner for more details and notes on content</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195AEBA8" w14:textId="1F3197CB" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...14 lines deleted...]
-              <w:t>Clerk</w:t>
+          <w:p w14:paraId="68C7CF14" w14:textId="3C41C019" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Governors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030730A6" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54601937" w14:textId="1E66BD30" w:rsidR="0041278E" w:rsidRPr="00E05467" w:rsidRDefault="0041278E" w:rsidP="00E05467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05467">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the Clerk by XXX</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="151176EE" w14:textId="45E20B6C" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD29CAC" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C991738" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -3477,51 +4470,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BDD1425" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="5863E563" w14:textId="3B5A74C2" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6237AF65" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DFEE52F" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -3532,51 +4525,51 @@
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Policies </w:t>
             </w:r>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(to review any polices as per policy schedule)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D50AE8E" w14:textId="76AB1A1B" w:rsidR="00E05467" w:rsidRPr="00AD3BAA" w:rsidRDefault="00E05467" w:rsidP="00AD3BAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and agreement of Policy Schedule &amp; Delegations </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD3BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Autumn Term)</w:t>
             </w:r>
           </w:p>
@@ -3617,51 +4610,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Please review policies prior to the meeting and raise queries to the HT / Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="42E3358F" w14:textId="1CE5A90D" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79007458" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69BF862C" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="001234A9" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
@@ -3734,96 +4727,96 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31932BDE" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="64F43581" w14:textId="7606BCCF" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="062149CB" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C702664" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates of Future Meetings</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="357DADC2" w14:textId="7D4D220F" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="855"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Full </w:t>
@@ -3857,201 +4850,201 @@
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to consider the following suggested dates:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317FC6BE" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">spring - </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF823A5" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">summer - </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037C2266" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">autumn - </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C405209" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="855"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>School Development Committee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A97F8D6" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="855"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Resources Committee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13321438" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="775"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="855"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personnel / Pay Committee</w:t>
             </w:r>
           </w:p>
@@ -4133,81 +5126,80 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BB9E0DC" w14:textId="14F04288" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B86573E" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05467" w:rsidRPr="00E05467" w14:paraId="3A58B659" w14:textId="77777777" w:rsidTr="00E05467">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB5C6EC" w14:textId="77777777" w:rsidR="00E05467" w:rsidRPr="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6135" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65BBE184" w14:textId="77777777" w:rsidR="00E05467" w:rsidRDefault="00E05467" w:rsidP="00E05467">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05467">
@@ -4266,50 +5258,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65469B3E" w14:textId="70740030" w:rsidR="00464EEA" w:rsidRDefault="00464EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00464EEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SEE NEXT PAGE FOR CONFIDENTIAL SECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D381338" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRDefault="00464EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F44E0E1" w14:textId="42EF03B5" w:rsidR="00464EEA" w:rsidRDefault="001234A9">
@@ -4345,51 +5338,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2239"/>
       </w:tblGrid>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="053F1475" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="208E5B70" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4560D182" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="001234A9" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4477,51 +5470,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F691AA" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="2FF920DB" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60007CFB" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="266104F8" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4538,117 +5531,117 @@
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Academy Leadership Report (Part B)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73085D41" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Key HR staffing issues </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22EE8B8A" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Complaints, exclusions and racist incidents </w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="346BE99A" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other confidential business</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AED82D4" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -4779,51 +5772,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please read the reports and additional documentation prior to the meeting and submit questions to the HT / Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="1F0AE738" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="036E501F" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="448F6D61" w14:textId="78CD5481" w:rsidR="00464EEA" w:rsidRPr="00EC08FE" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -4898,96 +5891,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please read the reports prior to the meeting and submit questions to the HT / Clerk by XXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="2CDEEE9A" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0055218B" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32D1C2B8" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Previous Minutes – accuracy and any matters arising</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3427E616" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Full Governors’ </w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -4996,95 +5989,95 @@
               <w:t xml:space="preserve">meeting held on </w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (enclosed/attached)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79B29A47" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Committee meeting held on </w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (enclosed/attached)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D59026" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -5198,51 +6191,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please read attached minutes – CoC’s to give any updates / answer queries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="7BAF67AD" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F745C10" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61884675" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001234A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5290,51 +6283,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1861D184" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="4435CDC7" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132956EE" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F3B8714" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -5410,51 +6403,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="000468D1" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="406EE97E" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51559F47" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79B045A7" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -5563,51 +6556,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA224EA" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00464EEA" w:rsidRPr="00464EEA" w14:paraId="4F683C0C" w14:textId="77777777" w:rsidTr="00464EEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DEDA36F" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ABE0820" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:keepNext/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -5663,74 +6656,79 @@
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="628625E2" w14:textId="77777777" w:rsidR="00464EEA" w:rsidRPr="00464EEA" w:rsidRDefault="00464EEA" w:rsidP="00464EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4432F068" w14:textId="77777777" w:rsidR="0031196B" w:rsidRPr="00464EEA" w:rsidRDefault="0031196B" w:rsidP="0031196B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0031196B" w:rsidRPr="00464EEA" w:rsidSect="0031196B">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="525367A1" w14:textId="77777777" w:rsidR="009806AA" w:rsidRDefault="009806AA" w:rsidP="0031196B">
+    <w:p w14:paraId="7AF84420" w14:textId="77777777" w:rsidR="00145195" w:rsidRDefault="00145195" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04DA714D" w14:textId="77777777" w:rsidR="009806AA" w:rsidRDefault="009806AA" w:rsidP="0031196B">
+    <w:p w14:paraId="2770DF24" w14:textId="77777777" w:rsidR="00145195" w:rsidRDefault="00145195" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5765,166 +6763,229 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30774AD0" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58094D41" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRPr="00A24A0A" w:rsidRDefault="00806FA4" w:rsidP="00A24A0A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A24A0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Reviewed 08/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D90C968" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44FDAB90" w14:textId="77777777" w:rsidR="009806AA" w:rsidRDefault="009806AA" w:rsidP="0031196B">
+    <w:p w14:paraId="109CB6E4" w14:textId="77777777" w:rsidR="00145195" w:rsidRDefault="00145195" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C38ACFC" w14:textId="77777777" w:rsidR="009806AA" w:rsidRDefault="009806AA" w:rsidP="0031196B">
+    <w:p w14:paraId="7AC0885F" w14:textId="77777777" w:rsidR="00145195" w:rsidRDefault="00145195" w:rsidP="0031196B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DF929B3" w14:textId="0994D3A9" w:rsidR="0031196B" w:rsidRDefault="0031196B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2197A87D" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E11DA">
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="532A848B" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4" w:rsidP="00A24A0A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570E38F1" wp14:editId="57AB4A72">
-[...2 lines deleted...]
-          <wp:docPr id="42" name="Picture 42" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D062074" wp14:editId="4F17E02D">
+          <wp:extent cx="2289294" cy="756519"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1724718882" name="drawing">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E030F8C-406A-40EE-83E7-5C43E552F02B}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="42" name="Picture 42" descr="A picture containing text&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1724718882" name="Picture 1724718882"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2126615" cy="755015"/>
+                    <a:ext cx="2289294" cy="756519"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AEECC1E" w14:textId="77777777" w:rsidR="0031196B" w:rsidRDefault="0031196B">
+  <w:p w14:paraId="212BB3DF" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CA446A8" w14:textId="77777777" w:rsidR="00806FA4" w:rsidRDefault="00806FA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="086712E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80E44AF2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -6180,50 +7241,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A590FE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="128A9DEA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DF274D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24124F3C"/>
     <w:lvl w:ilvl="0" w:tplc="5E78BE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6293,51 +7467,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA67245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D8C1A98"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6406,54 +7580,167 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26750A84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1214CE6A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F570C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="522CB1DA"/>
+    <w:tmpl w:val="FDAEB458"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -6519,51 +7806,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA4022E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1FCD074"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6611,51 +7898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CEA4B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="131A3CEA"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6703,51 +7990,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35A52CD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7FE0076"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37364BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B038C32A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED649D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EDC9092"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1307" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6819,51 +8332,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45840BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6C612FA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6932,51 +8445,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48872DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="755242CE"/>
     <w:lvl w:ilvl="0" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89201E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7056,67 +8569,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5405199D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F732F0CE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="C6C2ACFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A74C9EA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1307" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="738EACC8">
       <w:start w:val="105"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7181,51 +8694,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563F7111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E807D7C"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7273,51 +8786,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56596287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC293A2"/>
     <w:lvl w:ilvl="0" w:tplc="E8244D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7365,51 +8878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599F03D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78F83AE8"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7451,51 +8964,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9E640E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EDE5AB6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="749" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7572,51 +9085,143 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6093400F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="640C7F42"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78373A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4CA97D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1597" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2317" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7685,191 +9290,252 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7357" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1237083231">
+  <w:num w:numId="1" w16cid:durableId="1000082989">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1059787198">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1888107395">
+  <w:num w:numId="3" w16cid:durableId="1130129603">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1215002644">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1237083231">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1256131616">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1367103223">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1454865583">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1497261143">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1565680389">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="169486161">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1850368991">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1888107395">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2009016669">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2092458985">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="406726422">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16" w16cid:durableId="406726422">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="833765795">
+  <w:num w:numId="17" w16cid:durableId="481653071">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1850368991">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="775097048">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1367103223">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="19" w16cid:durableId="81074970">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1000082989">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="20" w16cid:durableId="833765795">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1215002644">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1565680389">
+  <w:num w:numId="21" w16cid:durableId="843668410">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2092458985">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="22" w16cid:durableId="1407649979">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0031196B"/>
     <w:rsid w:val="00060FFD"/>
     <w:rsid w:val="000D6592"/>
+    <w:rsid w:val="0010150B"/>
     <w:rsid w:val="001234A9"/>
+    <w:rsid w:val="00145195"/>
+    <w:rsid w:val="00184AA3"/>
     <w:rsid w:val="00184ADD"/>
+    <w:rsid w:val="00197156"/>
+    <w:rsid w:val="001B417E"/>
+    <w:rsid w:val="001D6C83"/>
+    <w:rsid w:val="001E4019"/>
+    <w:rsid w:val="00201D23"/>
+    <w:rsid w:val="00206AD5"/>
     <w:rsid w:val="002651FD"/>
+    <w:rsid w:val="0027721B"/>
     <w:rsid w:val="002E0C07"/>
     <w:rsid w:val="0031196B"/>
     <w:rsid w:val="003362C6"/>
+    <w:rsid w:val="00373FFD"/>
+    <w:rsid w:val="003856B0"/>
     <w:rsid w:val="004018B7"/>
+    <w:rsid w:val="0041278E"/>
     <w:rsid w:val="00464EEA"/>
+    <w:rsid w:val="00491A59"/>
+    <w:rsid w:val="00565B3B"/>
     <w:rsid w:val="005A5CED"/>
+    <w:rsid w:val="005C0C46"/>
+    <w:rsid w:val="005D7B12"/>
+    <w:rsid w:val="005E0D6E"/>
+    <w:rsid w:val="005F3EDC"/>
+    <w:rsid w:val="00613AB8"/>
+    <w:rsid w:val="00674520"/>
     <w:rsid w:val="006E26F5"/>
+    <w:rsid w:val="0070700B"/>
     <w:rsid w:val="00712B67"/>
     <w:rsid w:val="007C66CA"/>
+    <w:rsid w:val="00806FA4"/>
     <w:rsid w:val="00867622"/>
     <w:rsid w:val="00881C37"/>
+    <w:rsid w:val="00897837"/>
     <w:rsid w:val="008A4788"/>
+    <w:rsid w:val="008B04DD"/>
     <w:rsid w:val="008D7BA5"/>
     <w:rsid w:val="00926A2C"/>
     <w:rsid w:val="00943292"/>
     <w:rsid w:val="0095448C"/>
+    <w:rsid w:val="00961725"/>
     <w:rsid w:val="009806AA"/>
+    <w:rsid w:val="009B5594"/>
     <w:rsid w:val="009F2632"/>
+    <w:rsid w:val="00A00FF5"/>
+    <w:rsid w:val="00A01833"/>
+    <w:rsid w:val="00A24A0A"/>
+    <w:rsid w:val="00A55D8F"/>
+    <w:rsid w:val="00AC2ADE"/>
     <w:rsid w:val="00AD3BAA"/>
+    <w:rsid w:val="00B159BE"/>
+    <w:rsid w:val="00BE5331"/>
+    <w:rsid w:val="00BE7018"/>
     <w:rsid w:val="00C05E31"/>
+    <w:rsid w:val="00C1766D"/>
     <w:rsid w:val="00CA464F"/>
+    <w:rsid w:val="00CA781F"/>
     <w:rsid w:val="00CB2567"/>
+    <w:rsid w:val="00D42E13"/>
+    <w:rsid w:val="00E002F5"/>
+    <w:rsid w:val="00E0512A"/>
     <w:rsid w:val="00E05467"/>
     <w:rsid w:val="00E81C5C"/>
+    <w:rsid w:val="00E92FAC"/>
+    <w:rsid w:val="00EA4E3F"/>
     <w:rsid w:val="00EC08FE"/>
+    <w:rsid w:val="00EE4755"/>
     <w:rsid w:val="00F06DB1"/>
     <w:rsid w:val="00F26600"/>
+    <w:rsid w:val="00F90E3D"/>
     <w:rsid w:val="00FA047F"/>
+    <w:rsid w:val="00FA3CDD"/>
+    <w:rsid w:val="00FE084A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61CC7E7D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7F199A1B-ACF8-4547-8AAC-18A2CFA5D628}"/>
+  <w15:docId w15:val="{B0A5C698-B16A-4366-8428-62D553A731A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8838,54 +10504,54 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -9153,58 +10819,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b8fa9b96ee19fd1ed96431194888a6c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC81460E86B3924083C1EE48187B9836" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35072c83cf0c069aa256b84c50630cda">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97578762-e310-4d83-ac83-5e78ee597ade" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="461001e41313a55ada8ab54e4f4009af" ns2:_="">
     <xsd:import namespace="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97578762-e310-4d83-ac83-5e78ee597ade" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9296,131 +10956,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2EF7C63-A408-4ED7-B122-95EED4B70C80}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBD0E718-E689-4437-86F9-CFCE5E33EBAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7F83D3-9B52-45E5-808E-66B97F8BE437}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97578762-e310-4d83-ac83-5e78ee597ade"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2EF7C63-A408-4ED7-B122-95EED4B70C80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB8E4AED-B7B2-4D59-82E0-5B89419C5EEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6187</Characters>
+  <Pages>7</Pages>
+  <Words>1343</Words>
+  <Characters>7660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7258</CharactersWithSpaces>
+  <CharactersWithSpaces>8986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah-Jane Eggleton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BC81460E86B3924083C1EE48187B9836</vt:lpwstr>
   </property>