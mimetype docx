--- v0 (2025-10-12)
+++ v1 (2026-04-16)
@@ -1,92 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7FF8BE47" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="00EA44B0" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5618672D" w14:textId="4402B1A3" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="366596C1" wp14:editId="72552A19">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="366596C1" wp14:editId="72552A19">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4057650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-321945</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2333625" cy="817245"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
@@ -378,374 +379,387 @@
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="796B70D3" w14:textId="51107150" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005D5419">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11288DD7" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
+        <w:p w14:paraId="571FD69D" w14:textId="68B11150" w:rsidR="00D50C51" w:rsidRDefault="00E22DE7">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005D5419">
+            <w:rPr>
+              <w:noProof w:val="0"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="005D5419">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="005D5419">
+            <w:rPr>
+              <w:noProof w:val="0"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc61941590" w:history="1">
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151917" w:history="1">
+            <w:r w:rsidR="00D50C51" w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-                <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Maternity and Adoption</w:t>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941590 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151917 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D50C51">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BD62E19" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="7B7916A1" w14:textId="44662336" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941591" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151918" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Notification of Pregnancy</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941591 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151918 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42B34960" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="6F661745" w14:textId="46AAE0A0" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941592" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151919" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Maternity cover</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941592 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151919 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7312CEF9" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="3A97AAC7" w14:textId="30B3B052" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941593" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151920" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handover plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941593 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151920 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="339B2443" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="677F5FBE" w14:textId="61CBF832" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941594" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151921" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25A667EC" wp14:editId="4203A9F5">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19030949" wp14:editId="2487F0DD">
                       <wp:extent cx="9525" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="493" name="Rectangle 493"/>
+                      <wp:docPr id="1472875886" name="Rectangle 1472875886"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="9525" cy="9525"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
@@ -754,1328 +768,1319 @@
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="311F1716" id="Rectangle 493" o:spid="_x0000_s1026" style="width:.75pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDSfb+0AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p2mrFljUdJo2DSEN&#10;mDT4Aa5jJxaJr7nXbVp+PddO1xb2NvFi3Q/n3HOPT1bX+74TO4PkwFdyNplKYbyG2vmmkj++37/7&#10;KAVF5WvVgTeVPBiS1+u3b1ZDKM0cWuhqg4JBPJVDqGQbYyiLgnRrekUTCMZz0wL2KnKKTVGjGhi9&#10;74r5dPq+GADrgKANEVfvxqZcZ3xrjY7frCUTRVdJ5hbzifncpLNYr1TZoAqt00ca6hUseuU8Dz1B&#10;3amoxBbdC6jeaQQCGyca+gKsddrkHXib2fSfbZ5aFUzehcWhcJKJ/h+s/rp7Co+YqFN4AP2ThIfb&#10;VvnG3FBg+fhR5bmECENrVM0MZkm7YghUnjBSQowmNsMXqPm11TZClmVvsU8zeGGxz+ofTuqbfRSa&#10;i1fL+VIKzY0cJXRVPn8YkOInA71IQSWRmWVgtXugOF59vpLmeLh3XZcft/N/FRgzVTLxxDU5hcoN&#10;1AfmjTAahA3NQQv4W4qBzVFJ+rVVaKToPnve/Wq2WCQ35WSx/DDnBC87m8uO8pqhKhmlGMPbODpw&#10;G9A1bZZ45HjDelmX9zmzOpJlA2RFjmZNDrvM863zL7X+AwAA//8DAFBLAwQUAAYACAAAACEA1AjZ&#10;N9gAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzIFL6KbFlpKzEaKUCpSkMbq&#10;ecyOSWh2NmbXJP57Vy/tZR7DG977JlkMphYdta6yrOBpFoEgzq2uuFDws/2YvoFwHlljbZkUXMjB&#10;In0YJRhr2/M3dZkvRAhhF6OC0vsmltLlJRl0M9sQB+9oW4M+rG0hdYt9CDe1fI6iV2mw4tBQYkPL&#10;kvLf7GwU9Pmm22+/PuVmsl9ZPq1Oy2y3Vmr8OLzPQXga/N8x3PADOqSB6WDPrJ2oFYRH/H3evBcQ&#10;h7vINJH/ydMrAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAINJ9v7QAQAAmgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQI2TfYAAAAAQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:rect w14:anchorId="1659E2D8" id="Rectangle 1472875886" o:spid="_x0000_s1026" style="width:.75pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDSfb+0AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p2mrFljUdJo2DSEN&#10;mDT4Aa5jJxaJr7nXbVp+PddO1xb2NvFi3Q/n3HOPT1bX+74TO4PkwFdyNplKYbyG2vmmkj++37/7&#10;KAVF5WvVgTeVPBiS1+u3b1ZDKM0cWuhqg4JBPJVDqGQbYyiLgnRrekUTCMZz0wL2KnKKTVGjGhi9&#10;74r5dPq+GADrgKANEVfvxqZcZ3xrjY7frCUTRVdJ5hbzifncpLNYr1TZoAqt00ca6hUseuU8Dz1B&#10;3amoxBbdC6jeaQQCGyca+gKsddrkHXib2fSfbZ5aFUzehcWhcJKJ/h+s/rp7Co+YqFN4AP2ThIfb&#10;VvnG3FBg+fhR5bmECENrVM0MZkm7YghUnjBSQowmNsMXqPm11TZClmVvsU8zeGGxz+ofTuqbfRSa&#10;i1fL+VIKzY0cJXRVPn8YkOInA71IQSWRmWVgtXugOF59vpLmeLh3XZcft/N/FRgzVTLxxDU5hcoN&#10;1AfmjTAahA3NQQv4W4qBzVFJ+rVVaKToPnve/Wq2WCQ35WSx/DDnBC87m8uO8pqhKhmlGMPbODpw&#10;G9A1bZZ45HjDelmX9zmzOpJlA2RFjmZNDrvM863zL7X+AwAA//8DAFBLAwQUAAYACAAAACEA1AjZ&#10;N9gAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzIFL6KbFlpKzEaKUCpSkMbq&#10;ecyOSWh2NmbXJP57Vy/tZR7DG977JlkMphYdta6yrOBpFoEgzq2uuFDws/2YvoFwHlljbZkUXMjB&#10;In0YJRhr2/M3dZkvRAhhF6OC0vsmltLlJRl0M9sQB+9oW4M+rG0hdYt9CDe1fI6iV2mw4tBQYkPL&#10;kvLf7GwU9Pmm22+/PuVmsl9ZPq1Oy2y3Vmr8OLzPQXga/N8x3PADOqSB6WDPrJ2oFYRH/H3evBcQ&#10;h7vINJH/ydMrAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAINJ9v7QAQAAmgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQI2TfYAAAAAQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" filled="f" stroked="f">
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stakeholder communication</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941594 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151921 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61CAF747" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="1C88F8DB" w14:textId="6230F4D2" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941595" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151922" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Keeping in touch during maternity leave</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:t>Keeping in touch during leave</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941595 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151922 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="427D4FEF" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="4DBFB490" w14:textId="598043EA" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941596" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151923" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Return-to-work planning</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941596 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151923 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C70684D" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="4E7ECB55" w14:textId="0E1AE0E2" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941597" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151924" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Breastfeeding</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941597 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151924 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F5E4210" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="714B5F9B" w14:textId="720A2A09" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941598" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151925" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Childcare support</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941598 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151925 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E1955D3" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="739FB471" w14:textId="6E29E980" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941599" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151926" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Unforeseen Circumstances</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941599 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151926 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CFE5CB6" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="50DA4C0F" w14:textId="00213A2E" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941600" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151927" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Other Family Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941600 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151927 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7537A2E2" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="61A4C2C6" w14:textId="3F0D033E" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941601" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151928" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Statutory Paternity Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941601 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151928 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7270A02D" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="08D11248" w14:textId="172D3E84" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941602" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151929" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Maternity Support Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941602 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151929 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65BDC3B9" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="57B6FA4B" w14:textId="26298B99" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941603" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151930" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Shared Parental Leave and Ordinary Parental Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941603 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151930 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C0A8745" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="21ACFA8C" w14:textId="1954636A" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941604" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151931" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Dependants Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941604 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151931 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AF42D97" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="04148489" w14:textId="4380C963" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941605" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151932" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Statutory Parental Bereavement Leave</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941605 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151932 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0485FDA9" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="222D2DAD" w14:textId="1B275AFA" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:noProof/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941606" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151933" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b/>
-                <w:noProof/>
               </w:rPr>
               <w:t>LETTERS &amp; FORMS</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941606 \h </w:instrText>
-[...3 lines deleted...]
-                <w:noProof/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151933 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2360DCFE" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="3A3DF846" w14:textId="75F6097B" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941607" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151934" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix 1 - Maternity - Checklist for Employee</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941607 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151934 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="560AB046" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="766A78A2" w14:textId="1B078E79" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941608" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151935" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix 2 - Application for Maternity Leave Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941608 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151935 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73194984" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="6DA2CB92" w14:textId="474617E9" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941609" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151936" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Appendix 3 - APPLICATION FOR MATERNITY SUPPORT LEAVE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:t>Appendix 3 – Application for Maternity Support Leave</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941609 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151936 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C262FDC" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="19688F76" w14:textId="70FC250F" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941610" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151937" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix 4 - Paternity Leave Application Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941610 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151937 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5006DBC5" w14:textId="77777777" w:rsidR="00E82F24" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+        <w:p w14:paraId="5B54593D" w14:textId="2C060066" w:rsidR="00D50C51" w:rsidRDefault="00D50C51">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc61941611" w:history="1">
-            <w:r w:rsidRPr="005D5419">
+          <w:hyperlink w:anchor="_Toc225151938" w:history="1">
+            <w:r w:rsidRPr="00C339F4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Appendix 5 – Shared Paternity Leave Template Letters and Forms</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:t>Appendix 5 – Shared Parental Leave Template Letters and Forms</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc61941611 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D5419">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225151938 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D5419">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29D4463D" w14:textId="59CE0E89" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
+        <w:p w14:paraId="29D4463D" w14:textId="4DF05BEA" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
           <w:r w:rsidRPr="005D5419">
             <w:rPr>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06CE0CEB" w14:textId="77777777" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="00824897" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A75383" w14:textId="77777777" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="00824897" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2516,100 +2521,98 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> It is payable by the government and applies to those employees who do not qualify for SMP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380D39DE" w14:textId="42431318" w:rsidR="00413B5A" w:rsidRPr="005D5419" w:rsidRDefault="00B962F4" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enhanced maternity </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D5419">
+        <w:t>Enhanced maternity pay</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA44B0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>pay</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA44B0" w:rsidRPr="005D5419">
+        <w:t xml:space="preserve"> (Occupational Maternity Pay - OMP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Occupational Maternity Pay - OMP)</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D5419">
+        <w:t xml:space="preserve"> The amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41040" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The amount </w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A41040" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>the School</w:t>
-      </w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> offers for maternity pay arrangements over and above the statutory entitlements</w:t>
       </w:r>
       <w:r w:rsidR="00133090" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00413B5A" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">f the qualifying </w:t>
       </w:r>
       <w:r w:rsidR="00B545D9" w:rsidRPr="005D5419">
@@ -2790,51 +2793,73 @@
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>instead</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of maternity</w:t>
       </w:r>
       <w:r w:rsidR="00B962F4" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>. These pay and leave entitlements mirror the maternity pay and leave, however, there are differences regarding when adoption leave will start and what the employee has to do to confirm it to</w:t>
+        <w:t xml:space="preserve">. These pay and leave entitlements mirror the maternity pay and leave, however, there are differences regarding when adoption leave will start and what the employee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B962F4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B962F4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do to confirm it to</w:t>
       </w:r>
       <w:r w:rsidR="00A41040" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A41040" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B962F4" w:rsidRPr="005D5419">
         <w:rPr>
@@ -2894,117 +2919,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Shared Parental Leave</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> the government confirmed amount at the time, </w:t>
+        <w:t xml:space="preserve"> (ShPL): This enables parents having a baby or adopting a child to share up to 50 weeks of leave and up to 37 weeks of pay. ShPL is paid at the lower rate of SMP (i.e the government confirmed amount at the time, </w:t>
       </w:r>
       <w:r w:rsidR="00730E67" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> week</w:t>
       </w:r>
       <w:r w:rsidR="00730E67" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
@@ -3192,51 +3151,51 @@
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1FAE5C" w14:textId="77777777" w:rsidR="00EA44B0" w:rsidRPr="005D5419" w:rsidRDefault="00EA44B0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9DAA93" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
+    <w:p w14:paraId="3F9DAA93" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3254,305 +3213,381 @@
         <w:t xml:space="preserve">: Employees are allowed time off to deal with emergency situations (e.g. childcare arrangements have fallen through at the last minute) involving a dependant. A dependant could be a spouse, partner, child, grandchild, parent, or someone who depends on the employee for care. There is no set amount of time in the legislation that can be requested by the employee to deal with emergency situations although it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>should to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be exercised in a reasonable manner, which usually equates to one or two days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402DFF08" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
-      <w:pPr>
+    <w:p w14:paraId="25C4C6B0" w14:textId="77777777" w:rsidR="000F0277" w:rsidRDefault="000F0277" w:rsidP="000F0277">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306A4457" w14:textId="3905AA89" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
+    <w:p w14:paraId="4F575989" w14:textId="0907265B" w:rsidR="00046772" w:rsidRPr="001E1E30" w:rsidRDefault="002E3B32" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5419">
+      <w:r w:rsidRPr="002E3B32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Working Flexibly</w:t>
-[...127 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Neonatal Care Leave:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4217B0AD" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1E30" w:rsidRPr="001E1E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>applies to parents of babies who are admitted into neonatal care up to 28 days old and who have a continuous stay in hospital of 7 full days or longer. These measures allow eligible parents to take up to 12 weeks of leave (and, if eligible, pay) on top of any other leave they may be entitled to, including maternity and paternity leave</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0277">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402DFF08" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306A4457" w14:textId="3905AA89" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="21E1B15E" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+        <w:t>Working Flexibly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00231C80" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>mployees are entitled to make a request for flexible working. Flexible working can include a wide range of options, such as reduction of hours, job-sharing, working from home, working compressed hours, flexitime or term-time working.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CC962B" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419"/>
+    <w:p w14:paraId="01A8EE8D" w14:textId="77777777" w:rsidR="00B545D9" w:rsidRPr="005D5419" w:rsidRDefault="00B545D9" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DE4240" w14:textId="77777777" w:rsidR="00B545D9" w:rsidRPr="005D5419" w:rsidRDefault="00B545D9" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8DED5A" w14:textId="77068ABC" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D7639E" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F15A100" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCE7FE7" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0D80FC" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D812AD" w14:textId="77777777" w:rsidR="00EA44B0" w:rsidRPr="005D5419" w:rsidRDefault="00EA44B0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5E38CA" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+    <w:p w14:paraId="4217B0AD" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB58ED3" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+    <w:p w14:paraId="21E1B15E" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED7BAF0" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+    <w:p w14:paraId="6A5E38CA" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3BB58ED3" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED7BAF0" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3F350EA4" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DD8FB5" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -3608,122 +3643,74 @@
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8CEFA6" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD29563" w14:textId="77777777" w:rsidR="005F06B4" w:rsidRPr="005D5419" w:rsidRDefault="005F06B4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8A412B" w14:textId="7434498A" w:rsidR="003544E5" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc61941590"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc225151917"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Maternity and Adoption</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2F2687CB" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -3958,51 +3945,51 @@
     </w:p>
     <w:p w14:paraId="5C5B0181" w14:textId="77777777" w:rsidR="009247CA" w:rsidRPr="005D5419" w:rsidRDefault="009247CA" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F3084A" w14:textId="2031E218" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="009247CA" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc61941591"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225151918"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notification of Pregnancy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D32351E" w14:textId="77777777" w:rsidR="00845F79" w:rsidRPr="005D5419" w:rsidRDefault="00845F79" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
@@ -4185,173 +4172,151 @@
       <w:r w:rsidR="00EA44B0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidR="00845F79" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">require from her, for example written confirmation of her intention to take maternity </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>require from her, for example written confirmation of her intention to take maternity leave;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6140CEE5" w14:textId="5904512C" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00845F79" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>remind the employee of where to find the Family Leave</w:t>
       </w:r>
       <w:r w:rsidR="00A75A5B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>Policy</w:t>
+        <w:t xml:space="preserve"> Policy</w:t>
       </w:r>
       <w:r w:rsidR="00E538EB" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0E4E1FD4" w14:textId="15AAFD52" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5419">
-[...6 lines deleted...]
-        <w:t>make arrangements to conduct the appropriate health and safety risk assessment</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to conduct the appropriate health and safety risk assessment</w:t>
       </w:r>
       <w:r w:rsidR="00A75A5B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as a matter of </w:t>
-[...9 lines deleted...]
-        <w:t>priority</w:t>
+        <w:t xml:space="preserve"> as a matter of priority</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6627CC6C" w14:textId="2A6C969D" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>agree a date with the employee for collaborative discussion of: arrangements for the annual leave that she will accrue before and during maternity leave</w:t>
@@ -4394,138 +4359,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDA4538" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">identify key dates to assist with planning of the process, including the expected week of childbirth, dates of antenatal appointments, and maternity leave </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>identify key dates to assist with planning of the process, including the expected week of childbirth, dates of antenatal appointments, and maternity leave dates;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="139E4419" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ascertain if the employee has any specific concerns regarding her pregnancy or medical issues that she wishes to </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ascertain if the employee has any specific concerns regarding her pregnancy or medical issues that she wishes to discuss;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39A722E3" w14:textId="284BF068" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00845F79" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">remind the employee of any other relevant policies, for now or at a later date, for example, the Working Flexibly </w:t>
+        <w:t xml:space="preserve">remind the employee of any other relevant policies, for now or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Policy;</w:t>
+        <w:t>at a later date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, for example, the Working Flexibly Policy;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BF233F5" w14:textId="73A60DE9" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">give the employee information about </w:t>
@@ -4551,89 +4503,69 @@
       <w:r w:rsidR="005F06B4" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for example, </w:t>
       </w:r>
       <w:r w:rsidR="00820D79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00820D79" w:rsidRPr="00820D79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">he Counselling and Wellbeing </w:t>
-[...9 lines deleted...]
-        <w:t>Hub</w:t>
+        <w:t>he Counselling and Wellbeing Hub</w:t>
       </w:r>
       <w:r w:rsidR="005F06B4" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00845F79" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant professional </w:t>
       </w:r>
       <w:r w:rsidR="00845F79" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4804,51 +4736,51 @@
         <w:t>the manager</w:t>
       </w:r>
       <w:r w:rsidR="00E538EB" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the employee to have a record of what they have agreed, which will help the parties to achieve a smooth transition and minimise the possibility of misunderstandings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260DBCD9" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc61941592"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc225151919"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maternity cover</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7A904B7D" w14:textId="77777777" w:rsidR="00DD3F9B" w:rsidRPr="005D5419" w:rsidRDefault="00DD3F9B" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4902,72 +4834,61 @@
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>temporary one-to-one replacement with a seconded internal resource, a colleague "acting up", or a temporary external resource, for example a fixed-term employee</w:t>
       </w:r>
       <w:r w:rsidR="00DD3F9B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...9 lines deleted...]
-        <w:t>consultant</w:t>
+        <w:t xml:space="preserve"> or consultant</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4E4287A2" w14:textId="16D461D4" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>disp</w:t>
@@ -5179,350 +5100,255 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C09EF5B" w14:textId="083D4331" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">key tasks within the role and their frequency, for example daily, weekly, monthly or </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>key tasks within the role and their frequency, for example daily, weekly, monthly or annual;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="243072AB" w14:textId="6F16C8AA" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the criticality of each </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the criticality of each task;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71ABC04B" w14:textId="77777777" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the skills and knowledge required to perform each </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the skills and knowledge required to perform each task;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64FCE399" w14:textId="77777777" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>whether or not each task is location- or time-</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>whether or not each task is location- or time-dependent;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54B44311" w14:textId="77777777" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">how long each task </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>how long each task takes;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="227DBEE4" w14:textId="77777777" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">who else is involved in performing each </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">who else is involved in performing each task; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D10F0E4" w14:textId="77777777" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">the upstream and downstream processes (the processes that feed into the job and those that are dependent on the outputs from the job) and the key contacts and </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the upstream and downstream processes (the processes that feed into the job and those that are dependent on the outputs from the job) and the key contacts and stakeholders;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B0CE1C0" w14:textId="5BD56782" w:rsidR="00A36931" w:rsidRPr="005D5419" w:rsidRDefault="00A36931" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">whether or not anyone else in the team or elsewhere </w:t>
+        <w:t xml:space="preserve">whether or not anyone else in the team or elsewhere in  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A067D6" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005D5419">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A067D6" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A067D6" w:rsidRPr="005D5419">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the skills and knowledge required to perform each task.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5C985C" w14:textId="4B15DA63" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
@@ -5623,51 +5449,51 @@
         </w:rPr>
         <w:t xml:space="preserve">soon as possible after </w:t>
       </w:r>
       <w:r w:rsidR="00A36931" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a decision is made. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4DEBF8" w14:textId="38C06771" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00DD3F9B" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc61941593"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc225151920"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Handover</w:t>
       </w:r>
       <w:r w:rsidR="00E538EB" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="05193FE1" w14:textId="77777777" w:rsidR="00DD3F9B" w:rsidRPr="005D5419" w:rsidRDefault="00DD3F9B" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
@@ -5750,51 +5576,71 @@
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to cover an employee's workload while she is on maternity leave, </w:t>
       </w:r>
       <w:r w:rsidR="00DD3F9B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>the manager will</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> need to make arrangements </w:t>
+        <w:t xml:space="preserve"> need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A36931" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>for a handover of</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> work, so that the </w:t>
       </w:r>
       <w:r w:rsidR="00C27BC0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5889,71 +5735,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6A76DAD9" w14:textId="77777777" w:rsidR="009247CA" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">increase her sense of control over her work and confidence to return following maternity </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">increase her sense of control over her work and confidence to return following maternity leave; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E6F07E" w14:textId="77777777" w:rsidR="009247CA" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -6056,63 +5882,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31551CE8" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">build the confidence of the individual who will be performing the temporary </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>build the confidence of the individual who will be performing the temporary responsibilities;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2942CA1F" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>build the confidence of the pregnant employee, as it allows her to verify that her duties will be covered adequately; and</w:t>
@@ -6224,433 +6039,312 @@
     </w:p>
     <w:p w14:paraId="6A8DE215" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">the activities that are to be handed </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the activities that are to be handed over;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="60272FDF" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the activities that are to be postponed until the expectant employee returns to work following maternity </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the activities that are to be postponed until the expectant employee returns to work following maternity leave;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A645B99" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the order in which the activities will be handed </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the order in which the activities will be handed over;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="571AD166" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">who will perform each activity while the employee is on maternity </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>who will perform each activity while the employee is on maternity leave;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AE02792" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">when and where the handover will take </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>when and where the handover will take place;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="445AECFF" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the skills, resources and tools required to perform each </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the skills, resources and tools required to perform each task;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F42CE1F" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the outcomes or objectives for each element of the </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the outcomes or objectives for each element of the role;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70EA7325" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">time constraints for each element of the </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>time constraints for each element of the role;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D504441" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">how the achievements will be </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>how the achievements will be measured;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B576E85" w14:textId="4AA79A17" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the criticality of each </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the criticality of each activity;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2437B65D" w14:textId="77777777" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">any legal compliance requirements of the </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>any legal compliance requirements of the role;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="085BE3A8" w14:textId="6D02794F" w:rsidR="00E538EB" w:rsidRPr="005D5419" w:rsidRDefault="00E538EB" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the key stakeholders and how these relationships will be handed over, for example via a face- to-face meeting or telephone call </w:t>
@@ -6694,51 +6388,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The handover plan should form the basis of a reinduction plan for when the employee returns from maternity leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298811C3" w14:textId="7050D60C" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc61941594"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225151921"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25A667EC" wp14:editId="4203A9F5">
                 <wp:extent cx="9525" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
@@ -6763,51 +6457,51 @@
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="355BCC6C" id="Rectangle 3" o:spid="_x0000_s1026" style="width:.75pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDSfb+0AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p2mrFljUdJo2DSEN&#10;mDT4Aa5jJxaJr7nXbVp+PddO1xb2NvFi3Q/n3HOPT1bX+74TO4PkwFdyNplKYbyG2vmmkj++37/7&#10;KAVF5WvVgTeVPBiS1+u3b1ZDKM0cWuhqg4JBPJVDqGQbYyiLgnRrekUTCMZz0wL2KnKKTVGjGhi9&#10;74r5dPq+GADrgKANEVfvxqZcZ3xrjY7frCUTRVdJ5hbzifncpLNYr1TZoAqt00ca6hUseuU8Dz1B&#10;3amoxBbdC6jeaQQCGyca+gKsddrkHXib2fSfbZ5aFUzehcWhcJKJ/h+s/rp7Co+YqFN4AP2ThIfb&#10;VvnG3FBg+fhR5bmECENrVM0MZkm7YghUnjBSQowmNsMXqPm11TZClmVvsU8zeGGxz+ofTuqbfRSa&#10;i1fL+VIKzY0cJXRVPn8YkOInA71IQSWRmWVgtXugOF59vpLmeLh3XZcft/N/FRgzVTLxxDU5hcoN&#10;1AfmjTAahA3NQQv4W4qBzVFJ+rVVaKToPnve/Wq2WCQ35WSx/DDnBC87m8uO8pqhKhmlGMPbODpw&#10;G9A1bZZ45HjDelmX9zmzOpJlA2RFjmZNDrvM863zL7X+AwAA//8DAFBLAwQUAAYACAAAACEA1AjZ&#10;N9gAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzIFL6KbFlpKzEaKUCpSkMbq&#10;ecyOSWh2NmbXJP57Vy/tZR7DG977JlkMphYdta6yrOBpFoEgzq2uuFDws/2YvoFwHlljbZkUXMjB&#10;In0YJRhr2/M3dZkvRAhhF6OC0vsmltLlJRl0M9sQB+9oW4M+rG0hdYt9CDe1fI6iV2mw4tBQYkPL&#10;kvLf7GwU9Pmm22+/PuVmsl9ZPq1Oy2y3Vmr8OLzPQXga/N8x3PADOqSB6WDPrJ2oFYRH/H3evBcQ&#10;h7vINJH/ydMrAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAINJ9v7QAQAAmgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQI2TfYAAAAAQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect w14:anchorId="744BA486" id="Rectangle 3" o:spid="_x0000_s1026" style="width:.75pt;height:.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDSfb+0AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p2mrFljUdJo2DSEN&#10;mDT4Aa5jJxaJr7nXbVp+PddO1xb2NvFi3Q/n3HOPT1bX+74TO4PkwFdyNplKYbyG2vmmkj++37/7&#10;KAVF5WvVgTeVPBiS1+u3b1ZDKM0cWuhqg4JBPJVDqGQbYyiLgnRrekUTCMZz0wL2KnKKTVGjGhi9&#10;74r5dPq+GADrgKANEVfvxqZcZ3xrjY7frCUTRVdJ5hbzifncpLNYr1TZoAqt00ca6hUseuU8Dz1B&#10;3amoxBbdC6jeaQQCGyca+gKsddrkHXib2fSfbZ5aFUzehcWhcJKJ/h+s/rp7Co+YqFN4AP2ThIfb&#10;VvnG3FBg+fhR5bmECENrVM0MZkm7YghUnjBSQowmNsMXqPm11TZClmVvsU8zeGGxz+ofTuqbfRSa&#10;i1fL+VIKzY0cJXRVPn8YkOInA71IQSWRmWVgtXugOF59vpLmeLh3XZcft/N/FRgzVTLxxDU5hcoN&#10;1AfmjTAahA3NQQv4W4qBzVFJ+rVVaKToPnve/Wq2WCQ35WSx/DDnBC87m8uO8pqhKhmlGMPbODpw&#10;G9A1bZZ45HjDelmX9zmzOpJlA2RFjmZNDrvM863zL7X+AwAA//8DAFBLAwQUAAYACAAAACEA1AjZ&#10;N9gAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF70L/wzIFL6KbFlpKzEaKUCpSkMbq&#10;ecyOSWh2NmbXJP57Vy/tZR7DG977JlkMphYdta6yrOBpFoEgzq2uuFDws/2YvoFwHlljbZkUXMjB&#10;In0YJRhr2/M3dZkvRAhhF6OC0vsmltLlJRl0M9sQB+9oW4M+rG0hdYt9CDe1fI6iV2mw4tBQYkPL&#10;kvLf7GwU9Pmm22+/PuVmsl9ZPq1Oy2y3Vmr8OLzPQXga/N8x3PADOqSB6WDPrJ2oFYRH/H3evBcQ&#10;h7vINJH/ydMrAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAINJ9v7QAQAAmgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQI2TfYAAAAAQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Stakeholder communication</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="683086E3" w14:textId="77777777" w:rsidR="00FE3615" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -7393,51 +7087,71 @@
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The announcement of the employee's pregnancy could affect her relationships with </w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>stakeholders</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>. Whether or not it will have an effect will depend on the unconscious bias of the stakeholders. For example, they might deliberately or inadvertently exclude her from key meetings or decisions, or not give her the opportunities that she might otherwise have been given.</w:t>
+        <w:t xml:space="preserve">. Whether or not it will have an effect will depend on the unconscious bias of the stakeholders. For example, they might deliberately or inadvertently exclude her from key meetings or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>decisions, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not give her the opportunities that she might otherwise have been given.</w:t>
       </w:r>
       <w:r w:rsidR="00FE3615" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is a </w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Head Teacher's </w:t>
       </w:r>
       <w:r w:rsidR="009B4268" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -7569,105 +7283,85 @@
       <w:r w:rsidR="00FE3615" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Head Teacher </w:t>
       </w:r>
       <w:r w:rsidR="009B4268" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">/ </w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="2C47D7EA" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
+        <w:t xml:space="preserve">/ manager </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should take a role in communicating the arrangements for cover, to show the organisation's support for the employee and to exhibit its confidence about the arrangements for cover. Communication with stakeholders should take place only after the employee knows what the arrangements are. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C47D7EA" w14:textId="054BCBD6" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc61941595"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc225151922"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Keeping in touch during maternity leave</w:t>
+        <w:t>Keeping in touch during leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0D62E24D" w14:textId="77777777" w:rsidR="00FE3615" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B32FCB4" w14:textId="5DA17CEB" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7750,118 +7444,96 @@
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eeping in touch can encourage the employee to maintain practical and emotional ties with the organisation, giving her motivation to return t</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">o </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>o work;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="288DE298" w14:textId="5956E5AB" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eeping in touch can help to maintain the employee's professional knowledge and skills, enabling a shorter learn</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ing curve on her return to </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ing curve on her return to work;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="663AA819" w14:textId="5364B610" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
@@ -7878,63 +7550,52 @@
       <w:r w:rsidR="008C43B9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to prepare for the emplo</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">yee's return in a timely </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>yee's return in a timely manner;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="734FC0D6" w14:textId="7AF6B83E" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -7951,63 +7612,52 @@
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the Head Teacher / </w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>her line manager during maternity leave, she will be encouraged to convey questio</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ns or concerns to </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ns or concerns to them;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55A5D850" w14:textId="088C2304" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00FE3615" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
@@ -8207,100 +7857,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF53696" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">how often they will communicate with </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>how often they will communicate with each other;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="093C0691" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the method(s) for keeping in touch, for example via email, letter or </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the method(s) for keeping in touch, for example via email, letter or telephone;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5ED495B5" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>who will initiate contact; and</w:t>
@@ -8381,227 +8009,194 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="36D4CEED" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">organisational </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>organisational changes;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D1321F5" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>changes to practices and policies; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020A6EE7" w14:textId="3B4293D4" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">information on </w:t>
-[...9 lines deleted...]
-        <w:t>vacancies</w:t>
+        <w:t>information on vacancies</w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="07EE462C" w14:textId="004ECEEE" w:rsidR="00746E8B" w:rsidRPr="005D5419" w:rsidRDefault="00746E8B" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">changes to personnel in the team, including new staff, </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>changes to personnel in the team, including new staff, promotions;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F830475" w14:textId="2BFAA728" w:rsidR="00746E8B" w:rsidRPr="005D5419" w:rsidRDefault="00746E8B" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">general update on what is happening in </w:t>
       </w:r>
       <w:r w:rsidR="00A067D6" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A067D6" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6A652C71" w14:textId="38DAC19E" w:rsidR="00746E8B" w:rsidRPr="005D5419" w:rsidRDefault="00746E8B" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and of course, most importantly, keeping in touch is an opportunity to ask the employee how she and the family are doing. If there are any difficulties, it is an opportunity to provide any support. </w:t>
@@ -8624,51 +8219,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Keeping lines of communication open can encourage the employee to provide as much notice as possible if her circumstances change, resulting in an earlier or later return to work, and will help the </w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Head Teacher / </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>line manager to understand and support the employee's plans for flexible working or breastfeeding on her return to work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561D7414" w14:textId="49EB6BB1" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
+    <w:p w14:paraId="561D7414" w14:textId="2CC6676C" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Keeping-in-touch days</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8680,51 +8275,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(KIT)</w:t>
       </w:r>
       <w:r w:rsidR="008C43B9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">are a useful vehicle for </w:t>
+        <w:t xml:space="preserve">are a useful for </w:t>
       </w:r>
       <w:r w:rsidR="00746E8B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>employees to keep in touch with</w:t>
       </w:r>
       <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8810,311 +8405,376 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3392F20C" w14:textId="535FAA15" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">updating or refreshing the employee's knowledge and skills, if she is invited to training sessions and continuous professional development </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>updating or refreshing the employee's knowledge and skills, if she is invited to training sessions and continuous professional development events;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="275C90CD" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">engaging the employee in major organisational change discussions, if she is invited to meetings or other forums in which such issues are </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>engaging the employee in major organisational change discussions, if she is invited to meetings or other forums in which such issues are discussed;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="252BC52B" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">finalising the employee's return-to-work </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>finalising the employee's return-to-work plan;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B37BB0B" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that the logistics are in place for the employee's return to work, for example that she has access to building security codes, IT upgrades and </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ensuring that the logistics are in place for the employee's return to work, for example that she has access to building security codes, IT upgrades and passwords;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="440F6638" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ensuring that the employee is up to speed with any changes in standard operating procedures, policies and practices or new ways of working; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD1484A" w14:textId="042E0629" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">maintaining or re-establishing the employee's relationships with key </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">stakeholders </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="420525FA" w14:textId="1933DE10" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
+    </w:p>
+    <w:p w14:paraId="420525FA" w14:textId="1933DE10" w:rsidR="00213CF0" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The employee might wish to take advantage of keeping-in-touch days to have a phased return to work, in the form of a short period of part-time working. A phased start has been shown to help foster a smooth return to work and shorten the employee's learning curve. Therefore, </w:t>
       </w:r>
       <w:r w:rsidR="000525F0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Head Teachers / </w:t>
       </w:r>
       <w:r w:rsidR="00746E8B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>managers</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should adopt a flexible approach if this is something that the employee wishes to do.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B27388E" w14:textId="604ED01F" w:rsidR="0089418D" w:rsidRDefault="0089418D" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00244D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ployees on b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ereaved </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artners’ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aternity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eave (BPPL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00244D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, are also entitled to up to 10 keeping in touch (KIT) days and will be applied as above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9B778F" w14:textId="3D1FD7A4" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00746E8B" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc61941596"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc225151923"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>eturn-to-work plan</w:t>
       </w:r>
       <w:r w:rsidR="00BC19A0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -9346,70 +9006,60 @@
         </w:rPr>
         <w:t>Keeping-in-touch days:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="00746E8B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manager</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and employee could use keeping-in-touch days to refresh, maintain or build on the employee's professional knowledge and skills, rebuild her relationships with stakeholders, and help the employee get up to speed on </w:t>
-[...8 lines deleted...]
-        <w:t>changes</w:t>
+        <w:t xml:space="preserve"> and employee could use keeping-in-touch days to refresh, maintain or build on the employee's professional knowledge and skills, rebuild her relationships with stakeholders, and help the employee get up to speed on changes</w:t>
       </w:r>
       <w:r w:rsidR="00C064B9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220B6AC7" w14:textId="2E008A24" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
@@ -9464,62 +9114,52 @@
         </w:rPr>
         <w:t xml:space="preserve">by taking annual leave that she has accrued during maternity leave. Neither the </w:t>
       </w:r>
       <w:r w:rsidR="00746E8B" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manager</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nor the employee is obliged to agree to this, but research shows that both parti</w:t>
       </w:r>
       <w:r w:rsidR="00C064B9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">es benefit from a phased </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>es benefit from a phased return;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="412420FC" w14:textId="77777777" w:rsidR="0085351A" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Support for the employee:</w:t>
@@ -10043,372 +9683,292 @@
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the employee's date of return with </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the employee's date of return with her;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="455B5789" w14:textId="393321CE" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the employee's date of return to </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the employee's date of return to payroll;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C3A06CC" w14:textId="4DDC8A94" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the employee's date of return to appropriate stakeholders, including those who will be handing responsibilities back to the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the employee's date of return to appropriate stakeholders, including those who will be handing responsibilities back to the employee;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3923ACC2" w14:textId="4C3ED97B" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the employee any changes to her work</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing hours or pattern and put</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in place the arrangements required to action this, for example informing </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in place the arrangements required to action this, for example informing payroll;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="28A7507D" w14:textId="09D6CCCE" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that the employee has access to appropriate buildings and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> that the employee has access to appropriate buildings and rooms;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35C7A639" w14:textId="65C04557" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>update</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> time and attendance </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> time and attendance systems;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4740B83E" w14:textId="7E99E215" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrange</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the employee's workstation and appropriate tools to be </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> for the employee's workstation and appropriate tools to be available;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18E8ECB5" w14:textId="0E880CD2" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that the employee's IT passwords and systems access are </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> that the employee's IT passwords and systems access are available;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3ACD887D" w14:textId="5E463F46" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00AE7F17" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
@@ -10682,62 +10242,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2794A9AF" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">manage transparently the expectations of the maternity cover during </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>manage transparently the expectations of the maternity cover during recruitment;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0D3E769E" w14:textId="44370F4B" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emphasise the temporary nature of the role or additional responsibilities during handover;</w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
@@ -10773,51 +10323,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure that the maternity cover knows that the employee has a right to return to her </w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">role following maternity leave. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAEE0CE" w14:textId="43C6FD1B" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc61941597"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc225151924"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Breastfeeding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="17AC00C5" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621543CF" w14:textId="4807D3B7" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="003544E5" w:rsidP="005D5419">
@@ -10898,51 +10448,51 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> wish to do this and need facilities making available. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB31933" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc61941598"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc225151925"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Childcare support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5D7A0867" w14:textId="77777777" w:rsidR="003544E5" w:rsidRPr="005D5419" w:rsidRDefault="003544E5" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10972,123 +10522,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>t is estimated that 80% of non-scheduled absence for working parents is due to a breakdown in childcare arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0098F4C7" w14:textId="092ACFE7" w:rsidR="003544E5" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Finding the right childcare can be difficu</w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">lt and expensive for employees and managers should be supportive of any </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2F753C95" w14:textId="7C894126" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
+        <w:t xml:space="preserve">lt and expensive for employees and managers should be supportive of any attempts employees are making to secure appropriate childcare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48841484" w14:textId="77777777" w:rsidR="00457BF4" w:rsidRDefault="00457BF4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5419">
+    </w:p>
+    <w:p w14:paraId="2A836404" w14:textId="77777777" w:rsidR="00457BF4" w:rsidRDefault="00457BF4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9FFEB3" w14:textId="77777777" w:rsidR="00457BF4" w:rsidRDefault="00457BF4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F753C95" w14:textId="0DA0C486" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adoption (UK or Overseas; Fostering to Adopt, Surrogacy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA637EB" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FA1F2B3" w14:textId="678F4E0C" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="00824897" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adoption leave and pay mirror those of maternity leave and pay, however, there are different requirements concerning when adoption leave starts and how </w:t>
       </w:r>
       <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -11206,51 +10784,51 @@
     </w:p>
     <w:p w14:paraId="6DB40467" w14:textId="46FF8C5F" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="00824897" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FCB11F" w14:textId="0EC96DB9" w:rsidR="003544E5" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc61941599"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc225151926"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unforeseen Circumstances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="050E6EAB" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -11330,65 +10908,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18FA347B" w14:textId="77777777" w:rsidR="0068406D" w:rsidRPr="005D5419" w:rsidRDefault="0068406D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E0FC8D" w14:textId="4CC7286A" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approximately 5% of children in the UK are born on their due date, 80% are born between </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> gestation and 8% are born prematurely. The term "premature" refers to babies born at less than 37 weeks' gestation. </w:t>
+        <w:t xml:space="preserve">Approximately 5% of children in the UK are born on their due date, 80% are born between 38 and 42 weeks' gestation and 8% are born prematurely. The term "premature" refers to babies born at less than 37 weeks' gestation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225DFC72" w14:textId="5BB35041" w:rsidR="008D1FD7" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Premature babies can arrive with little warning. This can cause considerable distress and shock to the parents. Premature babies </w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
@@ -11458,202 +11022,208 @@
         </w:rPr>
         <w:t xml:space="preserve"> to pay maternity pay to the employee as quickly as possible. It is </w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">helpful for </w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>manages to remind employees of s</w:t>
       </w:r>
       <w:r w:rsidR="00E7263E" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">ources of support, for example, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">ources of support, for example, the </w:t>
       </w:r>
       <w:r w:rsidR="00820D79" w:rsidRPr="00820D79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Counselling</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Wellbeing Hub</w:t>
+        <w:t xml:space="preserve"> Counselling and Wellbeing Hub</w:t>
       </w:r>
       <w:r w:rsidR="003544E5" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED5D224" w14:textId="283F1387" w:rsidR="008D1FD7" w:rsidRPr="005D5419" w:rsidRDefault="008D1FD7" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">If an employee gives birth prematurely, her ordinary maternity leave begins on the day following the one on which childbirth occurred. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DCE2DC" w14:textId="77777777" w:rsidR="008D1FD7" w:rsidRPr="005D5419" w:rsidRDefault="008D1FD7" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F9DC719" w14:textId="72EBDDC6" w:rsidR="008D1FD7" w:rsidRPr="005D5419" w:rsidRDefault="008D1FD7" w:rsidP="005D5419">
+    <w:p w14:paraId="4F9DC719" w14:textId="72EBDDC6" w:rsidR="008D1FD7" w:rsidRPr="00C7717B" w:rsidRDefault="008D1FD7" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D5419">
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>An employee who gives birth to a live baby is entitled to maternity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7717B">
+        <w:rPr>
+          <w:rStyle w:val="highlight"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>leave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, regardless of the point at which the baby is born. This applies even if the baby lives for only a short period of time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186F1A18" w14:textId="77777777" w:rsidR="00C7717B" w:rsidRDefault="00C7717B" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>An employee who gives birth to a live baby is entitled to maternity </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="46C5222E" w14:textId="42724651" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="003544E5" w:rsidP="005D5419">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7792ABE0" w14:textId="77777777" w:rsidR="00C7717B" w:rsidRPr="005D5419" w:rsidRDefault="00C7717B" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9B6AD6" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The birth of a severely ill or disabled child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE578BC" w14:textId="77777777" w:rsidR="0068406D" w:rsidRPr="005D5419" w:rsidRDefault="0068406D" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C5222E" w14:textId="42724651" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="003544E5" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">A baby may be born who needs to </w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve">spend time in a special care baby unit. Most will quickly grow into healthy children. However, a prolonged illness can be emotionally and physically draining for parents, and the experience of having their baby spend time in a special care </w:t>
-[...6 lines deleted...]
-        <w:t>neonatal unit can be very disorientating.</w:t>
+        <w:t>spend time in a special care baby unit. Most will quickly grow into healthy children. However, a prolonged illness can be emotionally and physically draining for parents, and the experience of having their baby spend time in a special care neonatal unit can be very disorientating.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>Some children are born with a disability or severe illness. For some, this may develop or become apparent as they grow. Many parents with disabled children want to continue working and find that this is emotionally and financially beneficial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BD16D4" w14:textId="1D8B86F1" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="008D16D9" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
@@ -11725,193 +11295,211 @@
         </w:rPr>
         <w:t>colleague</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, through informal communication from </w:t>
       </w:r>
       <w:r w:rsidR="00A21B2E" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Head Teacher / </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">her line manager </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>her line manager and;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A4C6919" w14:textId="752E9B52" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="008D16D9" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adopt</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a supportive and flexible management style, but recognising when the employee may want </w:t>
       </w:r>
       <w:r w:rsidR="00E7263E" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>some privacy</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and respecting </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> and respecting that;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0068A9B2" w14:textId="78A7A42F" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">work with the employee to establish a flexible working pattern that will support the business objectives and her childcare </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="4B0DDBDA" w14:textId="77777777" w:rsidR="00787B62" w:rsidRPr="00787B62" w:rsidRDefault="00213CF0" w:rsidP="00885D75">
+        <w:t>work with the employee to establish a flexible working pattern that will support the business objectives and her childcare needs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0DDBDA" w14:textId="77777777" w:rsidR="00787B62" w:rsidRPr="00B95360" w:rsidRDefault="00213CF0" w:rsidP="00885D75">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787B62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">providing information on sources of support, for example </w:t>
       </w:r>
       <w:r w:rsidR="00787B62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00787B62" w:rsidRPr="00787B62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Counselling and Wellbeing Hub</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674B9CE5" w14:textId="163B31F1" w:rsidR="00B95360" w:rsidRPr="00787B62" w:rsidRDefault="00534F17" w:rsidP="00885D75">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nsure the employee is awar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the neonatal care leave </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA0C8D9" w14:textId="5FF4BD45" w:rsidR="00213CF0" w:rsidRPr="00787B62" w:rsidRDefault="00213CF0" w:rsidP="00787B62">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787B62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Stillbirths and miscarriages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1757DA" w14:textId="77777777" w:rsidR="0068406D" w:rsidRPr="005D5419" w:rsidRDefault="0068406D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -12088,108 +11676,184 @@
         </w:rPr>
         <w:t xml:space="preserve">Managers can remind the employee of the provisions </w:t>
       </w:r>
       <w:r w:rsidR="00E7263E" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>we have</w:t>
       </w:r>
       <w:r w:rsidR="008D16D9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>compassionate leave. This could give the employee space to come to terms with her loss.</w:t>
       </w:r>
       <w:r w:rsidR="008D16D9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This may also be needed for the partner involved, who will also be grieving and will need to be supported in the same way. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A912BB2" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+        <w:t xml:space="preserve"> This </w:t>
+      </w:r>
+      <w:r w:rsidR="008D16D9" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">may also be needed for the partner involved, who will also be grieving and will need to be supported in the same way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A912BB2" w14:textId="77777777" w:rsidR="00231C80" w:rsidRDefault="00231C80" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D4ECC6C" w14:textId="77777777" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
+    <w:p w14:paraId="3F556488" w14:textId="1CF76ADC" w:rsidR="00F102D2" w:rsidRPr="00687681" w:rsidRDefault="00F102D2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00687681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Neonatal care leave</w:t>
+      </w:r>
+      <w:r w:rsidR="0040173B" w:rsidRPr="00687681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be available </w:t>
+      </w:r>
+      <w:r w:rsidR="0019372E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="0040173B" w:rsidRPr="00687681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the employee meets the </w:t>
+      </w:r>
+      <w:r w:rsidR="00687681" w:rsidRPr="00687681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>qualifying</w:t>
+      </w:r>
+      <w:r w:rsidR="0040173B" w:rsidRPr="00687681">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4326B3F3" w14:textId="77777777" w:rsidR="00F102D2" w:rsidRPr="005D5419" w:rsidRDefault="00F102D2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4ECC6C" w14:textId="73FB17CE" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Post-natal depression</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3521F26C" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63053542" w14:textId="46D895B6" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">New mothers can feel isolated and distressed about going back to work. This can be triggered by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> things, including post-natal depression. </w:t>
       </w:r>
       <w:r w:rsidR="008D16D9" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -12358,119 +12022,109 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>develop a</w:t>
       </w:r>
       <w:r w:rsidR="00213CF0" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> culture</w:t>
       </w:r>
       <w:r w:rsidR="00F529B4" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that supports working </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> that supports working parents;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45D43877" w14:textId="3267C3DB" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="008D16D9" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure employees are aware of the policies and practices in place </w:t>
       </w:r>
       <w:r w:rsidR="00E7263E" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>we have</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to support working parents and </w:t>
+        <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005D5419">
-[...5 lines deleted...]
-        <w:t>carers;</w:t>
+      <w:r w:rsidR="00E7263E" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> support working parents and carers; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7986FC6D" w14:textId="537EF181" w:rsidR="00213CF0" w:rsidRPr="005D5419" w:rsidRDefault="00213CF0" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">foster an environment whereby employees feel comfortable about contacting </w:t>
       </w:r>
@@ -12481,51 +12135,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">managers </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>during maternity leave and vice versa. If an employee feels concerned about reconciling the conflicts between home and family life, it will help if she feels confident about contacting her line manager to address problems early on.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60830EAC" w14:textId="1ED6CCBB" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc61941600"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc225151927"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other Family Leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="26E1D8DF" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3A2F4B" w14:textId="2F076A2A" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
@@ -12572,76 +12226,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Schools </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave and Time Off Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E08D4FB" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc61941601"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc225151928"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Statutory Paternity Leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="08978077" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F72C76" w14:textId="4A80A18D" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+    <w:p w14:paraId="59F72C76" w14:textId="052FDC88" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutory </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rStyle w:val="highlight"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>paternity leave</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
@@ -12672,51 +12326,58 @@
         <w:t xml:space="preserve">and is </w:t>
       </w:r>
       <w:r w:rsidR="00D16DC2" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>a person who will share parenting responsibility for the child</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. To qualify for </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rStyle w:val="highlight"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>paternity leave</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t>, an employee must fulfil criteria in relation to length of service and in relation to their relationship with, an</w:t>
+        <w:t xml:space="preserve">, an employee must fulfil criteria in relation to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>relationship with, an</w:t>
       </w:r>
       <w:r w:rsidR="008B327D" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">d responsibility for, the child, as detailed in the </w:t>
       </w:r>
       <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Schools </w:t>
       </w:r>
       <w:r w:rsidR="008B327D" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">Family Leave Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146107EA" w14:textId="02EE63FD" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -12739,1135 +12400,1138 @@
         </w:rPr>
         <w:t xml:space="preserve">Head Teachers / </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>managers to remember:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697954CD" w14:textId="77777777" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E21FC8B" w14:textId="7F50B9A6" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+    <w:p w14:paraId="10E4E1D3" w14:textId="77777777" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Miscarriage and stillbirth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC05013" w14:textId="77777777" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5419">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="37B8174C" w14:textId="77777777" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Where the child is miscarried in the first 24 weeks of pregnancy, the employee will not qualify for paternity leave. If a stillbirth occurs after the 24th week of pregnancy, or the child is born alive at any time but lives only for a short time, the employee will still qualify for paternity leave and pay if they would otherwise have been eligible to take it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F54F52B" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="07E9B21E" w14:textId="77777777" w:rsidR="006747E3" w:rsidRPr="005D5419" w:rsidRDefault="006747E3" w:rsidP="005D5419">
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CDDF79" w14:textId="77777777" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dates of Paternity Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694E3A07" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFDDDB5" w14:textId="4D613667" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00A21B2E" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head Teachers / </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managers </w:t>
+      </w:r>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot compel </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employee to postpone the leave period for business reasons, for example if the leave falls at a particularly busy time for </w:t>
+      </w:r>
+      <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0077105C" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006609E1" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when other employees are away. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head Teachers / </w:t>
+      </w:r>
+      <w:r w:rsidR="006609E1" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Managers</w:t>
+      </w:r>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may discuss the requested dates with the employee to explore any flexibility, but the employee's statutory right to take paternity leave at their chosen time remains, regardless of </w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76C7" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>demands</w:t>
+      </w:r>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head Teachers / </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managers may therefore </w:t>
+      </w:r>
+      <w:r w:rsidR="00F060D4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need to take action to minimise the impact of the absence. This could include </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engaging </w:t>
+      </w:r>
+      <w:r w:rsidR="00F529B4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>temporary</w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or agency workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FBBB81" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552F685B" w14:textId="77777777" w:rsidR="00F060D4" w:rsidRPr="00991427" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991427">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working during the paternity leave period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCBA60E" w14:textId="77777777" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D49D828" w14:textId="2C2633BB" w:rsidR="005E50BD" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> and pay is based on the expected week of birth rather than the actual date of birth. Therefore, the employee is not disadvantaged if the child is born before the expected </w:t>
+    <w:p w14:paraId="16C351CA" w14:textId="2C94A58A" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While in receipt of statutory paternity pay, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employees cannot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>receive wages for work done for the same employer</w:t>
+      </w:r>
+      <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the same time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. For longer periods of family-related leave such as maternity leave and adoption leave, employees can work up to 10 keeping-in-touch days during the leave period (and up to 20 days during shared parental leave). There is no provision for keeping-in-touch days during paternity leave, due to the relatively short duration of the leave period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2566FB" w14:textId="199E7159" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The employee can work for a different employer during the statutory paternity pay period </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-[...1 lines deleted...]
-        <w:t>date</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7914FC5A" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they are not entitled to receive statutory paternity pay from that</w:t>
+      </w:r>
+      <w:r w:rsidR="00F529B4" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> employer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. For example, where the employee has two part-time jobs and has sufficient earnings in relation to Employer A to qualify for statutory paternity pay, but not in relation to Employer B, they could continue to work for Employer B while receiving statutory paternity leave and pay from Employer A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557C2DF4" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E4E1D3" w14:textId="77777777" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+    <w:p w14:paraId="5BEC98A7" w14:textId="77777777" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...270 lines deleted...]
-    <w:p w14:paraId="6FCBA60E" w14:textId="77777777" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
+        </w:rPr>
+        <w:t>Contractual terms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9F6BA2" w14:textId="77777777" w:rsidR="009F56A4" w:rsidRPr="005D5419" w:rsidRDefault="009F56A4" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C351CA" w14:textId="2C94A58A" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+    <w:p w14:paraId="5A48CBF0" w14:textId="3EE11CD0" w:rsidR="00F060D4" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">While in receipt of statutory paternity pay, </w:t>
+        <w:t>The Paternity and Adoption Leave Regulations 2002 provide that the employee is entitled to the benefit of the terms and conditions of employment that would have applied if they had not been absent due to paternity leave. Therefore, contractual terms of employment remain unaffected by paternity leave. Continuity of employment remains unbroken and continuous service continues to accrue during paternity leave.</w:t>
       </w:r>
       <w:r w:rsidR="009F56A4" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">employees cannot </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="5E2566FB" w14:textId="199E7159" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>All contractual benefits and terms and conditions other than pay continue during the period of leave. This includes accrual of annual leave entitlement, as well as any other benefits such as pension contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76C7" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374142BA" w14:textId="77777777" w:rsidR="00BC55AA" w:rsidRDefault="00BC55AA" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5419">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+    </w:p>
+    <w:p w14:paraId="2F8427DC" w14:textId="77777777" w:rsidR="00BC55AA" w:rsidRPr="00BE269C" w:rsidRDefault="00BC55AA" w:rsidP="00BC55AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bereaved Partners’ Paternity Leave (BPPL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF9E9E0" w14:textId="28EA33EF" w:rsidR="00BC55AA" w:rsidRPr="00BE269C" w:rsidRDefault="00BC55AA" w:rsidP="00BC55AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="5A48CBF0" w14:textId="3EE11CD0" w:rsidR="00F060D4" w:rsidRPr="005D5419" w:rsidRDefault="00F060D4" w:rsidP="005D5419">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employees that suffer the death of the mother or the primary adopter within the first year of the child’s life are entitlement to 52 weeks of unpaid bereaved partners’ paternity leave.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0050225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They are also entitled to take up to 10 keeping in touch days. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See Family Leave policy for </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">criteria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8E371A" w14:textId="77777777" w:rsidR="00BC55AA" w:rsidRPr="00BE269C" w:rsidRDefault="00BC55AA" w:rsidP="00BC55AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="24"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="348E6317" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586ECD3F" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc225151929"/>
+      <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc61941602"/>
+        <w:t>Maternity Support Leave</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Maternity Support Leave</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D5419">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC4D7E2" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C14FFC4" w14:textId="77777777" w:rsidR="009B5494" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under NJC conditions Maternity Support Leave is a minimum entitlement of a week’s paid leave for the child’s father / partner/ or a nominated carer of an expectant mother at or around the time of the birth. Maternity Support Leave also applies in cases of adoption, where the employee requesting Maternity Support Leave meets the same criteria as that for a birth. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5494" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These provisions do not apply to teaching staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1395D081" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756CA4C6" w14:textId="5BC290E0" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In normal circumstances, paid leave to provide maternity support may be granted for up to one week in any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12 month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period. All arrangements for Maternity Support Leave will need to be agreed between the employee and</w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Head Teacher /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their line manager. The employee will be expected to provide as much notice as possible to</w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Head Teacher /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their manager prior to taking leave. Employees will be asked to complete the application form for Maternity Support Leave. The form will need to be countersigned by the mother/adoptive parent nominating the employee requesting Maternity Support Leave as the prime provider of care. </w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Head</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE76C7" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teacher</w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s / </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3B3D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>anagers may request evidence of the birth or adoption</w:t>
+      </w:r>
+      <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for example, a copy of the MATB1 (Maternity Certificate). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FA3DCF" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12220E09" w14:textId="335BFD94" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Employees who are entitled to Maternity Support Leave through conditions of service and who also qualify for Paternity Leave, will be entitled to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F812EF5" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F355FA" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• one week’s Maternity Support Leave at full pay; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67364404" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• one week’s Ordinary Paternity Leave at SPP rates. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DC3262" w14:textId="77777777" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4585A6C7" w14:textId="5D183928" w:rsidR="00D16DC2" w:rsidRPr="005D5419" w:rsidRDefault="00D16DC2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NB: Maternity Support leave is separate from parental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>leave, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is pro rata for part timers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67190B5C" w14:textId="77777777" w:rsidR="006609E1" w:rsidRPr="005D5419" w:rsidRDefault="006609E1" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D5B36B" w14:textId="30562371" w:rsidR="006609E1" w:rsidRPr="005D5419" w:rsidRDefault="006609E1" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...285 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc225151930"/>
+      <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Shared Parental Leave and Ordinary Parental Leave</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0F50F866" w14:textId="77777777" w:rsidR="006609E1" w:rsidRPr="005D5419" w:rsidRDefault="006609E1" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C763E7" w14:textId="2770834E" w:rsidR="006609E1" w:rsidRPr="005D5419" w:rsidRDefault="006609E1" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Shared Parental Leave was introduced as a way to give</w:t>
+        <w:t xml:space="preserve">Shared Parental Leave was introduced </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>as a way to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> give</w:t>
       </w:r>
       <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>partners</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">more time to bond with their babies, and to share the responsibility of early </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, and to enable </w:t>
+        <w:t xml:space="preserve">more time to bond with their babies, and to share the responsibility of early child care, and to enable </w:t>
       </w:r>
       <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>the person that gave birth</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the primary adopter to return to work sooner if that was their choice. Instead of the traditional 52 weeks of maternity leave to the mother / primary adopter, and two weeks of paternity leave to the </w:t>
       </w:r>
       <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>partner</w:t>
       </w:r>
@@ -13959,117 +13623,190 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides an opportunity for parents to take additional time off each year up to the 18</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> birthday of their child. Again, detail of this is provided in the Family Leave Policy, which sets out the entitlements and benefits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739A7D57" w14:textId="77777777" w:rsidR="006609E1" w:rsidRPr="005D5419" w:rsidRDefault="006609E1" w:rsidP="005D5419">
+    <w:p w14:paraId="739A7D57" w14:textId="77777777" w:rsidR="006609E1" w:rsidRDefault="006609E1" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4361AF" w14:textId="15D81773" w:rsidR="00971E00" w:rsidRPr="00971E00" w:rsidRDefault="00971E00" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Neonatal Care Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED63421" w14:textId="77777777" w:rsidR="00971E00" w:rsidRDefault="00971E00" w:rsidP="005D5419">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F39532" w14:textId="6AF1ACD1" w:rsidR="00971E00" w:rsidRDefault="001D1C65" w:rsidP="001D1C65">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D1C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Neonatal care leave allows parents to have additional time off to be with a baby who is receiving neonatal care. The law is the Neonatal Care (Leave and Pay) Act 2023. The right to take neonatal care leave applies from the first day of work. Eligible parents can take neonatal care leave once their child has been in neonatal care for at least 7 consecutive days.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D1C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Parents who have a baby admitted to neonatal care up to the age of 28 days might be eligible for up to 12 weeks of leave. This includes fathers and partners of birth parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBD0253" w14:textId="77777777" w:rsidR="00971E00" w:rsidRPr="005D5419" w:rsidRDefault="00971E00" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285F5389" w14:textId="49475995" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc61941604"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc225151931"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dependants Leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="17F0A581" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0931744D" w14:textId="3CF8A820" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>It is recognised that for many people who have caring responsibilities of children, older family members, or other dependants, it can sometimes be hard to juggle wo</w:t>
       </w:r>
       <w:r w:rsidR="00FC08B7" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>rk commitments, and the needs of</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> these dependants. This particularly applies where employees have put arrangements in place for caring for their dependants, and at the last minute, these arrangements either fall through or employees are let down.  We want our employees to understand that if this happens, we are there to support and the provisions of the Dependants Leave entitlement can apply. </w:t>
       </w:r>
       <w:r w:rsidR="00182E9D" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14118,51 +13855,51 @@
     <w:p w14:paraId="13641585" w14:textId="77777777" w:rsidR="00231C80" w:rsidRPr="005D5419" w:rsidRDefault="00231C80" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8BB794" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc61941605"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225151932"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Statutory Parental Bereavement Leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="776AAFDA" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0E78A4" w14:textId="6CD5E7C2" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
@@ -14190,113 +13927,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> length of service, they can take parental bereavement leave if they meet the qualifying criteria, as detailed in the </w:t>
       </w:r>
       <w:r w:rsidR="00836481" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">School </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Leave and Time Off Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F36F72E" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
+    <w:p w14:paraId="6E77E721" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For each child who has passed away, a bereaved parent can take </w:t>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each child who has passed away, a bereaved parent can take 1 or 2 weeks' parental bereavement leave. This leave is not available as individual days. They </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t>1 or 2 weeks'</w:t>
+        <w:t>are able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parental bereavement leave. This leave is not available as individual days. They </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> take the leave as:</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="30C7E581" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a single block of two weeks; or</w:t>
       </w:r>
     </w:p>
@@ -14370,101 +14073,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">If they intend to take parental bereavement leave within the first 56 days after the child's death, they can take the leave straightaway without having to give notice. If the parents decide to take it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>at a later date</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">, they need to give at least one week's notice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677DC7F8" w14:textId="77777777" w:rsidR="0074427A" w:rsidRPr="005D5419" w:rsidRDefault="0074427A" w:rsidP="005D5419">
+    <w:p w14:paraId="5BA9C489" w14:textId="77777777" w:rsidR="00542D9E" w:rsidRDefault="0074427A" w:rsidP="006059E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parental bereavement leave is on full pay. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42089805" w14:textId="0D53E472" w:rsidR="00540E7D" w:rsidRPr="005D5419" w:rsidRDefault="00540E7D" w:rsidP="005D5419">
-      <w:pPr>
+    <w:p w14:paraId="42089805" w14:textId="5047558C" w:rsidR="00540E7D" w:rsidRPr="005D5419" w:rsidRDefault="00540E7D" w:rsidP="006059E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666FB025" w14:textId="0FADA60C" w:rsidR="00283F93" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc61941606"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc225151933"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LETTERS &amp; FORMS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="13DCC22E" w14:textId="77777777" w:rsidR="005E2E9D" w:rsidRPr="005D5419" w:rsidRDefault="005E2E9D" w:rsidP="005D5419"/>
     <w:p w14:paraId="530993A9" w14:textId="5BE32B10" w:rsidR="005E50BD" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
@@ -14473,51 +14178,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Below</w:t>
       </w:r>
       <w:r w:rsidR="00283F93" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are examples of forms and checklists to support employees eligible for different categories of family leave. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BB39E8" w14:textId="5B12713A" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc61941607"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc225151934"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidR="002716C8" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001C75A2" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
@@ -14952,51 +14657,51 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F2DF79B" w14:textId="77777777" w:rsidR="00824897" w:rsidRPr="005D5419" w:rsidRDefault="00824897" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39983E5D" w14:textId="4F7F63CE" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc61941608"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc225151935"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="002716C8" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Application for Maternity Leave Form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="50E0DB6A" w14:textId="6D1489B8" w:rsidR="00840851" w:rsidRPr="005D5419" w:rsidRDefault="00840851" w:rsidP="005D5419">
@@ -15704,103 +15409,84 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>I believe that I am entitled to statutory </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="highlight"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>maternity</w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t> pay.*</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6B0B503B" w14:textId="77777777" w:rsidR="00840851" w:rsidRPr="005D5419" w:rsidRDefault="00840851" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>I intend to return to work after my </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="highlight"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">maternity </w:t>
-[...4 lines deleted...]
-                <w:rStyle w:val="highlight"/>
+              <w:t>maternity leave</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D5419">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>leave</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>.*</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2C11CFF6" w14:textId="77777777" w:rsidR="00840851" w:rsidRPr="005D5419" w:rsidRDefault="00840851" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>I do not intend to return to work after my </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="highlight"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>maternity leave</w:t>
             </w:r>
@@ -15810,69 +15496,59 @@
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t> and I therefore confirm that I wish to resign from my employment with the organisation and </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="highlight"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>leave</w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t> on the last day prior to the commencement of my </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="highlight"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">maternity </w:t>
-[...4 lines deleted...]
-                <w:rStyle w:val="highlight"/>
+              <w:t>maternity leave</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D5419">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>leave</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>.*</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4263D2D4" w14:textId="77777777" w:rsidR="00840851" w:rsidRPr="005D5419" w:rsidRDefault="00840851" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>(*delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B3B3D" w:rsidRPr="005D5419" w14:paraId="63134E41" w14:textId="77777777" w:rsidTr="00840851">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -16212,61 +15888,52 @@
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Please pay me the first 6 weeks and the 12 weeks at 50% OMP*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50FBC903" w14:textId="77777777" w:rsidR="00D66E1C" w:rsidRPr="005D5419" w:rsidRDefault="00D66E1C" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please pay me the first 6 weeks of OMP and the 12 weeks 50% as a lump sum payment when I have completed 13 weeks (or pro-rata)/3 months work on my </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Please pay me the first 6 weeks of OMP and the 12 weeks 50% as a lump sum payment when I have completed 13 weeks (or pro-rata)/3 months work on my return.*</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="589F5AAC" w14:textId="665B6496" w:rsidR="00D66E1C" w:rsidRPr="005D5419" w:rsidRDefault="00D66E1C" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="180" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>(*delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00840851" w:rsidRPr="005D5419" w14:paraId="4C3B5BD7" w14:textId="77777777" w:rsidTr="00840851">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
@@ -16704,166 +16371,195 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="1494" w:dyaOrig="981" w14:anchorId="2E016B79">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:74.85pt;height:49.2pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75.7pt;height:48.4pt" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1799072736" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1835764726" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_MON_1799072240"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="002928E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="1494" w:dyaOrig="981" w14:anchorId="79D78338">
-          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:74.85pt;height:49.2pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:75.7pt;height:48.4pt" o:ole="">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1037" DrawAspect="Icon" ObjectID="_1799072737" r:id="rId16">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1835764727" r:id="rId16">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1B8273" w14:textId="77777777" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A5F0D5" w14:textId="77777777" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78658F99" w14:textId="06FF5737" w:rsidR="00B90797" w:rsidRPr="005D5419" w:rsidRDefault="00B90797" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B90797" w:rsidRPr="005D5419">
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6930D91E" w14:textId="4C51DA67" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00CB5E3A" w:rsidP="005D5419">
+    <w:p w14:paraId="6930D91E" w14:textId="05FBFDB2" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00CB5E3A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc61941609"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc225151936"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00126531" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ppendix </w:t>
       </w:r>
       <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002716C8" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002716C8" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00126531" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>APPLICATION FOR MATERNITY SUPPORT LEAVE</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pplication for Maternity Support Leave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="001E63DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1717E2D7" w14:textId="77777777" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10245" w:type="dxa"/>
         <w:tblInd w:w="-60" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -17583,59 +17279,51 @@
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00126531" w:rsidRPr="005D5419" w14:paraId="2581285B" w14:textId="77777777" w:rsidTr="00840851">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2FA9F1" w14:textId="77777777" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3888"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
-              <w:t>Signature (Mother)</w:t>
-[...7 lines deleted...]
-              <w:t>Adoptive Parent):</w:t>
+              <w:t>Signature (Mother)/(Adoptive Parent):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="01975414" w14:textId="77777777" w:rsidR="00126531" w:rsidRPr="005D5419" w:rsidRDefault="00126531" w:rsidP="005D5419">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3888"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00126531" w:rsidRPr="005D5419" w14:paraId="138ED292" w14:textId="77777777" w:rsidTr="00840851">
@@ -17717,51 +17405,51 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="619FA987" w14:textId="59B6F2F3" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc61941610"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc225151937"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Paternity Leave Application Form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="453779BB" w14:textId="77777777" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
@@ -18389,51 +18077,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEF5531" w14:textId="73F9E651" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Natural and non-adopted children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA40F7F" w14:textId="2A26708A" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00CD1F40" w:rsidP="005D5419">
+    <w:p w14:paraId="1EA40F7F" w14:textId="2A26708A" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00596442" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="4642753"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -18560,51 +18248,51 @@
     </w:p>
     <w:p w14:paraId="27A2ACC4" w14:textId="77777777" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am making this request for time off work to care for the child or to support the child’s mother</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CA93C7" w14:textId="35B11B2D" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
+    <w:p w14:paraId="26CA93C7" w14:textId="591D34AB" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>By the 15</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
@@ -18627,76 +18315,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F71CC" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 26 weeks </w:t>
       </w:r>
+      <w:r w:rsidR="00B84AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(this is for SPP)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="74654761" w14:textId="77777777" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4493F217" w14:textId="77777777" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Adopted children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABB2A0E" w14:textId="76AD3B21" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00CD1F40" w:rsidP="005D5419">
+    <w:p w14:paraId="7ABB2A0E" w14:textId="76AD3B21" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00596442" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="452828138"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002716C8" w:rsidRPr="005D5419">
@@ -18802,136 +18498,126 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I am adopting the child jointly with my spouse/partner and I want to receive paternity leave and SPP </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adoption </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and statutory adoption pay, or I am married to or in a civil partnership with the person adopting the child, or I am living with the person adopting the child in an enduring family relationship but am not an immediate relative of the adopter</w:t>
+        <w:t xml:space="preserve"> adoption leave and statutory adoption pay, or I am married to or in a civil partnership with the person adopting the child, or I am living with the person adopting the child in an enduring family relationship but am not an immediate relative of the adopter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0374419E" w14:textId="77777777" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am making this request for time off work to care for the child or to support the person adopting the child/the primary adopter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E05EC58" w14:textId="666C5487" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
+    <w:p w14:paraId="1E05EC58" w14:textId="73582142" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By the week the adoption agency matched me/the adopter with the child, I will/have worked continuously as an employee </w:t>
       </w:r>
       <w:r w:rsidR="005F71CC" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the school</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 26 weeks </w:t>
       </w:r>
+      <w:r w:rsidR="00B84AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(this is for SPP)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AED1949" w14:textId="77777777" w:rsidR="00E22DE7" w:rsidRPr="005D5419" w:rsidRDefault="00E22DE7" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6448AA4F" w14:textId="77777777" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -19004,193 +18690,183 @@
         </w:rPr>
         <w:t xml:space="preserve">(Employee) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14036753" w14:textId="48D4D042" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091DBB7F" w14:textId="23E95663" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00CB5E3A" w:rsidP="005D5419">
+    <w:p w14:paraId="091DBB7F" w14:textId="54C8DA14" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="00CB5E3A" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc61941611"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc225151938"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E82F24" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Shared Patern</w:t>
+        <w:t xml:space="preserve"> – Shared Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rental </w:t>
+      </w:r>
+      <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leave </w:t>
+      </w:r>
+      <w:r w:rsidR="001C75A2" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Template Letters and Forms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="11444441" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767C0D74" w14:textId="00CDB540" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001C75A2" w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hared </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Parental</w:t>
       </w:r>
       <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...27 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">al </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="001C75A2" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eave</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
@@ -19259,51 +18935,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Shared Parental Leave: Maternity / Adoption Leave Curtailment Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="500AA2D1" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16517171" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of employee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19326,51 +19001,50 @@
           <w:p w14:paraId="4D79ADBA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1397BC0F" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43151B7F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Employee Number:</w:t>
             </w:r>
           </w:p>
@@ -19389,51 +19063,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BCC9C5F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1B1E0654" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F16533B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19579,51 +19252,50 @@
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Form 3 –a notice of entitlement and intention to take shared parental leave – partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="78FD0CF9" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DEF4F5E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I wish to end my maternity / adoption leave on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19645,51 +19317,50 @@
           <w:p w14:paraId="60C4CD18" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="64F647D3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE7A4F2" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I wish my maternity / adoption pay period (if applicable) to end on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19711,51 +19382,50 @@
           <w:p w14:paraId="37AF8E63" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3F5BFE19" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="572E5E04" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19778,51 +19448,50 @@
           <w:p w14:paraId="28D99CAA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="07CD7D89" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="472FE4D7" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Dated:</w:t>
             </w:r>
           </w:p>
@@ -19841,51 +19510,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136AEB31" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="34594B19" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7155B63A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Name:</w:t>
             </w:r>
           </w:p>
@@ -19904,51 +19572,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="003CB786" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="321BE80C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60A2D97F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Job Title:</w:t>
             </w:r>
           </w:p>
@@ -19967,51 +19634,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="627EB613" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="021C2E60" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1D279" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Manager’s Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20103,65 +19769,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The date on which you end your maternity / adoption leave must be at least:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C207A61" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">eight weeks after the date on which you provide this notice to the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">eight weeks after the date on which you provide this notice to the Council; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55038379" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">two weeks after you give birth / placement; and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D7A78E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
@@ -20203,82 +19855,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54AEA13F" w14:textId="470AF803" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B481582" w14:textId="51F27E06" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
+    <w:p w14:paraId="5B481582" w14:textId="0383CF75" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Shared Patern</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
+        <w:t xml:space="preserve">Shared </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>Parental</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave</w:t>
       </w:r>
       <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>: Form 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1848451E" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -20327,370 +19979,357 @@
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F8D052" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Shared Parental Leave: Notice of Entitlement and Intention (mother / adopter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4F6BBB3D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73085451" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of employee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2197963F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6FBF12CF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72FAF085" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Employee Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FEA0499" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="79C7F6CF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10417601" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A58BFEF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4EF7A1F2" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07544BE1" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47EFA0C6" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0FB0661C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D0CAED6" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Job Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A9C0D20" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2EE900AF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D49FFB5" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Manager’s Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE3C428" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1BE9DF86" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCBFE5C" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I wish to provide the Council with an initial indication of my proposed shared parental leave, as well as the required declarations from myself and my partner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="49EE63B1" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
@@ -20704,759 +20343,703 @@
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7630D1D2" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section A: Information to be Provided by Employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="35188C16" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5973679F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>My partner's name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5B354D" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="777B90BF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09C2FBEA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My maternity / adoption leave started / is expected to start on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18470445" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="18774D76" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A6CECBE" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My maternity / adoption leave ended / is expected to end on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC30A85" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0B3D90BA" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E363BC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My child's expected week of birth is /child was born on / child was placed on:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35760228" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="78796AFE" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E5DB07" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The total amount of shared parental </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> my partner and I have available is:</w:t>
+              <w:t>The total amount of shared parental leave my partner and I have available is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="341082DF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7758DFFE" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="650A8523" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">I intend to take the following number of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>weeks'</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FA27B16" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="642C59D7" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27960DC8" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">My partner intends to take the following number of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>weeks'</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="429B8AE5" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="78CA8F6D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147F8777" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take shared parental leave on the following dates (please include the start and end dates for each period of leave that you intend to take):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B7CAB75" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7D0AB232" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DED4668" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The total amount of shared parental </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (if applicable) my partner and I have available is:</w:t>
+              <w:t>The total amount of shared parental pay (if applicable) my partner and I have available is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B2B65B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="05B04107" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E633302" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take the following number of weeks' shared parental pay (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA89D88" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4E0B501C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55BB5C1E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My partner intends to take the following number of weeks' shared parental pay (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FC9DC0B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6DBB9BC1" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230D3244" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take shared parental pay on the following dates (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C4E2A5A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7EC73ECF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
@@ -21474,267 +21057,260 @@
           </w:tcPr>
           <w:p w14:paraId="51532BE1" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section B: Employee Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="69C58C4D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC196DE" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I satisfy / will satisfy the following eligibility requirements to take shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6D5E5BA2" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="1422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA45504" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have/will have 26 weeks' continuous employment ending with the 15th week before the expected week of childbirth / child’s placement and, by the week before any period of shared parental leave that I take, I will have remained in continuous employment with the organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6B09A40B" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57EE463E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>At the date of the child's birth / placement, I have / will have the main responsibility, apart from my partner, for the care of the child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1EB3BF18" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE72CEF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I am entitled to statutory maternity / adoption leave in respect of the child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2B71A294" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70B6AF57" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I have complied with the Council’s maternity / adoption leave curtailment requirements (SPL Form 1) / returned to work before the end of my statutory maternity / adoption leave </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>period, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> will comply with the Council's shared parental leave notice and evidence requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="076C57FC" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4176D8EA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The information that I have provided is accurate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="35ED641C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62782341" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I will immediately inform the Council if I cease to care for the child</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2A1C545B" w14:textId="77777777" w:rsidTr="001C75A2">
@@ -21749,431 +21325,418 @@
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F26446F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section C: Declaration to be completed by Employee's Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="11F44E5C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BDCEE78" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B5290B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="65AE66F3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="646EDE36" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My address is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4F9FB4" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2D7B92CF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB058B5" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My national insurance number is / I do not have a national insurance number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E480F30" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="595E5388" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78BBD81A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I satisfy / will satisfy the following eligibility requirements to enable the mother to take shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="21C7CAF9" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12B76C70" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have been employed or been a self-employed earner in at least 26 of the 66 weeks immediately preceding the expected week of childbirth / child’s placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="26FAFA69" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08C27479" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have average weekly earnings of at least £30 for any 13 of those 66 weeks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="196DB89C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05654752" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>At the date of the child's birth / placement, I have / will have the main responsibility, apart from the mother, for the care of the child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="11208B1E" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="214FE568" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I am the father of the child, or am married to, the civil partner of, or the partner of, the mother</w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2FB85618" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2885CA8D" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I consent to the amount of shared parental leave that the mother intends to take.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="19A5F69B" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DCBAC83" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -22195,273 +21758,264 @@
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF26A0F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Section D: Signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7C15EDDE" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731B8E84" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signed (mother / adopter):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03375073" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="66DFE954" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7053504A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dated (mother / adopter):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="473C1434" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="76E260DF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37071E92" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed (partner):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="272CA5D3" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6A98939D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65AB4751" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dated (partner):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76DBD573" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0D8B7987" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A63CB05" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
@@ -22560,82 +22114,82 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D45062" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA67B71" w14:textId="435E2CE3" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
+    <w:p w14:paraId="3DA67B71" w14:textId="7197F927" w:rsidR="002716C8" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Shared Patern</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
+        <w:t xml:space="preserve">Shared </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>Parental</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave</w:t>
       </w:r>
       <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>: Form 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7756B839" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -22694,413 +22248,401 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Shared Parental Leave: Notice of Entitlement and Intention (partner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="507BFC0E" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3614E69B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of employee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ADFA2F8" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7BCE3AC7" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F817782" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Employee Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D28892" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3401828D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31B1DA28" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F0AFFBC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0FAC88DD" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38FA17FE" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D772AA9" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="301FD703" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="690B3650" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Job Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2F8575" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0C9C06BB" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50884B28" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Manager’s Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17B818CC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="14FEDC50" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
@@ -23154,51 +22696,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section A: Information to be Provided by Employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1C75AD55" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AAFC376" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The mother / adopter's name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -23220,51 +22761,50 @@
           <w:p w14:paraId="13EA3EBE" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="13DC1A1D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69875318" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23301,51 +22841,50 @@
           <w:p w14:paraId="078BA8EC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2441AC2A" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DE27CBC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23382,148 +22921,130 @@
           <w:p w14:paraId="74D82CF5" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="48671A77" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06769629" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mother / adopter</w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> received / is expected to receive the following periods of statutory maternity pay </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> allowance / adoption pay:</w:t>
+              <w:t xml:space="preserve"> received / is expected to receive the following periods of statutory maternity pay /  maternity allowance / adoption pay:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6B60A4" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="05294CD0" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366F2B7C" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>My child's expected week of birth is/child was born on / child’s placement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -23547,88 +23068,71 @@
           <w:p w14:paraId="61E40F3C" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3A491EAA" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C747D24" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The total amount of shared parental </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> the </w:t>
+              <w:t xml:space="preserve">The total amount of shared parental leave the </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">mother / adopter </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and I have available is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
@@ -23644,51 +23148,50 @@
           <w:p w14:paraId="3BF17CAF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="558886A4" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="222A387A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I intend to take the following number of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
@@ -23727,51 +23230,50 @@
           <w:p w14:paraId="48C55632" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="41BFB80E" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71A2308B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23824,51 +23326,50 @@
           <w:p w14:paraId="762D4512" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="19380893" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7304B5F1" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take shared parental leave on the following dates (please include the start and end dates for each period of leave that you intend to take):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23881,88 +23382,71 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C4DBFC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="480EB09C" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15ADA175" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The total amount of shared parental </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (if applicable) the </w:t>
+              <w:t xml:space="preserve">The total amount of shared parental pay (if applicable) the </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">mother / adopter </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and I have available is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
@@ -23978,51 +23462,50 @@
           <w:p w14:paraId="4117C5DE" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="69100415" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="769A3E24" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take the following number of weeks shared parental pay (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24045,51 +23528,50 @@
           <w:p w14:paraId="164ED362" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="21FFFDC6" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26797D49" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24126,51 +23608,50 @@
           <w:p w14:paraId="1DC82354" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2C7C37D8" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B74781" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take shared parental pay on the following dates (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24268,261 +23749,255 @@
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I declare that I satisfy / will satisfy the following eligibility requirements to take shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="1A344842" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="1180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53951ADC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I have / will have 26 weeks' continuous employment ending with the 15th week before the expected week of childbirth / placement and, by the week before any period of shared parental leave that I take, I will have remained in continuous employment with the organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="71BEB292" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C4D9C0" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>At the date of the child's birth / placement, I have / will have the main responsibility, apart from the mother, for the care of the child</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E2896C" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0B0392FF" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="749"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BD5900A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I will comply with the Council’s shared parental leave notice and evidence requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4395DAAE" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="232AFF6E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The information that I have provided is accurate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="16A4F6CA" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F31622" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I am the father of the child, or am married to, the civil partner of, or the partner of, the mother / adopter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="09AAC667" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="519C4E17" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I will immediately inform the Council if I cease to care for the child or if the child's mother / adopter informs me that she has revoked the curtailment of her maternity / adoption leave or pay period</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746CB6B9" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
@@ -24578,51 +24053,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mother</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Adopter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="26672974" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09AD5AA0" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My name is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24645,51 +24119,50 @@
           <w:p w14:paraId="5A7A71A8" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="285E115B" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EADFE70" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My address is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24712,51 +24185,50 @@
           <w:p w14:paraId="5406EA79" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2A3C5582" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCC8B07" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>My national insurance number is/I do not have a national insurance number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24818,363 +24290,341 @@
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I satisfy / will satisfy the following eligibility requirements to enable my partner to take shared parental leave:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="43F34012" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="1071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="625A797B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have been employed or been a self-employed earner during at least 26 of the 66 weeks immediately preceding the expected week of childbirth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="6E8FD95D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65EDCAF4" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I have average weekly earnings of at least £30 for any 13 of those 66 weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="5CC70DA4" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F92C61D" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>At the date of the child's birth / placement, I have / will have the main responsibility, apart from my partner, for the care of the child</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="07F06F96" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6334E1" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">I am entitled to statutory maternity leave, statutory maternity </w:t>
-[...13 lines deleted...]
-              <w:t>, maternity allowance or adoption pay in respect of the child</w:t>
+              <w:t>I am entitled to statutory maternity leave, statutory maternity pay, maternity allowance or adoption pay in respect of the child</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3FDA0AD3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF58AC9" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I have curtailed my maternity / adoption leave / returned to work before the end of my statutory maternity leave period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="252F8B02" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ADE1745" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I consent to the amount of shared parental leave that my partner intends to take</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3E0C74B3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BF49682" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I will immediately inform my partner if I no longer meet the requirements to curtail my maternity leave (and pay, if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="613EB757" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:ind w:firstLine="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="39B3300D" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EE5C6AC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I consent to Lincolnshire County Council processing the information provided in this form</w:t>
@@ -25214,51 +24664,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Section D: signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4AEAF426" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C11CF40" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signed (partner):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25281,51 +24730,50 @@
           <w:p w14:paraId="5248B8EB" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="73FDB742" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A53B69" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dated (partner):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25347,51 +24795,50 @@
           <w:p w14:paraId="07E4EA50" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3D2624F1" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676C41A8" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed (mother / adopter):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25413,51 +24860,50 @@
           <w:p w14:paraId="3F1FAC6A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2B17B8D3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B64017F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dated (mother / adopter):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25627,82 +25073,102 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73856E26" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7861FE0A" w14:textId="7C3DB209" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
+    <w:p w14:paraId="7861FE0A" w14:textId="16A12AD8" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Shared Patern</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
+        <w:t>Shared Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="000205D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000205D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ntal</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave</w:t>
       </w:r>
       <w:r w:rsidR="00506143" w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>: Form 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3712B103" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRPr="005D5419" w:rsidRDefault="001C75A2" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -25761,51 +25227,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Shared Parental Leave: Period of Leave Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="50FCCBE0" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="364461B3" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of employee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25828,51 +25293,50 @@
           <w:p w14:paraId="7864E046" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="2F23DFB6" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D26202D" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Employee Number:</w:t>
             </w:r>
           </w:p>
@@ -25891,51 +25355,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AAD22FC" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="538C6875" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4A0B82" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25958,51 +25421,50 @@
           <w:p w14:paraId="49A82B28" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7C28701A" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9042EB" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Name:</w:t>
             </w:r>
           </w:p>
@@ -26021,51 +25483,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55641939" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="00C181CA" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366191D4" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manager’s Job Title:</w:t>
             </w:r>
           </w:p>
@@ -26084,51 +25545,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58243992" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="500E1EF5" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CDD81" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Manager’s Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26145,51 +25605,50 @@
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EEA5D68" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="7825B131" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48C679BA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I wish to make an application for a period of continuous shared parental leave. (Up to 3 period of continuous leave may be applied for.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26200,51 +25659,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0138B934" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B5243C" wp14:editId="703C10CC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B5243C" wp14:editId="703C10CC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>906145</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-45720</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="488" name="Rectangle 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="228600" cy="228600"/>
                               </a:xfrm>
@@ -26267,85 +25726,84 @@
                               <w:txbxContent>
                                 <w:p w14:paraId="26A83557" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRDefault="001C75A2" w:rsidP="00506143">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="70B5243C" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.35pt;margin-top:-3.6pt;width:18pt;height:18pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUsXcWDAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aMpGuNOEWRLsOA&#10;bh3Q7QFkWbaFyaJGKXGypx8lp2n2cxqmg0CK1EfyI7m6PQyG7RV6Dbbi81nOmbISGm27in/9sn1z&#10;zZkPwjbCgFUVPyrPb9evX61GV6oCejCNQkYg1pejq3gfgiuzzMteDcLPwClLxhZwEIFU7LIGxUjo&#10;g8mKPL/KRsDGIUjlPb3eT0a+Tvhtq2R4bFuvAjMVp9xCujHddbyz9UqUHQrXa3lKQ/xDFoPQloKe&#10;oe5FEGyH+g+oQUsED22YSRgyaFstVaqBqpnnv1Xz1AunUi1Ejndnmvz/g5Wf9k/uM8bUvXsA+c0z&#10;C5te2E7dIcLYK9FQuHkkKhudL88fouLpK6vHj9BQa8UuQOLg0OIQAak6dkhUH89Uq0Ngkh6L4voq&#10;p4ZIMp3kGEGUz58d+vBewcCiUHGkTiZwsX/wYXJ9dknJg9HNVhuTFOzqjUG2F9T1bTopf6rx0s1Y&#10;Nlb8ZlksE/IvNn8JkafzN4hBBxpfo4eKX5+dRBlZe2ebNFxBaDPJVJ2xJxojc3FIfRkO9YEco1hD&#10;cyRCEaYxpbUioQf8wdlII1px/30nUHFmPlhqys18sYgznZTF8m1BCl5a6kuLsJKgKh44m8RNmPZg&#10;51B3PUWaJxos3FEjW51IfsnqlDeNYWrTaWXinF/qyetlsdc/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;iwuqYd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltKQLSUphMCDYnj&#10;1l24uY1pC01SNelWeHq8Exx/+9Pvz8VmsYM40hR67zTcrBMQ5BpvetdqOFTbVQYiRHQGB+9IwzcF&#10;2JSXFwXmxp/cjo772AoucSFHDV2MYy5laDqyGNZ+JMe7Dz9ZjBynVpoJT1xuB6mS5F5a7B1f6HCk&#10;546ar/1sNdS9OuDPrnpN7MP2Nr4t1ef8/qL19dXy9Agi0hL/YDjrszqU7FT72ZkgBs53KmVUwypV&#10;IM5AmvGg1qCyDGRZyP8flL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1LF3FgwCAAAg&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiwuqYd0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+                    <v:rect w14:anchorId="70B5243C" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.35pt;margin-top:-3.6pt;width:18pt;height:18pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUsXcWDAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aMpGuNOEWRLsOA&#10;bh3Q7QFkWbaFyaJGKXGypx8lp2n2cxqmg0CK1EfyI7m6PQyG7RV6Dbbi81nOmbISGm27in/9sn1z&#10;zZkPwjbCgFUVPyrPb9evX61GV6oCejCNQkYg1pejq3gfgiuzzMteDcLPwClLxhZwEIFU7LIGxUjo&#10;g8mKPL/KRsDGIUjlPb3eT0a+Tvhtq2R4bFuvAjMVp9xCujHddbyz9UqUHQrXa3lKQ/xDFoPQloKe&#10;oe5FEGyH+g+oQUsED22YSRgyaFstVaqBqpnnv1Xz1AunUi1Ejndnmvz/g5Wf9k/uM8bUvXsA+c0z&#10;C5te2E7dIcLYK9FQuHkkKhudL88fouLpK6vHj9BQa8UuQOLg0OIQAak6dkhUH89Uq0Ngkh6L4voq&#10;p4ZIMp3kGEGUz58d+vBewcCiUHGkTiZwsX/wYXJ9dknJg9HNVhuTFOzqjUG2F9T1bTopf6rx0s1Y&#10;Nlb8ZlksE/IvNn8JkafzN4hBBxpfo4eKX5+dRBlZe2ebNFxBaDPJVJ2xJxojc3FIfRkO9YEco1hD&#10;cyRCEaYxpbUioQf8wdlII1px/30nUHFmPlhqys18sYgznZTF8m1BCl5a6kuLsJKgKh44m8RNmPZg&#10;51B3PUWaJxos3FEjW51IfsnqlDeNYWrTaWXinF/qyetlsdc/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;iwuqYd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltKQLSUphMCDYnj&#10;1l24uY1pC01SNelWeHq8Exx/+9Pvz8VmsYM40hR67zTcrBMQ5BpvetdqOFTbVQYiRHQGB+9IwzcF&#10;2JSXFwXmxp/cjo772AoucSFHDV2MYy5laDqyGNZ+JMe7Dz9ZjBynVpoJT1xuB6mS5F5a7B1f6HCk&#10;546ar/1sNdS9OuDPrnpN7MP2Nr4t1ef8/qL19dXy9Agi0hL/YDjrszqU7FT72ZkgBs53KmVUwypV&#10;IM5AmvGg1qCyDGRZyP8flL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1LF3FgwCAAAg&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiwuqYd0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="26A83557" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRDefault="001C75A2" w:rsidP="00506143">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Please tick </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="0397E2C6" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590B9292" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I wish to make an application for discontinuous leave.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -26355,51 +25813,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C02D451" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5D5DD1" wp14:editId="57E4F091">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5D5DD1" wp14:editId="57E4F091">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>906145</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-55880</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="228600" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="489" name="Rectangle 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="228600" cy="228600"/>
                               </a:xfrm>
@@ -26422,51 +25880,51 @@
                               <w:txbxContent>
                                 <w:p w14:paraId="1E12FFE2" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRDefault="001C75A2" w:rsidP="00506143">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4B5D5DD1" id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;margin-left:71.35pt;margin-top:-4.4pt;width:18pt;height:18pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnDGVfDwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aMpGuNOEWRLsOA&#10;bh3Q7QEUWY6FyaJGKbGzpx8lu2n2cxqmg0CK1EfyI7m6HTrDjgq9Blvx+SznTFkJtbb7in/9sn1z&#10;zZkPwtbCgFUVPynPb9evX616V6oCWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLxgawE4FU3Gc1ip7Q&#10;O5MVeX6V9YC1Q5DKe3q9H418nfCbRsnw2DReBWYqTrmFdGO6d/HO1itR7lG4VsspDfEPWXRCWwp6&#10;hroXQbAD6j+gOi0RPDRhJqHLoGm0VKkGqmae/1bNUyucSrUQOd6dafL/D1Z+Oj65zxhT9+4B5DfP&#10;LGxaYffqDhH6Vomaws0jUVnvfHn+EBVPX9mu/wg1tVYcAiQOhga7CEjVsSFRfTpTrYbAJD0WxfVV&#10;Tg2RZJrkGEGUz58d+vBeQceiUHGkTiZwcXzwYXR9dknJg9H1VhuTFNzvNgbZUVDXt+mk/KnGSzdj&#10;WV/xm2WxTMi/2PwlRJ7O3yA6HWh8je4qfn12EmVk7Z2t03AFoc0oU3XGTjRG5uKQ+jIMu4HpeuI4&#10;vuygPhGvCOO00naR0AL+4KynSa24/34QqDgzHyz15ma+WMTRTspi+bYgBS8tu0uLsJKgKh44G8VN&#10;GNfh4FDvW4o0T2xYuKN+Njpx/ZLVlD5NY+rWtDlx3C/15PWy3+ufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAOrqECd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FoHg0gIcSoE&#10;KhLHNr1w28RLEojtKHbawNezPcFxZp9mZ4rNYgdxpCn03mm4WScgyDXe9K7VcKi2qwxEiOgMDt6R&#10;hm8KsCkvLwrMjT+5HR33sRUc4kKOGroYx1zK0HRkMaz9SI5vH36yGFlOrTQTnjjcDlIlyb202Dv+&#10;0OFIzx01X/vZaqh7dcCfXfWa2IftbXxbqs/5/UXr66vl6RFEpCX+wXCuz9Wh5E61n50JYmB9p1JG&#10;NawynnAG0oyNWoNKFciykP8XlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJwxlXw8C&#10;AAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOrqE&#10;Cd0AAAAJAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="4B5D5DD1" id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;margin-left:71.35pt;margin-top:-4.4pt;width:18pt;height:18pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnDGVfDwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aMpGuNOEWRLsOA&#10;bh3Q7QEUWY6FyaJGKbGzpx8lu2n2cxqmg0CK1EfyI7m6HTrDjgq9Blvx+SznTFkJtbb7in/9sn1z&#10;zZkPwtbCgFUVPynPb9evX616V6oCWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLxgawE4FU3Gc1ip7Q&#10;O5MVeX6V9YC1Q5DKe3q9H418nfCbRsnw2DReBWYqTrmFdGO6d/HO1itR7lG4VsspDfEPWXRCWwp6&#10;hroXQbAD6j+gOi0RPDRhJqHLoGm0VKkGqmae/1bNUyucSrUQOd6dafL/D1Z+Oj65zxhT9+4B5DfP&#10;LGxaYffqDhH6Vomaws0jUVnvfHn+EBVPX9mu/wg1tVYcAiQOhga7CEjVsSFRfTpTrYbAJD0WxfVV&#10;Tg2RZJrkGEGUz58d+vBeQceiUHGkTiZwcXzwYXR9dknJg9H1VhuTFNzvNgbZUVDXt+mk/KnGSzdj&#10;WV/xm2WxTMi/2PwlRJ7O3yA6HWh8je4qfn12EmVk7Z2t03AFoc0oU3XGTjRG5uKQ+jIMu4HpeuI4&#10;vuygPhGvCOO00naR0AL+4KynSa24/34QqDgzHyz15ma+WMTRTspi+bYgBS8tu0uLsJKgKh44G8VN&#10;GNfh4FDvW4o0T2xYuKN+Njpx/ZLVlD5NY+rWtDlx3C/15PWy3+ufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAOrqECd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FoHg0gIcSoE&#10;KhLHNr1w28RLEojtKHbawNezPcFxZp9mZ4rNYgdxpCn03mm4WScgyDXe9K7VcKi2qwxEiOgMDt6R&#10;hm8KsCkvLwrMjT+5HR33sRUc4kKOGroYx1zK0HRkMaz9SI5vH36yGFlOrTQTnjjcDlIlyb202Dv+&#10;0OFIzx01X/vZaqh7dcCfXfWa2IftbXxbqs/5/UXr66vl6RFEpCX+wXCuz9Wh5E61n50JYmB9p1JG&#10;NawynnAG0oyNWoNKFciykP8XlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJwxlXw8C&#10;AAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOrqE&#10;Cd0AAAAJAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="1E12FFE2" w14:textId="77777777" w:rsidR="001C75A2" w:rsidRDefault="001C75A2" w:rsidP="00506143">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please tick</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="54E665C3" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
@@ -26542,51 +26000,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>know</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the exact dates on which you would like to take shared parental leave.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3DE05848" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57A6B209" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I intend to take shared parental leave on the following dates (please include the start and end dates for each period of leave that you intend to take):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26653,51 +26110,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Section B: please fill out if your child has not been born / placed yet and you wish your shared parental leave to start either on the day on which your child is born, or </w:t>
             </w:r>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a specified number of days after the day on which your child is born, or after the child has been placed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="4AC6B88A" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28ECDA3B" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>I wish my shared parental leave to start on the day on which my child is born/the following number of days after the date on which my child is born / after the child has been placed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -26721,51 +26177,50 @@
           <w:p w14:paraId="217CC60E" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="3972EAF0" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44A25B7A" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I wish my shared parental leave to end the following number of days after the date on which my child is born / placed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26788,51 +26243,50 @@
           <w:p w14:paraId="239C2CE4" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="226FFC24" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08ABD74D" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26854,51 +26308,50 @@
           <w:p w14:paraId="436F5DD8" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506143" w:rsidRPr="005D5419" w14:paraId="67EE5C26" w14:textId="77777777" w:rsidTr="001C75A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="ABABAB"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="180" w:type="dxa"/>
               <w:left w:w="180" w:type="dxa"/>
               <w:bottom w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D28AE4C" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5419">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Dated:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27091,75 +26544,75 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6CCADF" w14:textId="342244E3" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8A1157" w14:textId="5EF96E83" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+    <w:p w14:paraId="4E8A1157" w14:textId="1ED00B9D" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Shared Patern</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
+        <w:t>Shared Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="000205D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>rental</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave Template Letter 1- Invitation to a Meeting to Discuss a Request </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -27474,51 +26927,65 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>I will endeavour to grant your request where possible, but I will also need to consider the effects of your proposed pattern of shared parental leave on the organisation, the work of our department and your colleagues. It would be helpful if you are willing at the meeting to discuss possible alternatives to the pattern of leave that you have requested with a view to seeking a compromise arrangement that suits both parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA34E62" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Following the meeting, a decision will be made on the feasibility of your requested pattern of shared parental leave and the decision will be communicated to you in writing. If we cannot agree to your original request or a compromise arrangement by [date that is two weeks from the date period of leave notice was submitted], you will still </w:t>
+        <w:t xml:space="preserve">Following the meeting, a decision will be made on the feasibility of your requested pattern of shared parental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>leave</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D5419">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the decision will be communicated to you in writing. If we cannot agree to your original request or a compromise arrangement by [date that is two weeks from the date period of leave notice was submitted], you will still </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>have the opportunity to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> take the leave as one continuous period of leave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1702E7AF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
@@ -27605,69 +27072,69 @@
         </w:rPr>
         <w:t>Line Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B99813" w14:textId="45463B45" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8A1798" w14:textId="681D8D36" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
+    <w:p w14:paraId="0B8A1798" w14:textId="1F0E8A98" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00E82F24" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Shared Patern</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F62EF1" w:rsidRPr="005D5419">
+        <w:t>Shared Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="001E63DA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>al</w:t>
+        <w:t>rental</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave Template Letter 2 - Discontinuous Leave Rejection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB7D29F" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661804A3" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
@@ -27917,192 +27384,138 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>This pattern of shared parental leave would [adapt as required]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019F5FDD" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[have a detrimental effect on the Council’s ability to meet its customers' </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[have a detrimental effect on the Council’s ability to meet its customers' demands; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2D62FF" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>have a detrimental effect on the Council’s ability to complete [details of project</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">have a detrimental effect on the Council’s ability to complete [details of project]; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3BB5F2" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">create unacceptable difficulties for the Council as it [would be/has been] unable to make arrangements to reorganise your work among other </w:t>
+        <w:t xml:space="preserve">create unacceptable difficulties for the Council as it [would be/has been] unable to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>staff;</w:t>
+        <w:t>make arrangements</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> to reorganise your work among other staff; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBFB3AA" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">create unacceptable difficulties for the Council in finding suitable cover for you during your </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">create unacceptable difficulties for the Council in finding suitable cover for you during your absences; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785C8E25" w14:textId="77777777" w:rsidR="00506143" w:rsidRPr="005D5419" w:rsidRDefault="00506143" w:rsidP="005D5419">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5419">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be inappropriate due to planned structural changes.</w:t>
       </w:r>
     </w:p>
@@ -28333,74 +27746,74 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D534E46" w14:textId="77777777" w:rsidR="002716C8" w:rsidRDefault="002716C8" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B79D42" w14:textId="77777777" w:rsidR="00126531" w:rsidRPr="000F6697" w:rsidRDefault="00126531" w:rsidP="005D5419">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00126531" w:rsidRPr="000F6697" w:rsidSect="001C75A2">
-      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1416" w:bottom="1440" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BEE2F65" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
+    <w:p w14:paraId="1ECBDC26" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26A860B4" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
+    <w:p w14:paraId="03FD1242" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28410,246 +27823,402 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="509331067"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="41AA14A3" w14:textId="73D00A71" w:rsidR="002B15AA" w:rsidRDefault="002B15AA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="266E140B" w14:textId="77777777" w:rsidR="002B15AA" w:rsidRDefault="002B15AA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4292663C" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
+    <w:p w14:paraId="67AC9393" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="251BC5EE" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
+    <w:p w14:paraId="225BEB1C" w14:textId="77777777" w:rsidR="00AC4D40" w:rsidRDefault="00AC4D40" w:rsidP="00252697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15BF2A3B" w14:textId="2F76CFA5" w:rsidR="001C75A2" w:rsidRDefault="001C75A2">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A3E146B"/>
+    <w:nsid w:val="04AD7D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FA9A9706"/>
+    <w:tmpl w:val="F2FC3E72"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A3E146B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA9A9706"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B086D03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB367BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28754,51 +28323,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105D7439"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1584C12E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28903,51 +28472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15910176"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C6CD380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29052,51 +28621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17750A1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A96C1B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29201,51 +28770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18925898"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08B6A10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29318,51 +28887,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A446B7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB2289C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29467,51 +29036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4B6053"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24600114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29584,51 +29153,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A61262A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB367BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29733,51 +29302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2021408F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C148606E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29882,51 +29451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246615B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C81EB88C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29995,51 +29564,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE07B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD14A96E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30135,51 +29704,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31181C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F364740"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30275,51 +29844,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="342826D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57722E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30424,51 +29993,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="364B157E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EC0FF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30573,51 +30142,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC2691F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="17101C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30722,51 +30291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F336B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD2ACB80"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30835,51 +30404,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4789090D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B98492F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30984,51 +30553,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A65E13"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFE80CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31133,51 +30702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AB1286A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="634A87F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31282,51 +30851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AEA3CD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB367BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31431,51 +31000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B8900E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B1E5B0A"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31544,51 +31113,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB87413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B614C076"/>
     <w:lvl w:ilvl="0" w:tplc="016E283E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31657,51 +31226,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C14352"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3204C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31806,51 +31375,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCE71B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41244CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31923,51 +31492,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="620B7CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EA88F20"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32063,51 +31632,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625B079D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="728CF9BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32212,51 +31781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D83248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB54E112"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1434"/>
         </w:tabs>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32328,51 +31897,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6474"/>
         </w:tabs>
         <w:ind w:left="6474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7194"/>
         </w:tabs>
         <w:ind w:left="7194" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="633C4F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C88EFF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32477,51 +32046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66632A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="446C6098"/>
     <w:lvl w:ilvl="0" w:tplc="1B340CCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32618,51 +32187,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A72425"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D318FEA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32767,51 +32336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694D0B5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBD2F360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32884,51 +32453,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="696F2273"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D9C5E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33033,51 +32602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A6481B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F91C3870"/>
     <w:lvl w:ilvl="0" w:tplc="016E283E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33146,51 +32715,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A747BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1F0ACFA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33286,51 +32855,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A760B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40D22A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33435,51 +33004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E124117"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FE02416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33585,452 +33154,505 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1859389557">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1461462452">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="478838422">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1697853701">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="588000108">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1609391572">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="718437317">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="830102409">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1393649779">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1609005422">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1342586302">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1885554940">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1784689296">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2046441994">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="683751457">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1158426669">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="78403492">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1461462452">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="18" w16cid:durableId="275135085">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="478838422">
+  <w:num w:numId="19" w16cid:durableId="1256939563">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1295988048">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1697853701">
+  <w:num w:numId="21" w16cid:durableId="323434318">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1489398569">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1734114012">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1416783097">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1877505458">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1595551141">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="588000108">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1393649779">
+  <w:num w:numId="27" w16cid:durableId="1074551319">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1609005422">
-[...20 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="78403492">
+  <w:num w:numId="28" w16cid:durableId="1407411479">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="275135085">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="29" w16cid:durableId="1957591187">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1770734765">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="981428205">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1363356678">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="286592128">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="745078891">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1024863717">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1205143083">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="916399253">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="38" w16cid:durableId="840656899">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E538EB"/>
+    <w:rsid w:val="000205D2"/>
+    <w:rsid w:val="0002454A"/>
+    <w:rsid w:val="00037FDA"/>
+    <w:rsid w:val="00046772"/>
     <w:rsid w:val="000525F0"/>
     <w:rsid w:val="000569C5"/>
     <w:rsid w:val="000B18E7"/>
     <w:rsid w:val="000B19D3"/>
     <w:rsid w:val="000B2F9C"/>
     <w:rsid w:val="000E5136"/>
+    <w:rsid w:val="000F0277"/>
     <w:rsid w:val="00126531"/>
     <w:rsid w:val="00133090"/>
     <w:rsid w:val="00141967"/>
     <w:rsid w:val="00143861"/>
     <w:rsid w:val="00152E6F"/>
+    <w:rsid w:val="001550F4"/>
     <w:rsid w:val="001711D2"/>
     <w:rsid w:val="00182E9D"/>
+    <w:rsid w:val="0019372E"/>
     <w:rsid w:val="001C75A2"/>
+    <w:rsid w:val="001D1C65"/>
+    <w:rsid w:val="001E1E30"/>
+    <w:rsid w:val="001E63DA"/>
+    <w:rsid w:val="0020692B"/>
     <w:rsid w:val="00206C14"/>
     <w:rsid w:val="00213CF0"/>
     <w:rsid w:val="00231C80"/>
+    <w:rsid w:val="00244D1A"/>
     <w:rsid w:val="00252697"/>
     <w:rsid w:val="002623B3"/>
     <w:rsid w:val="002716C8"/>
     <w:rsid w:val="00283F93"/>
     <w:rsid w:val="002928E7"/>
+    <w:rsid w:val="0029352F"/>
     <w:rsid w:val="002A6D47"/>
+    <w:rsid w:val="002B15AA"/>
     <w:rsid w:val="002C311E"/>
+    <w:rsid w:val="002D0914"/>
+    <w:rsid w:val="002E3B32"/>
+    <w:rsid w:val="002F0A5B"/>
+    <w:rsid w:val="002F1A91"/>
     <w:rsid w:val="003011C3"/>
     <w:rsid w:val="0032267D"/>
     <w:rsid w:val="003544E5"/>
     <w:rsid w:val="00367AA3"/>
     <w:rsid w:val="00375F26"/>
+    <w:rsid w:val="0040173B"/>
     <w:rsid w:val="00403612"/>
     <w:rsid w:val="00413B5A"/>
     <w:rsid w:val="00437F6D"/>
     <w:rsid w:val="004463ED"/>
+    <w:rsid w:val="00457BF4"/>
     <w:rsid w:val="00483A0C"/>
     <w:rsid w:val="004A15B2"/>
     <w:rsid w:val="004F753B"/>
+    <w:rsid w:val="0050225D"/>
     <w:rsid w:val="00506143"/>
+    <w:rsid w:val="00534F17"/>
     <w:rsid w:val="00540E7D"/>
+    <w:rsid w:val="00542D9E"/>
+    <w:rsid w:val="0054776D"/>
     <w:rsid w:val="00574B36"/>
+    <w:rsid w:val="00593E99"/>
     <w:rsid w:val="005A515E"/>
     <w:rsid w:val="005B4C4F"/>
     <w:rsid w:val="005B70FF"/>
     <w:rsid w:val="005C5E82"/>
     <w:rsid w:val="005D5419"/>
     <w:rsid w:val="005E2E9D"/>
     <w:rsid w:val="005E50BD"/>
     <w:rsid w:val="005E71D3"/>
     <w:rsid w:val="005F06B4"/>
     <w:rsid w:val="005F71CC"/>
     <w:rsid w:val="005F7F9E"/>
     <w:rsid w:val="006048CA"/>
+    <w:rsid w:val="006059E4"/>
     <w:rsid w:val="006226D8"/>
+    <w:rsid w:val="0062767B"/>
     <w:rsid w:val="00631DA7"/>
     <w:rsid w:val="00644F54"/>
     <w:rsid w:val="00650115"/>
     <w:rsid w:val="006609E1"/>
     <w:rsid w:val="006747E3"/>
     <w:rsid w:val="0068406D"/>
+    <w:rsid w:val="00687681"/>
     <w:rsid w:val="006B3AD7"/>
+    <w:rsid w:val="006B7B54"/>
     <w:rsid w:val="006F0595"/>
     <w:rsid w:val="00705B12"/>
     <w:rsid w:val="00730E67"/>
     <w:rsid w:val="00736580"/>
     <w:rsid w:val="00742C84"/>
     <w:rsid w:val="0074427A"/>
     <w:rsid w:val="00746E8B"/>
     <w:rsid w:val="007548C8"/>
     <w:rsid w:val="0075524F"/>
     <w:rsid w:val="007574F7"/>
     <w:rsid w:val="0077105C"/>
     <w:rsid w:val="00783C13"/>
     <w:rsid w:val="00787B62"/>
     <w:rsid w:val="007B4B7C"/>
+    <w:rsid w:val="007D4A3B"/>
     <w:rsid w:val="00810282"/>
     <w:rsid w:val="00820D79"/>
     <w:rsid w:val="00824897"/>
     <w:rsid w:val="00836481"/>
     <w:rsid w:val="00840851"/>
     <w:rsid w:val="00845F79"/>
     <w:rsid w:val="00853413"/>
     <w:rsid w:val="0085351A"/>
+    <w:rsid w:val="00853688"/>
     <w:rsid w:val="00855916"/>
+    <w:rsid w:val="00876600"/>
     <w:rsid w:val="008817FB"/>
     <w:rsid w:val="00891378"/>
+    <w:rsid w:val="0089418D"/>
     <w:rsid w:val="008B327D"/>
     <w:rsid w:val="008C43B9"/>
     <w:rsid w:val="008D16D9"/>
     <w:rsid w:val="008D1FD7"/>
+    <w:rsid w:val="008E2B5C"/>
+    <w:rsid w:val="008E6732"/>
     <w:rsid w:val="009247CA"/>
+    <w:rsid w:val="00952F66"/>
     <w:rsid w:val="00960A45"/>
+    <w:rsid w:val="00971E00"/>
+    <w:rsid w:val="00991427"/>
     <w:rsid w:val="009B3B3D"/>
     <w:rsid w:val="009B4268"/>
     <w:rsid w:val="009B5494"/>
     <w:rsid w:val="009B568F"/>
+    <w:rsid w:val="009C0C38"/>
     <w:rsid w:val="009F56A4"/>
     <w:rsid w:val="009F5928"/>
     <w:rsid w:val="00A047D9"/>
     <w:rsid w:val="00A054CD"/>
     <w:rsid w:val="00A067D6"/>
     <w:rsid w:val="00A12408"/>
+    <w:rsid w:val="00A14FA7"/>
     <w:rsid w:val="00A21B2E"/>
     <w:rsid w:val="00A36931"/>
     <w:rsid w:val="00A41040"/>
     <w:rsid w:val="00A75A5B"/>
     <w:rsid w:val="00AB2FD0"/>
     <w:rsid w:val="00AC4D40"/>
     <w:rsid w:val="00AE1339"/>
     <w:rsid w:val="00AE47FF"/>
     <w:rsid w:val="00AE76C7"/>
     <w:rsid w:val="00AE7F17"/>
     <w:rsid w:val="00B270D8"/>
     <w:rsid w:val="00B30074"/>
     <w:rsid w:val="00B545D9"/>
     <w:rsid w:val="00B64316"/>
+    <w:rsid w:val="00B84AFD"/>
     <w:rsid w:val="00B87C68"/>
     <w:rsid w:val="00B90797"/>
+    <w:rsid w:val="00B95360"/>
     <w:rsid w:val="00B962F4"/>
     <w:rsid w:val="00BC19A0"/>
+    <w:rsid w:val="00BC55AA"/>
     <w:rsid w:val="00BD5C48"/>
     <w:rsid w:val="00BF389D"/>
     <w:rsid w:val="00C060C6"/>
     <w:rsid w:val="00C064B9"/>
     <w:rsid w:val="00C11682"/>
     <w:rsid w:val="00C27BC0"/>
     <w:rsid w:val="00C31286"/>
     <w:rsid w:val="00C527F4"/>
+    <w:rsid w:val="00C7717B"/>
     <w:rsid w:val="00C84AD1"/>
     <w:rsid w:val="00CB5E3A"/>
-    <w:rsid w:val="00CD1F40"/>
+    <w:rsid w:val="00CF4593"/>
     <w:rsid w:val="00D16DC2"/>
     <w:rsid w:val="00D32037"/>
     <w:rsid w:val="00D334A5"/>
+    <w:rsid w:val="00D50C51"/>
+    <w:rsid w:val="00D54489"/>
     <w:rsid w:val="00D66E1C"/>
     <w:rsid w:val="00DB5F28"/>
     <w:rsid w:val="00DD2DDB"/>
     <w:rsid w:val="00DD3F9B"/>
     <w:rsid w:val="00DD4B8D"/>
     <w:rsid w:val="00DE48AD"/>
     <w:rsid w:val="00DF36DB"/>
     <w:rsid w:val="00E22DE7"/>
     <w:rsid w:val="00E363C2"/>
     <w:rsid w:val="00E421FB"/>
+    <w:rsid w:val="00E52BC5"/>
     <w:rsid w:val="00E538EB"/>
     <w:rsid w:val="00E571CE"/>
     <w:rsid w:val="00E64447"/>
     <w:rsid w:val="00E71675"/>
     <w:rsid w:val="00E72209"/>
     <w:rsid w:val="00E7263E"/>
     <w:rsid w:val="00E7487C"/>
     <w:rsid w:val="00E82F24"/>
     <w:rsid w:val="00E960F2"/>
     <w:rsid w:val="00EA44B0"/>
     <w:rsid w:val="00EB34A2"/>
     <w:rsid w:val="00ED6498"/>
     <w:rsid w:val="00F060D4"/>
+    <w:rsid w:val="00F102D2"/>
     <w:rsid w:val="00F25F3D"/>
+    <w:rsid w:val="00F44387"/>
     <w:rsid w:val="00F529B4"/>
     <w:rsid w:val="00F62EF1"/>
     <w:rsid w:val="00F77710"/>
     <w:rsid w:val="00FC08B7"/>
     <w:rsid w:val="00FE3615"/>
+    <w:rsid w:val="00FE4D54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C854FB2"/>
@@ -34066,51 +33688,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -34213,51 +33835,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -34533,50 +34155,51 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252697"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00252697"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252697"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00252697"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E538EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -34669,51 +34292,52 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00437F6D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00853413"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B962F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -34841,54 +34465,62 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E22DE7"/>
     <w:pPr>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E22DE7"/>
+    <w:rsid w:val="00C7717B"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22DE7"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22DE7"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
@@ -35085,51 +34717,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1978803302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tommys.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tommys.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35400,95 +35032,105 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="72917732-a0b1-4e85-b943-6cbb0711772b" xsi:nil="true"/>
     <AddedtoSharePointPage xmlns="91314345-c9be-4f3b-8504-938c3412cb0d">false</AddedtoSharePointPage>
     <NINumber xmlns="91314345-c9be-4f3b-8504-938c3412cb0d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72917732-a0b1-4e85-b943-6cbb0711772b" xmlns:ns3="91314345-c9be-4f3b-8504-938c3412cb0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e03c3b9eae198c9c7ddbc026bc6500c" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002860C7D3F3F2424FB52AE233F00EDCA9" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e0afed45ca53b043ca1fad97ad99062b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72917732-a0b1-4e85-b943-6cbb0711772b" xmlns:ns3="91314345-c9be-4f3b-8504-938c3412cb0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9fd7f1a2e9c4c3020cefecb12997433" ns2:_="" ns3:_="">
     <xsd:import namespace="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <xsd:import namespace="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:AddedtoSharePointPage" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:NINumber" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72917732-a0b1-4e85-b943-6cbb0711772b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -35579,50 +35221,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="AddedtoSharePointPage" ma:index="24" nillable="true" ma:displayName="Added to SharePoint Page" ma:default="0" ma:format="Dropdown" ma:internalName="AddedtoSharePointPage">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="NINumber" ma:index="26" nillable="true" ma:displayName="NI Number" ma:description="NI Number of individual" ma:format="Dropdown" ma:internalName="NINumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="12"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -35679,141 +35326,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{805C215F-B69F-473A-A2F1-46B602B3CA03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FEB0229-6F65-46CE-B912-2E4D3399C1A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{858A5E2B-03B8-48C2-8CB8-60D11CAC9CB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E77B23DF-259C-4F0E-BE0E-C2A846243A68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{805C215F-B69F-473A-A2F1-46B602B3CA03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7523274F-C0B7-49F3-BF13-7A3D4631F898}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="72917732-a0b1-4e85-b943-6cbb0711772b"/>
     <ds:schemaRef ds:uri="91314345-c9be-4f3b-8504-938c3412cb0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>43</Pages>
-  <Words>10910</Words>
-  <Characters>62193</Characters>
+  <Words>12362</Words>
+  <Characters>61938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>518</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>1548</Lines>
+  <Paragraphs>669</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72958</CharactersWithSpaces>
+  <CharactersWithSpaces>73631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Natalie Ellis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002860C7D3F3F2424FB52AE233F00EDCA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>