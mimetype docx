--- v0 (2025-10-12)
+++ v1 (2026-10-22)
@@ -1,93 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34E94237" w14:textId="77777777" w:rsidR="009F4565" w:rsidRPr="009F4565" w:rsidRDefault="009F4565" w:rsidP="00176D73">
+    <w:p w14:paraId="34E94237" w14:textId="3BA517A1" w:rsidR="009F4565" w:rsidRPr="00ED5CD9" w:rsidRDefault="009F4565" w:rsidP="00176D73">
       <w:pPr>
         <w:ind w:left="-284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="739DFAD0" w14:textId="77777777" w:rsidR="003839E0" w:rsidRPr="00640F24" w:rsidRDefault="003839E0" w:rsidP="00176D73">
       <w:pPr>
         <w:ind w:left="-284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49196AE4" wp14:editId="37F78123">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49196AE4" wp14:editId="37F78123">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1571</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>368843</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9421998" cy="547370"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9421998" cy="547370"/>
                         </a:xfrm>
@@ -116,67 +124,51 @@
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This </w:t>
                             </w:r>
                             <w:r w:rsidR="0077317D" w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>A</w:t>
                             </w:r>
                             <w:r w:rsidR="00846ABF" w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ssessment </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">should always be completed with the child, young </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> and family</w:t>
+                              <w:t>should always be completed with the child, young person and family</w:t>
                             </w:r>
                             <w:r w:rsidR="003E4FF0" w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>. Please e</w:t>
                             </w:r>
                             <w:r w:rsidR="00D35CB8">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">nsure permission </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">has been obtained – see </w:t>
                             </w:r>
                             <w:r w:rsidR="00B22641" w:rsidRPr="00D863B9">
                               <w:rPr>
                                 <w:b/>
@@ -193,97 +185,81 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="49196AE4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.1pt;margin-top:29.05pt;width:741.9pt;height:43.1pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU5rYtMwIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JduY4Fy0HqNEWB&#10;9AEk/QCKoiyiJJclaUvu12dJyY6T3opeCO6uOPuYWa2ve63IQTgvwZR0NplSIgyHWppdSX8+3r27&#10;osQHZmqmwIiSHoWn15u3b9adLcQcWlC1cARBjC86W9I2BFtkmeet0MxPwAqDwQacZgFNt8tqxzpE&#10;1yqbT6cfsg5cbR1w4T16b4cg3ST8phE8fG8aLwJRJcXaQjpdOqt4Zps1K3aO2VbysQz2D1VoJg0m&#10;PUPdssDI3sm/oLTkDjw0YcJBZ9A0kovUA3Yzm77q5qFlVqRecDjensfk/x8s/3Z4sD8cCf1H6JHA&#10;1IS398B/eWJg2zKzEzfOQdcKVmPiWRxZ1llfjE/jqH3hI0jVfYUaSWb7AAmob5yOU8E+CaIjAcfz&#10;0EUfCEfnKp/PViuUCcfYIl++XyZWMlacXlvnw2cBmsRLSR2SmtDZ4d6HWA0rTp/EZB6UrO+kUsmI&#10;QhJb5ciBoQQY58KEPD1Xe43lDn6U0nQUA7pRMoP76uTGFEmSESklfJFEGdJhI4v5IgG/iHm3q87p&#10;I9yQJwJe1qllwD1QUpc0JR2LiUP/ZOqk0sCkGu74WJmRhTj4gYLQVz1+GNmooD4iHw4GveN+4qUF&#10;94eSDrVeUv97z5ygRH0xyOlqludxOZKRL5ZzNNxlpLqMMMMRqqSBkuG6DWmh4rgN3CD3jUy0PFcy&#10;1ooaTsMb9y0uyaWdvnr+K2yeAAAA//8DAFBLAwQUAAYACAAAACEAZfzIYd0AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fqnf1EU4lQVCIkTEgFx3sbbJG28TmM3CW+Pc4Lb&#10;rGY08222n0wrBupdY1nBahmBIC6tbrhS8PX5ukhAOI+ssbVMCn7IwT6/v8sw1XbkDxoKX4lQwi5F&#10;BbX3XSqlK2sy6Ja2Iw7eyfYGfTj7Suoex1BuWrmOolgabDgs1NjRc03lpbgZBcP49oJne70epn5X&#10;xOeG4u/yXanHh+nwBMLT5P/CMOMHdMgD09HeWDvRKlisQ1DBLlmBmO1tsolBHGe13YDMM/n/g/wX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlOa2LTMCAABdBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZfzIYd0AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="#e5dfec [663]">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.1pt;margin-top:29.05pt;width:741.9pt;height:43.1pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU5rYtMwIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JduY4Fy0HqNEWB&#10;9AEk/QCKoiyiJJclaUvu12dJyY6T3opeCO6uOPuYWa2ve63IQTgvwZR0NplSIgyHWppdSX8+3r27&#10;osQHZmqmwIiSHoWn15u3b9adLcQcWlC1cARBjC86W9I2BFtkmeet0MxPwAqDwQacZgFNt8tqxzpE&#10;1yqbT6cfsg5cbR1w4T16b4cg3ST8phE8fG8aLwJRJcXaQjpdOqt4Zps1K3aO2VbysQz2D1VoJg0m&#10;PUPdssDI3sm/oLTkDjw0YcJBZ9A0kovUA3Yzm77q5qFlVqRecDjensfk/x8s/3Z4sD8cCf1H6JHA&#10;1IS398B/eWJg2zKzEzfOQdcKVmPiWRxZ1llfjE/jqH3hI0jVfYUaSWb7AAmob5yOU8E+CaIjAcfz&#10;0EUfCEfnKp/PViuUCcfYIl++XyZWMlacXlvnw2cBmsRLSR2SmtDZ4d6HWA0rTp/EZB6UrO+kUsmI&#10;QhJb5ciBoQQY58KEPD1Xe43lDn6U0nQUA7pRMoP76uTGFEmSESklfJFEGdJhI4v5IgG/iHm3q87p&#10;I9yQJwJe1qllwD1QUpc0JR2LiUP/ZOqk0sCkGu74WJmRhTj4gYLQVz1+GNmooD4iHw4GveN+4qUF&#10;94eSDrVeUv97z5ygRH0xyOlqludxOZKRL5ZzNNxlpLqMMMMRqqSBkuG6DWmh4rgN3CD3jUy0PFcy&#10;1ooaTsMb9y0uyaWdvnr+K2yeAAAA//8DAFBLAwQUAAYACAAAACEAZfzIYd0AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fqnf1EU4lQVCIkTEgFx3sbbJG28TmM3CW+Pc4Lb&#10;rGY08222n0wrBupdY1nBahmBIC6tbrhS8PX5ukhAOI+ssbVMCn7IwT6/v8sw1XbkDxoKX4lQwi5F&#10;BbX3XSqlK2sy6Ja2Iw7eyfYGfTj7Suoex1BuWrmOolgabDgs1NjRc03lpbgZBcP49oJne70epn5X&#10;xOeG4u/yXanHh+nwBMLT5P/CMOMHdMgD09HeWDvRKlisQ1DBLlmBmO1tsolBHGe13YDMM/n/g/wX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlOa2LTMCAABdBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZfzIYd0AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="#e5dfec [663]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="60574A5F" w14:textId="77777777" w:rsidR="003839E0" w:rsidRDefault="003839E0" w:rsidP="00D863B9">
                       <w:r w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This </w:t>
                       </w:r>
                       <w:r w:rsidR="0077317D" w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>A</w:t>
                       </w:r>
                       <w:r w:rsidR="00846ABF" w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ssessment </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">should always be completed with the child, young </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> and family</w:t>
+                        <w:t>should always be completed with the child, young person and family</w:t>
                       </w:r>
                       <w:r w:rsidR="003E4FF0" w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>. Please e</w:t>
                       </w:r>
                       <w:r w:rsidR="00D35CB8">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">nsure permission </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">has been obtained – see </w:t>
                       </w:r>
                       <w:r w:rsidR="00B22641" w:rsidRPr="00D863B9">
                         <w:rPr>
                           <w:b/>
@@ -342,247 +318,238 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="108" w:tblpY="86"/>
         <w:tblW w:w="14884" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
-        <w:gridCol w:w="5103"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5316"/>
+        <w:gridCol w:w="5211"/>
+        <w:gridCol w:w="5420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00314296" w:rsidRPr="005246FD" w14:paraId="6C307CE6" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="29C45653" w14:textId="77777777" w:rsidR="00314296" w:rsidRPr="0093356C" w:rsidRDefault="0093356C" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Person</w:t>
             </w:r>
             <w:r w:rsidR="00314296" w:rsidRPr="0093356C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> completing this assessment with the child/young person and family</w:t>
             </w:r>
             <w:r w:rsidR="003E4FF0" w:rsidRPr="0093356C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093356C" w:rsidRPr="00951D4A" w14:paraId="4246557B" w14:textId="77777777" w:rsidTr="00640F24">
+      <w:tr w:rsidR="0093356C" w:rsidRPr="00951D4A" w14:paraId="4246557B" w14:textId="77777777" w:rsidTr="00520F93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B348017" w14:textId="77777777" w:rsidR="0093356C" w:rsidRPr="00453468" w:rsidRDefault="0093356C" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453468">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4822A1A3" w14:textId="77777777" w:rsidR="0093356C" w:rsidRPr="00951D4A" w:rsidRDefault="0093356C" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00951D4A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="739FB54A" w14:textId="77777777" w:rsidR="0093356C" w:rsidRDefault="0093356C" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453468">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50FAD83C" w14:textId="77777777" w:rsidR="0093356C" w:rsidRPr="00951D4A" w:rsidRDefault="0093356C" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F068F3" w:rsidRPr="00951D4A" w14:paraId="6DE78559" w14:textId="77777777" w:rsidTr="00EA34C8">
+      <w:tr w:rsidR="00F068F3" w:rsidRPr="00951D4A" w14:paraId="6DE78559" w14:textId="77777777" w:rsidTr="00544EC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F4A27CD" w14:textId="77777777" w:rsidR="00F068F3" w:rsidRDefault="00F068F3" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE5AE53" w14:textId="77777777" w:rsidR="00F068F3" w:rsidRDefault="00F068F3" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5315" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5211" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="585D9199" w14:textId="77777777" w:rsidR="00F068F3" w:rsidRDefault="00F068F3" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5316" w:type="dxa"/>
+            <w:tcW w:w="5420" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18A786B5" w14:textId="77777777" w:rsidR="00F068F3" w:rsidRPr="00951D4A" w:rsidRDefault="00F068F3" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date conversation held with the family:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65F39EFE" w14:textId="77777777" w:rsidR="00D863B9" w:rsidRDefault="00D863B9" w:rsidP="008527D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -729,616 +696,616 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="2622"/>
         <w:gridCol w:w="2198"/>
         <w:gridCol w:w="2198"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E4734B" w14:paraId="6C6789DA" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27083C0E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="27083C0E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1. Child's Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01F49CB0" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="01F49CB0" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="202BB6E0" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="202BB6E0" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131BBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="481365ED" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="481365ED" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Preferred name and pronouns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3A0892" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="2B3A0892" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4734B" w14:paraId="4DD2D8D8" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5B204E9B" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="5B204E9B" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0174650E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="0174650E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69558E45" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="69558E45" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="123FD226" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="123FD226" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356DBC05" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="356DBC05" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4734B" w:rsidRPr="00131BBF" w14:paraId="196F9B3E" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD5A5D2" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="2CD5A5D2" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2. Child's Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B472A7B" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="1B472A7B" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="14356536" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="14356536" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131BBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7888C1" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00064C6E">
+          <w:p w14:paraId="5F7888C1" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Preferred name and pronouns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2E234089" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00064C6E">
+          <w:p w14:paraId="2E234089" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4734B" w14:paraId="43368318" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="69A35A56" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="69A35A56" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ACD73A7" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="3ACD73A7" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76DAA269" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="76DAA269" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9580B1" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="3C9580B1" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E76EB87" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="4E76EB87" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4734B" w:rsidRPr="00131BBF" w14:paraId="602A58AB" w14:textId="77777777" w:rsidTr="00E4734B">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4FFC86" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="1D4FFC86" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="005246FD" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3. Child's Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20975B20" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="20975B20" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="698FA82C" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="698FA82C" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131BBF">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4733A01D" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00064C6E">
+          <w:p w14:paraId="4733A01D" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="00131BBF" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Preferred name and pronouns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2292433E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00064C6E">
+          <w:p w14:paraId="2292433E" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4734B" w14:paraId="2CFE1CD1" w14:textId="77777777" w:rsidTr="00855688">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="53988C56" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="53988C56" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E4C8E85" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="1E4C8E85" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="D99594" w:themeColor="accent2" w:themeTint="99"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A043E88" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="7A043E88" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDFECC8" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="0FDFECC8" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8B746C" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="005A288A">
+          <w:p w14:paraId="1C8B746C" w14:textId="77777777" w:rsidR="00E4734B" w:rsidRPr="004F467C" w:rsidRDefault="00E4734B" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BA43FA4" w14:textId="77777777" w:rsidR="00131BBF" w:rsidRPr="00D863B9" w:rsidRDefault="00131BBF" w:rsidP="008527D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572A3584" w14:textId="77777777" w:rsidR="00131BBF" w:rsidRPr="00D863B9" w:rsidRDefault="00131BBF" w:rsidP="008527D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F4A6B" w:rsidRPr="005246FD" w14:paraId="280A9C12" w14:textId="77777777" w:rsidTr="00D863B9">
+      <w:tr w:rsidR="006F4A6B" w:rsidRPr="005246FD" w14:paraId="280A9C12" w14:textId="77777777" w:rsidTr="00544EC5">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0953F8F9" w14:textId="77777777" w:rsidR="006F4A6B" w:rsidRPr="001D1F0A" w:rsidRDefault="00E965D7" w:rsidP="006F4A6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Family </w:t>
             </w:r>
             <w:r w:rsidR="006F4A6B" w:rsidRPr="005246FD">
               <w:rPr>
                 <w:b/>
@@ -1390,51 +1357,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4500ECE6" w14:textId="77777777" w:rsidR="006F4A6B" w:rsidRDefault="006F4A6B" w:rsidP="002922F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F8CFDA8" w14:textId="77777777" w:rsidR="006F4A6B" w:rsidRPr="005246FD" w:rsidRDefault="006F4A6B" w:rsidP="006F4A6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6EEC0885" w14:textId="77777777" w:rsidR="007C18BC" w:rsidRDefault="007C18BC" w:rsidP="001D1F0A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="700FC522" w14:textId="77777777" w:rsidR="00BD5216" w:rsidRPr="005246FD" w:rsidRDefault="00BD5216" w:rsidP="001D1F0A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A12159D" w14:textId="77777777" w:rsidR="008527D6" w:rsidRDefault="008527D6" w:rsidP="00421E0F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
@@ -1706,259 +1672,250 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72C69" w:rsidRPr="005246FD" w14:paraId="42106D71" w14:textId="77777777" w:rsidTr="00640F24">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FA0F2E8" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C939C93" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="004A0202" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25EA9BA1" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="004A0202" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34613C5E" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="004A0202" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1155A390" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="00184667" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7094BF" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="004A0202" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2761" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0307172B" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="004A0202" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72C69" w:rsidRPr="005246FD" w14:paraId="5DB857E8" w14:textId="77777777" w:rsidTr="00640F24">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B4350F6" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3085ADBB" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1366B9E6" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66F673A9" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C002B3" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C343A82" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2761" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AB570E2" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72C69" w:rsidRPr="005246FD" w14:paraId="6E24B275" w14:textId="77777777" w:rsidTr="00640F24">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="041135E7" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2018" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="234D917F" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71D37FEA" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59DF187C" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EBB3D37" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50283D99" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2761" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CFEF86" w14:textId="77777777" w:rsidR="00F72C69" w:rsidRPr="005246FD" w:rsidRDefault="00F72C69" w:rsidP="00F72C69">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10DF16FC" w14:textId="77777777" w:rsidR="00E46E3F" w:rsidRPr="00D863B9" w:rsidRDefault="00E46E3F" w:rsidP="00421E0F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14850" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1993,51 +1950,51 @@
             <w:r w:rsidRPr="005246FD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Do any of the children</w:t>
             </w:r>
             <w:r w:rsidR="00D327A9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/young persons</w:t>
             </w:r>
             <w:r w:rsidRPr="005246FD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> have a caring responsibility?</w:t>
             </w:r>
             <w:r w:rsidR="00B22641">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59CBD250" w14:textId="77777777" w:rsidR="00314296" w:rsidRPr="00B22641" w:rsidRDefault="0053432B" w:rsidP="00FB4477">
+          <w:p w14:paraId="59CBD250" w14:textId="34AC2CDA" w:rsidR="00314296" w:rsidRPr="00B22641" w:rsidRDefault="0053432B" w:rsidP="00FB4477">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00B22641">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">he impact </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
@@ -2092,97 +2049,96 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>additional</w:t>
             </w:r>
             <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> information and guidance around assessing young carer role</w:t>
             </w:r>
             <w:r w:rsidR="00D863B9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> visit </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="006A4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>www.lincolnshire.gov.uk/tac</w:t>
+                <w:t>www.lincolnshire.gov.uk/taf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and see young </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>carer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B22641" w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> guidance</w:t>
             </w:r>
             <w:r w:rsidR="00FB4477">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B502000" w14:textId="77777777" w:rsidR="00E965D7" w:rsidRPr="00E965D7" w:rsidRDefault="00E965D7" w:rsidP="00EE33C4">
+          </w:tcPr>
+          <w:p w14:paraId="7B502000" w14:textId="77777777" w:rsidR="00E965D7" w:rsidRPr="00E965D7" w:rsidRDefault="00E965D7" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E965D7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>If yes, please indicate which child</w:t>
             </w:r>
             <w:r w:rsidR="00D863B9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidRPr="00E965D7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2200,128 +2156,113 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4BE89124" w14:textId="77777777" w:rsidR="00D863B9" w:rsidRDefault="00314296" w:rsidP="007B1F33">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Is this child</w:t>
             </w:r>
             <w:r w:rsidRPr="005246FD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> privately fostered?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> yes, please provide details)</w:t>
+              <w:t xml:space="preserve"> (if yes, please provide details)</w:t>
             </w:r>
             <w:r w:rsidR="007B1F33">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3414F6B5" w14:textId="77777777" w:rsidR="00314296" w:rsidRPr="005246FD" w:rsidRDefault="007B1F33" w:rsidP="007B1F33">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For more details</w:t>
             </w:r>
             <w:r w:rsidR="00D863B9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> visit </w:t>
             </w:r>
             <w:r w:rsidRPr="00E4734B">
               <w:rPr>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>www.lincolnshire.gov.uk/childcare-and-family-support/adoption-and-fostering/private-fostering/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2349556C" w14:textId="77777777" w:rsidR="00314296" w:rsidRDefault="00314296" w:rsidP="00EE33C4">
+          </w:tcPr>
+          <w:p w14:paraId="2349556C" w14:textId="77777777" w:rsidR="00314296" w:rsidRDefault="00314296" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Y/N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5ED7A4" w14:textId="77777777" w:rsidR="00314296" w:rsidRPr="005246FD" w:rsidRDefault="00314296" w:rsidP="00EE33C4">
+          <w:p w14:paraId="4F5ED7A4" w14:textId="77777777" w:rsidR="00314296" w:rsidRPr="005246FD" w:rsidRDefault="00314296" w:rsidP="00E21EA8">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45AD9BB0" w14:textId="77777777" w:rsidR="0093356C" w:rsidRPr="00D863B9" w:rsidRDefault="0093356C" w:rsidP="008527D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303A9418" w14:textId="77777777" w:rsidR="00640F24" w:rsidRDefault="00640F24">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2951,69 +2892,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E663A3" w:rsidRPr="00A30F10" w14:paraId="7E60B15D" w14:textId="77777777" w:rsidTr="00640F24">
         <w:trPr>
           <w:trHeight w:val="3583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4626" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4539AB36" w14:textId="77777777" w:rsidR="00771D1E" w:rsidRPr="008803DD" w:rsidRDefault="00771D1E" w:rsidP="00640F24">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008803DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What’s</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> happening right now </w:t>
+              <w:t xml:space="preserve">What’s happening right now </w:t>
             </w:r>
             <w:r w:rsidR="004F3656">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidR="00D07A8B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/or</w:t>
             </w:r>
             <w:r w:rsidR="004F3656">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
@@ -3822,54 +3752,55 @@
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hink?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157036F2" w14:textId="77777777" w:rsidR="00850786" w:rsidRPr="00640F24" w:rsidRDefault="00866EDC" w:rsidP="00191C84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3422FEA1" wp14:editId="2D21FE19">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3422FEA1" wp14:editId="2D21FE19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1885315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>304165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="361315" cy="593090"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="361315" cy="593090"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -3881,77 +3812,77 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6DDC4D73" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:148.45pt;margin-top:23.95pt;width:28.45pt;height:46.7pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEAd6DkQ98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbiztWrauNJ0QEkLigth4gKwxbSFxqiZdC0+POcHJsvzp9/dX+8VZccYx9J4U&#10;pKsEBFLjTU+tgrfj400BIkRNRltPqOALA+zry4tKl8bP9IrnQ2wFh1AotYIuxqGUMjQdOh1WfkDi&#10;27sfnY68jq00o5453Fm5TpKNdLon/tDpAR86bD4Pk1Pg05f4fJzziXAen4r+o7Hf20Kp66vl/g5E&#10;xCX+wfCrz+pQs9PJT2SCsArWu82OUQX5licD2W3GXU5M5mkGsq7k/wr1DwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQARTXZOXQIAABIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB3oORD3wAAAAoBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="588D2F43" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:148.45pt;margin-top:23.95pt;width:28.45pt;height:46.7pt;z-index:-251658234;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEAd6DkQ98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbiztWrauNJ0QEkLigth4gKwxbSFxqiZdC0+POcHJsvzp9/dX+8VZccYx9J4U&#10;pKsEBFLjTU+tgrfj400BIkRNRltPqOALA+zry4tKl8bP9IrnQ2wFh1AotYIuxqGUMjQdOh1WfkDi&#10;27sfnY68jq00o5453Fm5TpKNdLon/tDpAR86bD4Pk1Pg05f4fJzziXAen4r+o7Hf20Kp66vl/g5E&#10;xCX+wfCrz+pQs9PJT2SCsArWu82OUQX5licD2W3GXU5M5mkGsq7k/wr1DwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQARTXZOXQIAABIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB3oORD3wAAAAoBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF88D73" w14:textId="1A8CD342" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="00D268C2" w:rsidP="00191C84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E467B60" wp14:editId="0C1DCB85">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E467B60" wp14:editId="0C1DCB85">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3104515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2695575" cy="1111885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2695575" cy="1111885"/>
                         </a:xfrm>
@@ -4034,51 +3965,51 @@
                                 <w:color w:val="FFC000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>with the things you worry about?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E467B60" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:244.45pt;margin-top:15.3pt;width:212.25pt;height:87.55pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3x7/h/AEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mrZmujptPYGEIa&#10;A2nwA66O01jYPmO7Tcqv5+x0XQVvCD9Yds733X3ffVnfDEazg/RBoa35bDLlTFqBjbK7mn//9vBu&#10;yVmIYBvQaGXNjzLwm83bN+veVXKOHepGekYgNlS9q3kXo6uKIohOGggTdNJSsEVvINLV74rGQ0/o&#10;Rhfz6fSq6NE3zqOQIdDX+zHINxm/baWIX9o2yMh0zam3mHef923ai80aqp0H1ylxagP+oQsDylLR&#10;M9Q9RGB7r/6CMkp4DNjGiUBTYNsqITMHYjOb/sHmuQMnMxcSJ7izTOH/wYqnw7P76lkc3uNAA8wk&#10;gntE8SMwi3cd2J289R77TkJDhWdJsqJ3oTqlJqlDFRLItv+MDQ0Z9hEz0NB6k1QhnozQaQDHs+hy&#10;iEzQx/nVqiyvS84ExWa0lssy14DqJd35ED9KNCwdau5pqhkeDo8hpnagenmSqll8UFrnyWrL+pqv&#10;ynmZEy4iRkUynlam5stpWqMVEssPtsnJEZQez1RA2xPtxHTkHIftwFRDFFJuUmGLzZF08Dj6jP4L&#10;OnTof3HWk8dqHn7uwUvO9CdLWq5mi0UyZb4syus5XfxlZHsZASsIquaRs/F4F7ORR8q3pHmrshqv&#10;nZxaJu9kkU4+T+a8vOdXr3/j5jcAAAD//wMAUEsDBBQABgAIAAAAIQBtxck43wAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02LUnIpkIgrqAWWombG2+TiHgdxW4T/h5z&#10;guNqnmbeFpvJduJCg28dI8xnCgRx5UzLNcLH+8tdCsIHzUZ3jgnhmzxsyuurQufGjbylyy7UIpaw&#10;zzVCE0KfS+mrhqz2M9cTx+zkBqtDPIdamkGPsdx2cqHUWlrdclxodE9PDVVfu7NF2L+ePg+Jequf&#10;7aof3aQk20wi3t5Mjw8gAk3hD4Zf/agOZXQ6ujMbLzqEJE2ziCIs1RpEBLL5MgFxRFio1T3IspD/&#10;Xyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPfHv+H8AQAA1QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG3FyTjfAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="3E467B60" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:244.45pt;margin-top:15.3pt;width:212.25pt;height:87.55pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAGX0g+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L46tuE2sOFXXrtOk&#10;rpvU7QMwxjEacBmQ2NnX74LdNNrepvGAgAvn3nPuYXszakWOwnkJpqb5YkmJMBxaafY1/f7t4d2a&#10;Eh+YaZkCI2p6Ep7e7N6+2Q62EgX0oFrhCIIYXw22pn0Itsoyz3uhmV+AFQaDHTjNAm7dPmsdGxBd&#10;q6xYLq+yAVxrHXDhPZ7eT0G6S/hdJ3j40nVeBKJqirWFNLs0N3HOdltW7R2zveRzGewfqtBMGkx6&#10;hrpngZGDk39BackdeOjCgoPOoOskF4kDssmXf7B57pkViQuK4+1ZJv//YPnT8dl+dSSM72HEBiYS&#10;3j4C/+GJgbuemb24dQ6GXrAWE+dRsmywvpqfRql95SNIM3yGFpvMDgES0Ng5HVVBngTRsQGns+hi&#10;DITjYXG1KcvrkhKOsRzHel2mHKx6eW6dDx8FaBIXNXXY1QTPjo8+xHJY9XIlZjPwIJVKnVWGDDXd&#10;lEWZHlxEtAxoPCV1TdfLOCYrRJYfTJseBybVtMYEysy0I9OJcxibkch21iSq0EB7Qh0cTD7Df4GL&#10;HtwvSgb0WE39zwNzghL1yaCWm3y1iqZMm1V5XeDGXUaaywgzHKFqGiiZlnchGXmifIuadzKp8VrJ&#10;XDJ6J4k0+zya83Kfbr3+xt1vAAAA//8DAFBLAwQUAAYACAAAACEAbcXJON8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdNi1JyKZCIK6gFlqJmxtvk4h4HcVuE/4ec4Lj&#10;ap5m3habyXbiQoNvHSPMZwoEceVMyzXCx/vLXQrCB81Gd44J4Zs8bMrrq0Lnxo28pcsu1CKWsM81&#10;QhNCn0vpq4as9jPXE8fs5AarQzyHWppBj7HcdnKh1Fpa3XJcaHRPTw1VX7uzRdi/nj4PiXqrn+2q&#10;H92kJNtMIt7eTI8PIAJN4Q+GX/2oDmV0OrozGy86hCRNs4giLNUaRASy+TIBcURYqNU9yLKQ/18o&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDAGX0g+gEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtxck43wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1C42B9F0" w14:textId="77777777" w:rsidR="00AF2FFA" w:rsidRDefault="00640F24" w:rsidP="00AF2FFA">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="FFC000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00640F24">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="FFC000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Is there </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="08D7F9B2" w14:textId="6BB061C6" w:rsidR="00850786" w:rsidRPr="00640F24" w:rsidRDefault="00640F24" w:rsidP="00D268C2">
                       <w:pPr>
@@ -4125,51 +4056,51 @@
                           <w:color w:val="FFC000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>with the things you worry about?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AF2FFA" w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001B55A7" wp14:editId="6E1556E6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001B55A7" wp14:editId="6E1556E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6209665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280034</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2770505" cy="1000125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2770505" cy="1000125"/>
                         </a:xfrm>
@@ -4246,51 +4177,51 @@
                                 <w:color w:val="00B050"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>better for you?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="001B55A7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:488.95pt;margin-top:22.05pt;width:218.15pt;height:78.75pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9aLzf+QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uRXScrr6M0aapK&#10;aVopzQewLOtFBYYC9q779R3YjWOlb1Ff0MDAmTlnDpurUStyEM5LMDUtFjklwnBopdnV9Onn3YcL&#10;SnxgpmUKjKjpUXh6tX3/bjPYSpTQg2qFIwhifDXYmvYh2CrLPO+FZn4BVhhMduA0C7h1u6x1bEB0&#10;rbIyzz9mA7jWOuDCezy9nZJ0m/C7TvDwveu8CETVFHsLaXVpbeKabTes2jlme8nnNtgbutBMGix6&#10;grplgZG9k/9AackdeOjCgoPOoOskF4kDsinyV2wee2ZF4oLieHuSyf8/WP5weLQ/HAnjJxhxgImE&#10;t/fAf3li4KZnZieunYOhF6zFwkWULBusr+anUWpf+QjSDN+gxSGzfYAENHZOR1WQJ0F0HMDxJLoY&#10;A+F4WK7X+SpfUcIxV+R5XpSrVINVz8+t8+GLAE1iUFOHU03w7HDvQ2yHVc9XYjUDd1KpNFllyFDT&#10;yxVCvspoGdB4SuqaXmDRfLZCZPnZtOlxYFJNMRZQZqYdmU6cw9iMRLazJlGFBtoj6uBg8hn+Cwx6&#10;cH8oGdBjNfW/98wJStRXg1peFstlNGXaLFfrEjfuPNOcZ5jhCFXTQMkU3oRk5InYNWreyaTGSydz&#10;y+idJNLs82jO83269fIbt38BAAD//wMAUEsDBBQABgAIAAAAIQBH+Fx53wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ0otCRkUyEQVxAFKvXmxtskIl5HsduEv8c90eNq&#10;nmbeluvZ9uJEo+8cIyQLBYK4dqbjBuHr8/XuAYQPmo3uHRPCL3lYV9dXpS6Mm/iDTpvQiFjCvtAI&#10;bQhDIaWvW7LaL9xAHLODG60O8RwbaUY9xXLby1SppbS647jQ6oGeW6p/NkeL8P122G0z9d682Pth&#10;crOSbHOJeHszPz2CCDSHfxjO+lEdqui0d0c2XvQI+WqVRxQhyxIQZyBLshTEHiFVyRJkVcrLH6o/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP1ovN/5AQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEf4XHnfAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAUwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="001B55A7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:488.95pt;margin-top:22.05pt;width:218.15pt;height:78.75pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKtn4e+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uRXScrr6M0aapK&#10;aVopzQewLOtFBYYC9q779R3YjWOlb1Ff0MDAmTlnDpurUStyEM5LMDUtFjklwnBopdnV9Onn3YcL&#10;SnxgpmUKjKjpUXh6tX3/bjPYSpTQg2qFIwhifDXYmvYh2CrLPO+FZn4BVhhMduA0C7h1u6x1bEB0&#10;rbIyzz9mA7jWOuDCezy9nZJ0m/C7TvDwveu8CETVFHsLaXVpbeKabTes2jlme8nnNtgbutBMGix6&#10;grplgZG9k/9AackdeOjCgoPOoOskF4kDsinyV2wee2ZF4oLieHuSyf8/WP5weLQ/HAnjJxhxgImE&#10;t/fAf3li4KZnZieunYOhF6zFwkWULBusr+anUWpf+QjSDN+gxSGzfYAENHZOR1WQJ0F0HMDxJLoY&#10;A+F4WK7X+SpfUcIxV+R5XpSrVINVz8+t8+GLAE1iUFOHU03w7HDvQ2yHVc9XYjUDd1KpNFllyFDT&#10;yxVCvspoGdB4SuqaXmDRfLZCZPnZtOlxYFJNMRZQZqYdmU6cw9iMRLZIIfYbVWigPaIODiaf4b/A&#10;oAf3h5IBPVZT/3vPnKBEfTWo5WWxXEZTps1ytS5x484zzXmGGY5QNQ2UTOFNSEaeiF2j5p1Marx0&#10;MreM3kkizT6P5jzfp1svv3H7FwAA//8DAFBLAwQUAAYACAAAACEAR/hced8AAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidKLQkZFMhEFcQBSr15sbbJCJeR7HbhL/HPdHj&#10;ap5m3pbr2fbiRKPvHCMkCwWCuHam4wbh6/P17gGED5qN7h0Twi95WFfXV6UujJv4g06b0IhYwr7Q&#10;CG0IQyGlr1uy2i/cQByzgxutDvEcG2lGPcVy28tUqaW0uuO40OqBnluqfzZHi/D9dthtM/XevNj7&#10;YXKzkmxziXh7Mz89ggg0h38YzvpRHarotHdHNl70CPlqlUcUIcsSEGcgS7IUxB4hVckSZFXKyx+q&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKtn4e+gEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH+Fx53wAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6FA424A5" w14:textId="77777777" w:rsidR="00AF2FFA" w:rsidRDefault="00640F24" w:rsidP="00AF2FFA">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="00B050"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00640F24">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="00B050"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">What would </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="03F4670B" w14:textId="77777777" w:rsidR="00D268C2" w:rsidRDefault="00640F24" w:rsidP="00AF2FFA">
                       <w:pPr>
@@ -4331,51 +4262,51 @@
                           <w:color w:val="00B050"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>better for you?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AF2FFA" w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32541A91" wp14:editId="43B3AE7D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32541A91" wp14:editId="43B3AE7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213360</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2378710" cy="954405"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2378710" cy="954405"/>
                         </a:xfrm>
@@ -4452,51 +4383,51 @@
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>about?</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="32541A91" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.05pt;margin-top:16.8pt;width:187.3pt;height:75.15pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU4ev9+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idu3YEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchyjvRXVgSC52tmd2eH6ZjCaHaQPCm3Np5OSM2kFNsruav7928Ob&#10;FWchgm1Ao5U1P8rAbzavX617V8kZdqgb6RmB2FD1ruZdjK4qiiA6aSBM0ElLwRa9gUhHvysaDz2h&#10;G13MyvJt0aNvnEchQ6Db+zHINxm/baWIX9o2yMh0zam3mFef121ai80aqp0H1ylxagP+oQsDylLR&#10;M9Q9RGB7r/6CMkp4DNjGiUBTYNsqITMHYjMt/2Dz1IGTmQuJE9xZpvD/YMXnw5P76lkc3uFAA8wk&#10;gntE8SMwi3cd2J289R77TkJDhadJsqJ3oTqlJqlDFRLItv+EDQ0Z9hEz0NB6k1QhnozQaQDHs+hy&#10;iEzQ5exquVpOKSQodr2Yz8tFLgHVc7bzIX6QaFja1NzTUDM6HB5DTN1A9fxLKmbxQWmdB6st6xPo&#10;bJETLiJGRfKdVqbmqzJ9oxMSyfe2yckRlB73VEDbE+tEdKQch+3AVFPzq5SbRNhicyQZPI42o2dB&#10;mw79L856sljNw889eMmZ/mhJyuspkSVP5sN8sZzRwV9GtpcRsIKgah45G7d3Mft4pHxLkrcqq/HS&#10;yallsk4W6WTz5M3Lc/7r5TFufgMAAP//AwBQSwMEFAAGAAgAAAAhALclD7ndAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/QdrKrFr7ZI+Q5wKgdiCWtpK7Nx4mkTE4yh2m/D3DCtY&#10;ju7RvWey7eAaccMu1J40zKYKBFLhbU2lhsPH62QNIkRD1jSeUMM3Btjmo7vMpNb3tMPbPpaCSyik&#10;RkMVY5tKGYoKnQlT3yJxdvGdM5HPrpS2Mz2Xu0Y+KLWUztTEC5Vp8bnC4mt/dRqOb5fP01y9ly9u&#10;0fZ+UJLcRmp9Px6eHkFEHOIfDL/6rA45O539lWwQjYbJjEENSbIEwXGymi9AnJlbJxuQeSb/P5D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABTh6/37AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALclD7ndAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="32541A91" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.05pt;margin-top:16.8pt;width:187.3pt;height:75.15pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU4ev9+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idu3YEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchyjvRXVgSC52tmd2eH6ZjCaHaQPCm3Np5OSM2kFNsruav7928Ob&#10;FWchgm1Ao5U1P8rAbzavX617V8kZdqgb6RmB2FD1ruZdjK4qiiA6aSBM0ElLwRa9gUhHvysaDz2h&#10;G13MyvJt0aNvnEchQ6Db+zHINxm/baWIX9o2yMh0zam3mFef121ai80aqp0H1ylxagP+oQsDylLR&#10;M9Q9RGB7r/6CMkp4DNjGiUBTYNsqITMHYjMt/2Dz1IGTmQuJE9xZpvD/YMXnw5P76lkc3uFAA8wk&#10;gntE8SMwi3cd2J289R77TkJDhadJsqJ3oTqlJqlDFRLItv+EDQ0Z9hEz0NB6k1QhnozQaQDHs+hy&#10;iEzQ5exquVpOKSQodr2Yz8tFLgHVc7bzIX6QaFja1NzTUDM6HB5DTN1A9fxLKmbxQWmdB6st6xPo&#10;bJETLiJGRfKdVqbmqzJ9oxMSyfe2yckRlB73VEDbE+tEdKQch+3AVFPzq5SbRNhicyQZPI42o2dB&#10;mw79L856sljNw889eMmZ/mhJyuspkSVP5sN8sZzRwV9GtpcRsIKgah45G7d3Mft4pHxLkrcqq/HS&#10;yallsk4W6WTz5M3Lc/7r5TFufgMAAP//AwBQSwMEFAAGAAgAAAAhALclD7ndAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/QdrKrFr7ZI+Q5wKgdiCWtpK7Nx4mkTE4yh2m/D3DCtY&#10;ju7RvWey7eAaccMu1J40zKYKBFLhbU2lhsPH62QNIkRD1jSeUMM3Btjmo7vMpNb3tMPbPpaCSyik&#10;RkMVY5tKGYoKnQlT3yJxdvGdM5HPrpS2Mz2Xu0Y+KLWUztTEC5Vp8bnC4mt/dRqOb5fP01y9ly9u&#10;0fZ+UJLcRmp9Px6eHkFEHOIfDL/6rA45O539lWwQjYbJjEENSbIEwXGymi9AnJlbJxuQeSb/P5D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABTh6/37AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALclD7ndAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1E476569" w14:textId="77777777" w:rsidR="00AF2FFA" w:rsidRDefault="00640F24" w:rsidP="00AF2FFA">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E4734B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">What </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="21C6C76B" w14:textId="77777777" w:rsidR="00D268C2" w:rsidRDefault="00640F24" w:rsidP="00AF2FFA">
                       <w:pPr>
@@ -4536,51 +4467,51 @@
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>about?</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00866EDC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251597312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BC626A3" wp14:editId="5F39D1D7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BC626A3" wp14:editId="5F39D1D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5151755</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="361315" cy="593090"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="361315" cy="593090"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -4592,67 +4523,67 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2A14B825" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.65pt;margin-top:4.35pt;width:28.45pt;height:46.7pt;z-index:251597312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEA9MeR3d0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbixtQVtUmk4ICSFxQWx7gKw1bbfEqZJ0LTw95gQ3W/+n35+r7eKsuGCIgycN&#10;+SoDgdT4dqBOw2H/cqdAxGSoNdYTavjCCNv6+qoyZetn+sDLLnWCSyiWRkOf0lhKGZsenYkrPyJx&#10;9umDM4nX0Mk2mJnLnZVFlq2lMwPxhd6M+Nxjc95NToPP39Pbfn6YCOfwqoZTY783Suvbm+XpEUTC&#10;Jf3B8KvP6lCz09FP1EZhNag8v2eUhw0IztVaFSCODGZFDrKu5P8P6h8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAEU12Tl0CAAASBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA9MeR3d0AAAAJAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="35BEB318" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.65pt;margin-top:4.35pt;width:28.45pt;height:46.7pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEA9MeR3d0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbixtQVtUmk4ICSFxQWx7gKw1bbfEqZJ0LTw95gQ3W/+n35+r7eKsuGCIgycN&#10;+SoDgdT4dqBOw2H/cqdAxGSoNdYTavjCCNv6+qoyZetn+sDLLnWCSyiWRkOf0lhKGZsenYkrPyJx&#10;9umDM4nX0Mk2mJnLnZVFlq2lMwPxhd6M+Nxjc95NToPP39Pbfn6YCOfwqoZTY783Suvbm+XpEUTC&#10;Jf3B8KvP6lCz09FP1EZhNag8v2eUhw0IztVaFSCODGZFDrKu5P8P6h8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAEU12Tl0CAAASBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA9MeR3d0AAAAJAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00866EDC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251594240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110ADFAD" wp14:editId="48341C8A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110ADFAD" wp14:editId="48341C8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>8382000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>90805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="361315" cy="593090"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="361315" cy="593090"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -4664,96 +4595,96 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3B5A09B8" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:660pt;margin-top:7.15pt;width:28.45pt;height:46.7pt;z-index:251594240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEAgwnR694AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhTUjUhxKkQEkLigmj5ADdekoC9jmynCXw92xPcZrRPszP1bnFWnDDEwZOC&#10;9SoDgdR6M1Cn4P3wdFOCiEmT0dYTKvjGCLvm8qLWlfEzveFpnzrBIRQrraBPaaykjG2PTseVH5H4&#10;9uGD04lt6KQJeuZwZ+Vtlm2l0wPxh16P+Nhj+7WfnAK/fk0vh3kzEc7huRw+W/tTlEpdXy0P9yAS&#10;LukPhnN9rg4Ndzr6iUwUln3O+cyy2uQgzkRebO9AHFllRQGyqeX/Ec0vAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhABFNdk5dAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIMJ0eveAAAADAEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="588E4491" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:660pt;margin-top:7.15pt;width:28.45pt;height:46.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTXZOXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2qKapATJMQ&#10;VMDEs3FsEsnxeWe3affrd3bStAK0h2l5cHy+u+/sz995frltDdso9A3YkhcnOWfKSqga+1ryn083&#10;X75x5oOwlTBgVcl3yvPLxedP887N1ARqMJVCRiDWzzpX8joEN8syL2vVCn8CTllyasBWBDLxNatQ&#10;dITemmyS5+dZB1g5BKm8p9Xr3skXCV9rJcO91l4FZkpOewtpxDS+xDFbzMXsFYWrGzlsQ/zDLlrR&#10;WCo6Ql2LINgam3dQbSMRPOhwIqHNQOtGqnQGOk2RvznNYy2cSmchcrwbafL/D1bebR7dComGzvmZ&#10;p2k8xVZjG/+0P7ZNZO1GstQ2MEmLp+fFaTHlTJJrenGaXyQys0OyQx++K2hZnJQc6S4SRWJz6wMV&#10;pNB9CBmH8mkWdkbFHRj7oDRrKio4SdlJGerKINsIulMhpbKh6F21qFS/PM3pi5dLRcaMZCXAiKwb&#10;Y0bsASCq7j12DzPEx1SVhDUm53/bWJ88ZqTKYMOY3DYW8CMAQ6caKvfxe5J6aiJLL1DtVsgQell7&#10;J28a4vpW+LASSDomxVNvhnsatIGu5DDMOKsBf3+0HuNJXuTlrKO+KLn/tRaoODM/LAnvojg7i42U&#10;jLPp1wkZeOx5OfbYdXsFdE0FvQJOpmmMD2Y/1QjtM7XwMlYll7CSapdcBtwbV6HvV3oEpFouUxg1&#10;jxPh1j46GcEjq1FLT9tngW4QXCCl3sG+h8Tsje762JhpYbkOoJskygOvA9/UeEk4wyMRO/vYTlGH&#10;p2zxBwAA//8DAFBLAwQUAAYACAAAACEAgwnR694AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhTUjUhxKkQEkLigmj5ADdekoC9jmynCXw92xPcZrRPszP1bnFWnDDEwZOC&#10;9SoDgdR6M1Cn4P3wdFOCiEmT0dYTKvjGCLvm8qLWlfEzveFpnzrBIRQrraBPaaykjG2PTseVH5H4&#10;9uGD04lt6KQJeuZwZ+Vtlm2l0wPxh16P+Nhj+7WfnAK/fk0vh3kzEc7huRw+W/tTlEpdXy0P9yAS&#10;LukPhnN9rg4Ndzr6iUwUln3O+cyy2uQgzkRebO9AHFllRQGyqeX/Ec0vAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhABFNdk5dAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIMJ0eveAAAADAEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36573CB6" w14:textId="0E405ECA" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="000C218B" w:rsidP="00191C84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BC0D3FB" w14:textId="1B13FB10" w:rsidR="007E7234" w:rsidRPr="00640F24" w:rsidRDefault="007E7234">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F91110F" w14:textId="7F265EE7" w:rsidR="007E7234" w:rsidRPr="00640F24" w:rsidRDefault="00584ED7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2FFA">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BEFF67" wp14:editId="1237C881">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BEFF67" wp14:editId="1237C881">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-172085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>193675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2809875" cy="3848100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2809875" cy="3848100"/>
                         </a:xfrm>
@@ -4774,80 +4705,80 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27BEFF67" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.55pt;margin-top:15.25pt;width:221.25pt;height:303pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4eb3W/gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSpOtYIavtbreq&#10;tL1I234AwThGBYYCiZ1+/Q7Ym43at6p+QAzjOcw5c9hcD0aTo/RBgWV0PispkVZAo+ye0R/f799U&#10;lITIbcM1WMnoSQZ6vX39atO7Wi6gA91ITxDEhrp3jHYxurooguik4WEGTlpMtuANjxj6fdF43iO6&#10;0cWiLN8VPfjGeRAyBDy9G5N0m/HbVor4tW2DjEQzir3FvPq87tJabDe83nvuOiWmNvg/dGG4snjp&#10;GeqOR04OXv0FZZTwEKCNMwGmgLZVQmYOyGZe/sHmseNOZi4oTnBnmcL/gxVfjo/umydxeA8DDjCT&#10;CO4BxM9ALNx23O7ljffQd5I3ePE8SVb0LtRTaZI61CGB7PrP0OCQ+SFCBhpab5IqyJMgOg7gdBZd&#10;DpEIPFxU5bq6WlEiMPe2WlbzMo+l4PVzufMhfpRgSNow6nGqGZ4fH0JM7fD6+Zd0m4V7pXWerLak&#10;Z3S9WqxywUXGqIjG08owWpXpG62QWH6wTS6OXOlxjxdoO9FOTEfOcdgNRDWMLlNtUmEHzQl18DD6&#10;DN8Fbjrwvynp0WOMhl8H7iUl+pNFLdfz5TKZMgfL1dUCA3+Z2V1muBUIxWikZNzexmzkkfINat6q&#10;rMZLJ1PL6J0s0uTzZM7LOP/18hq3TwAAAP//AwBQSwMEFAAGAAgAAAAhAAs0AvTfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO22SQsimQiCuIApF4ubG2yQiXkex24S/&#10;x5zguJqnmbfldra9ONPoO8cIyVKBIK6d6bhBeH97WtyA8EGz0b1jQvgmD9vq8qLUhXETv9J5FxoR&#10;S9gXGqENYSik9HVLVvulG4hjdnSj1SGeYyPNqKdYbnu5UiqXVnccF1o90ENL9dfuZBH2z8fPj1S9&#10;NI82GyY3K8n2ViJeX833dyACzeEPhl/9qA5VdDq4ExsveoTFapNEFGGtMhARSJMsBXFAyNd5BrIq&#10;5f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeHm91v4BAADVAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACzQC9N8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="27BEFF67" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.55pt;margin-top:15.25pt;width:221.25pt;height:303pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4eb3W/gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSpOtYIavtbreq&#10;tL1I234AwThGBYYCiZ1+/Q7Ym43at6p+QAzjOcw5c9hcD0aTo/RBgWV0PispkVZAo+ye0R/f799U&#10;lITIbcM1WMnoSQZ6vX39atO7Wi6gA91ITxDEhrp3jHYxurooguik4WEGTlpMtuANjxj6fdF43iO6&#10;0cWiLN8VPfjGeRAyBDy9G5N0m/HbVor4tW2DjEQzir3FvPq87tJabDe83nvuOiWmNvg/dGG4snjp&#10;GeqOR04OXv0FZZTwEKCNMwGmgLZVQmYOyGZe/sHmseNOZi4oTnBnmcL/gxVfjo/umydxeA8DDjCT&#10;CO4BxM9ALNx23O7ljffQd5I3ePE8SVb0LtRTaZI61CGB7PrP0OCQ+SFCBhpab5IqyJMgOg7gdBZd&#10;DpEIPFxU5bq6WlEiMPe2WlbzMo+l4PVzufMhfpRgSNow6nGqGZ4fH0JM7fD6+Zd0m4V7pXWerLak&#10;Z3S9WqxywUXGqIjG08owWpXpG62QWH6wTS6OXOlxjxdoO9FOTEfOcdgNRDWMLlNtUmEHzQl18DD6&#10;DN8Fbjrwvynp0WOMhl8H7iUl+pNFLdfz5TKZMgfL1dUCA3+Z2V1muBUIxWikZNzexmzkkfINat6q&#10;rMZLJ1PL6J0s0uTzZM7LOP/18hq3TwAAAP//AwBQSwMEFAAGAAgAAAAhAAs0AvTfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO22SQsimQiCuIApF4ubG2yQiXkex24S/&#10;x5zguJqnmbfldra9ONPoO8cIyVKBIK6d6bhBeH97WtyA8EGz0b1jQvgmD9vq8qLUhXETv9J5FxoR&#10;S9gXGqENYSik9HVLVvulG4hjdnSj1SGeYyPNqKdYbnu5UiqXVnccF1o90ENL9dfuZBH2z8fPj1S9&#10;NI82GyY3K8n2ViJeX833dyACzeEPhl/9qA5VdDq4ExsveoTFapNEFGGtMhARSJMsBXFAyNd5BrIq&#10;5f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeHm91v4BAADVAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACzQC9N8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="682E46E2" w14:textId="7FD1ACF6" w:rsidR="00AF2FFA" w:rsidRPr="00AF2FFA" w:rsidRDefault="00AF2FFA">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00640F24" w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18F7123B" wp14:editId="0113C5B3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18F7123B" wp14:editId="0113C5B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1361122</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5185410" cy="3046095"/>
                 <wp:effectExtent l="2857" t="0" r="18098" b="18097"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Pentagon 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5185410" cy="3046095"/>
                         </a:xfrm>
                         <a:prstGeom prst="homePlate">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 37783"/>
                           </a:avLst>
@@ -4873,78 +4804,78 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="392D44DD" id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
+              <v:shapetype w14:anchorId="56384EB7" id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
                 <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@1,0;0,10800;@1,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                 <v:handles>
                   <v:h position="#0,topLeft" xrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Pentagon 1" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:-107.15pt;margin-top:6.55pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAofkUCqwIAAMYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZsGdYqgRYcB&#10;XRssHXpWZan2IImapHz114+SHCfb2sswHwSKpB7JZ5KXV1utyFo434KpaHkyoEQYDnVrXir6/fH2&#10;04QSH5ipmQIjKroTnl7NPn643NipGEIDqhaOIIjx042taBOCnRaF543QzJ+AFQaNEpxmAa/upagd&#10;2yC6VsVwMDgrNuBq64AL71F7k410lvClFDw8SOlFIKqimFtIp0vnczyL2SWbvjhmm5Z3abB/yEKz&#10;1mDQHuqGBUZWrv0LSrfcgQcZTjjoAqRsuUg1YDXl4I9qlg2zItWC5Hjb0+T/Hyy/Xy/twiENG+un&#10;HsVYxVY6TRwgW+UZsoxfKg7TJdvE3a7nTmwD4agcl5PxqESKOdpOB6OzwcU4sltktIhqnQ+fBWgS&#10;BSwBtFgoFmKFbMrWdz4kBmtimMZWYfUPSqRW+D/WTJHT8/PJaYfYOSP2HjO+9KDa+rZVKl1iB4lr&#10;5Qg+RjDOhQnDFEqt9Feosz5Vl7sA1dgrWT1JNef0Uy9GpFTMUZDiQFmSwk6JGFqZb0KStkZWcsAe&#10;4TiXMuXiG1aLrB6/GzMBRmSJxfXYHcBbdZYdT51/fCrSMPSP8w99J7Fcd/8iRQYT+se6NeBy+r9H&#10;V6GPnP2RsiNqovgM9W7hcnNht3jLb1tshzvmw4I5/NeoxH0SHvCQCjYVhU6ipAH3+pY++sd+cq+U&#10;bHCWK+p/rpgTlKgvBoflohyN4vCny2h8PsSLO7Y8H1vMSl8DtkyZskti9A9qL0oH+gnXzjxGRRMz&#10;HGNXlAe3v1yHvGNwcXExnyc3HHjLwp1ZWh7BI6uxex+3T8zZbiYCjtM97Oe+m4r8Ow6+8aWB+SqA&#10;bEM0HnjtLrgsUrN2iy1uo+N78jqs39kvAAAA//8DAFBLAwQUAAYACAAAACEACtIWx+MAAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd2kaYLGbEoVFLSgpLZ43WbHbDC7G7Lb&#10;JL6940lvM8zHP99fbGbTsREH3zorIF5GwNDWTrW2EXB4f1zcAPNBWiU7Z1HAN3rYlJcXhcyVm2yF&#10;4z40jEKsz6UAHUKfc+5rjUb6pevR0u3TDUYGWoeGq0FOFG46voqijBvZWvqgZY8PGuuv/dkISKuX&#10;7fOT/piqw+vbcd7xeFzdH4W4vpq3d8ACzuEPhl99UoeSnE7ubJVnnYDFOr0llIY4TRNghKyThNqc&#10;BGRZnAAvC/6/RPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKH5FAqsCAADGBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACtIWx+MAAAAMAQAA&#10;DwAAAAAAAAAAAAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" adj="16806" fillcolor="#f2dbdb [661]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:shape id="Pentagon 1" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:-107.15pt;margin-top:6.55pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAofkUCqwIAAMYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZsGdYqgRYcB&#10;XRssHXpWZan2IImapHz114+SHCfb2sswHwSKpB7JZ5KXV1utyFo434KpaHkyoEQYDnVrXir6/fH2&#10;04QSH5ipmQIjKroTnl7NPn643NipGEIDqhaOIIjx042taBOCnRaF543QzJ+AFQaNEpxmAa/upagd&#10;2yC6VsVwMDgrNuBq64AL71F7k410lvClFDw8SOlFIKqimFtIp0vnczyL2SWbvjhmm5Z3abB/yEKz&#10;1mDQHuqGBUZWrv0LSrfcgQcZTjjoAqRsuUg1YDXl4I9qlg2zItWC5Hjb0+T/Hyy/Xy/twiENG+un&#10;HsVYxVY6TRwgW+UZsoxfKg7TJdvE3a7nTmwD4agcl5PxqESKOdpOB6OzwcU4sltktIhqnQ+fBWgS&#10;BSwBtFgoFmKFbMrWdz4kBmtimMZWYfUPSqRW+D/WTJHT8/PJaYfYOSP2HjO+9KDa+rZVKl1iB4lr&#10;5Qg+RjDOhQnDFEqt9Feosz5Vl7sA1dgrWT1JNef0Uy9GpFTMUZDiQFmSwk6JGFqZb0KStkZWcsAe&#10;4TiXMuXiG1aLrB6/GzMBRmSJxfXYHcBbdZYdT51/fCrSMPSP8w99J7Fcd/8iRQYT+se6NeBy+r9H&#10;V6GPnP2RsiNqovgM9W7hcnNht3jLb1tshzvmw4I5/NeoxH0SHvCQCjYVhU6ipAH3+pY++sd+cq+U&#10;bHCWK+p/rpgTlKgvBoflohyN4vCny2h8PsSLO7Y8H1vMSl8DtkyZskti9A9qL0oH+gnXzjxGRRMz&#10;HGNXlAe3v1yHvGNwcXExnyc3HHjLwp1ZWh7BI6uxex+3T8zZbiYCjtM97Oe+m4r8Ow6+8aWB+SqA&#10;bEM0HnjtLrgsUrN2iy1uo+N78jqs39kvAAAA//8DAFBLAwQUAAYACAAAACEACtIWx+MAAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd2kaYLGbEoVFLSgpLZ43WbHbDC7G7Lb&#10;JL6940lvM8zHP99fbGbTsREH3zorIF5GwNDWTrW2EXB4f1zcAPNBWiU7Z1HAN3rYlJcXhcyVm2yF&#10;4z40jEKsz6UAHUKfc+5rjUb6pevR0u3TDUYGWoeGq0FOFG46voqijBvZWvqgZY8PGuuv/dkISKuX&#10;7fOT/piqw+vbcd7xeFzdH4W4vpq3d8ACzuEPhl99UoeSnE7ubJVnnYDFOr0llIY4TRNghKyThNqc&#10;BGRZnAAvC/6/RPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKH5FAqsCAADGBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACtIWx+MAAAAMAQAA&#10;DwAAAAAAAAAAAAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" adj="16806" fillcolor="#f2dbdb [661]" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00640F24" w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195ACB8E" wp14:editId="6E94066B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195ACB8E" wp14:editId="6E94066B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1858010</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>80645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5185410" cy="3046095"/>
                 <wp:effectExtent l="2857" t="0" r="18098" b="18097"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Pentagon 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5185410" cy="3046095"/>
                         </a:xfrm>
                         <a:prstGeom prst="homePlate">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 38830"/>
                           </a:avLst>
@@ -4963,67 +4894,67 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7A341914" id="Pentagon 7" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:146.3pt;margin-top:6.35pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDylfGHoAIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZYGdYqsQYYB&#10;XRugHXpmZCn2oK9JSpz214+S3DRddxrmg0FR1CPfE6nLq4OSZM+db42uaHk2oIRrZupWbyv642H1&#10;aUqJD6BrkEbzij5xT6/mHz9cdnbGh6YxsuaOIIj2s85WtAnBzorCs4Yr8GfGco2bwjgFAZduW9QO&#10;OkRXshgOBpOiM662zjDuPXqXeZPOE74QnIU7ITwPRFYUawvp79J/E//F/BJmWwe2aVlfBvxDFQpa&#10;jUmPUEsIQHaufQelWuaMNyKcMaMKI0TLeOKAbMrBH2zuG7A8cUFxvD3K5P8fLLvd39u1Qxk662ce&#10;zcjiIJwizqBa5QRVxi+Rw3LJIWn3dNSOHwJh6ByX0/GoRIkZ7p0PRpPBxTiqW2S0iGqdD1+5USQa&#10;SMEovpYQIkOYwf7Gh6RgTTQobBWof1IilMT72IMk59PpebovROyD0XrBjCe9kW29aqVMi9hB/Fo6&#10;gocRjDGuwySlkjv13dTZn9jlLkA39kp2TxPnXH7qxYiUyLxJIjXpKjocj1AgwgD7VyAhNJWtK+r1&#10;lhKQWxwMFlxK/ea0d9vNscDRalp+WeagBmqe6xif1pHD31cRNViCb/KRlKJXXuooBU9zgPJGPq/X&#10;HK2NqZ/WLl81UvCWrVpEuwEf1uBQeXTidIc7/AlpkKzpLUoa457/5o/x8XbdMyUdThYK8WsHjlMi&#10;v2ls3YtyNELYkBaj8echLtzpzuZ0R+/UtcELLFN1yYzxQb6Ywhn1iI/AImbFLdAMc2fJ+8V1yBOP&#10;zwjji0UKw/GzEG70vWURPOoUdXw4PIKzfYcGbO5b8zKFfdvlpniNjSe1WeyCEe1R4axrLzeObrq0&#10;/pmJb8PpOkW9Pobz3wAAAP//AwBQSwMEFAAGAAgAAAAhAGLZnozhAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO6gNNMSpShAnJFQKF26beElC43UUO234e8wJbrOa0eyb&#10;fDvbXpxo9J1jDclSgSCunem40fD+9rS4A+EDssHeMWn4Jg/b4vIix8y4M7/S6RAaEUvYZ6ihDWHI&#10;pPR1Sxb90g3E0ft0o8UQz7GRZsRzLLe9vFEqlRY7jh9aHKhsqT4eJquhVv3LtMPqYfrYHx+b0pZf&#10;z1hqfX017+5BBJrDXxh+8SM6FJGpchMbL3oNqzSJW4KGRbJe34KIkc1KRVFpSFO1AVnk8v+I4gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDylfGHoAIAAFQFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBi2Z6M4QAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" adj="16673" fillcolor="#fde9d9 [665]" strokecolor="#385d8a" strokeweight="2pt"/>
+              <v:shape w14:anchorId="74C4E2D4" id="Pentagon 7" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:146.3pt;margin-top:6.35pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDylfGHoAIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZYGdYqsQYYB&#10;XRugHXpmZCn2oK9JSpz214+S3DRddxrmg0FR1CPfE6nLq4OSZM+db42uaHk2oIRrZupWbyv642H1&#10;aUqJD6BrkEbzij5xT6/mHz9cdnbGh6YxsuaOIIj2s85WtAnBzorCs4Yr8GfGco2bwjgFAZduW9QO&#10;OkRXshgOBpOiM662zjDuPXqXeZPOE74QnIU7ITwPRFYUawvp79J/E//F/BJmWwe2aVlfBvxDFQpa&#10;jUmPUEsIQHaufQelWuaMNyKcMaMKI0TLeOKAbMrBH2zuG7A8cUFxvD3K5P8fLLvd39u1Qxk662ce&#10;zcjiIJwizqBa5QRVxi+Rw3LJIWn3dNSOHwJh6ByX0/GoRIkZ7p0PRpPBxTiqW2S0iGqdD1+5USQa&#10;SMEovpYQIkOYwf7Gh6RgTTQobBWof1IilMT72IMk59PpebovROyD0XrBjCe9kW29aqVMi9hB/Fo6&#10;gocRjDGuwySlkjv13dTZn9jlLkA39kp2TxPnXH7qxYiUyLxJIjXpKjocj1AgwgD7VyAhNJWtK+r1&#10;lhKQWxwMFlxK/ea0d9vNscDRalp+WeagBmqe6xif1pHD31cRNViCb/KRlKJXXuooBU9zgPJGPq/X&#10;HK2NqZ/WLl81UvCWrVpEuwEf1uBQeXTidIc7/AlpkKzpLUoa457/5o/x8XbdMyUdThYK8WsHjlMi&#10;v2ls3YtyNELYkBaj8echLtzpzuZ0R+/UtcELLFN1yYzxQb6Ywhn1iI/AImbFLdAMc2fJ+8V1yBOP&#10;zwjji0UKw/GzEG70vWURPOoUdXw4PIKzfYcGbO5b8zKFfdvlpniNjSe1WeyCEe1R4axrLzeObrq0&#10;/pmJb8PpOkW9Pobz3wAAAP//AwBQSwMEFAAGAAgAAAAhAGLZnozhAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO6gNNMSpShAnJFQKF26beElC43UUO234e8wJbrOa0eyb&#10;fDvbXpxo9J1jDclSgSCunem40fD+9rS4A+EDssHeMWn4Jg/b4vIix8y4M7/S6RAaEUvYZ6ihDWHI&#10;pPR1Sxb90g3E0ft0o8UQz7GRZsRzLLe9vFEqlRY7jh9aHKhsqT4eJquhVv3LtMPqYfrYHx+b0pZf&#10;z1hqfX017+5BBJrDXxh+8SM6FJGpchMbL3oNqzSJW4KGRbJe34KIkc1KRVFpSFO1AVnk8v+I4gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDylfGHoAIAAFQFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBi2Z6M4QAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" adj="16673" fillcolor="#fde9d9 [665]" strokecolor="#385d8a" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00640F24" w:rsidRPr="00640F24">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251608576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BD7EE1" wp14:editId="3FC71F06">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67BD7EE1" wp14:editId="3FC71F06">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5027930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5185410" cy="3046095"/>
                 <wp:effectExtent l="2857" t="0" r="18098" b="18097"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Pentagon 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5185410" cy="3046095"/>
                         </a:xfrm>
                         <a:prstGeom prst="homePlate">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 39179"/>
                           </a:avLst>
@@ -5042,87 +4973,87 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="762AE40F" id="Pentagon 8" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:395.9pt;margin-top:6.55pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251608576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGlCh/nwIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZcEdYqsQYYB&#10;XRugHXpmZCn2oK9JSpz214+S3DRddxrmg0FR1CPfE6nLq4OSZM+db42uaHk2oIRrZupWbyv642H1&#10;aUKJD6BrkEbzij5xT6/mHz9cdnbGh6YxsuaOIIj2s85WtAnBzorCs4Yr8GfGco2bwjgFAZduW9QO&#10;OkRXshgOBhdFZ1xtnWHce/Qu8yadJ3whOAt3QngeiKwo1hbS36X/Jv6L+SXMtg5s07K+DPiHKhS0&#10;GpMeoZYQgOxc+w5KtcwZb0Q4Y0YVRoiW8cQB2ZSDP9jcN2B54oLieHuUyf8/WHa7v7drhzJ01s88&#10;mpHFQThFnEG1ygtUGb9EDsslh6Td01E7fgiEoXNcTsajEiVmuHc+GF0MpuOobpHRIqp1PnzlRpFo&#10;IAWj+FpCiAxhBvsbH5KCNdGgsFWg/kmJUBLvYw+SnE/Lz9MesQ9G7BfMeNIb2darVsq0iB3Er6Uj&#10;eBjBGOM6nKdUcqe+mzr7E7vcBejGXsnuSeKcy0+9GJESmTdJpCZdRYfjEQpEGGD/CiSEprJ1Rb3e&#10;UgJyi4PBgkup35z2brs5FjhaTcovyxzUQM1zHePTOnL4+yqiBkvwTT6SUvQ6SR2l4GkOUN7I5/Wa&#10;o7Ux9dPa5atGCt6yVYtoN+DDGhwqj06c7nCHPyENkjW9RUlj3PPf/DE+3q57pqTDyUIhfu3AcUrk&#10;N42tOy1HI4QNaTEafx7iwp3ubE539E5dG7zAMlWXzBgf5IspnFGP+AgsYlbcAs0wd5a8X1yHPPH4&#10;jDC+WKQwHD8L4UbfWxbBo05Rx4fDIzjbd2jA5r41L1PY92huitfYeFKbxS4Y0R4Vzrr2cuPopkvr&#10;n5n4NpyuU9TrYzj/DQAA//8DAFBLAwQUAAYACAAAACEADWbJZeMAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy27CMBBF95X6D9YgdQfOowkkZIKqSkhVF5WALlgOsRtHxHYUG0j/vmZVlqN7dO+Z&#10;ajPpnl3l6DprEOJFBEyaxorOtAjfh+18Bcx5MoJ6ayTCr3SwqZ+fKiqFvZmdvO59y0KJcSUhKO+H&#10;knPXKKnJLewgTch+7KjJh3NsuRjpFsp1z5MoyrmmzoQFRYN8V7I57y8aIVt9fTQHRduipePOfp6X&#10;/JgsEV9m09samJeT/4fhrh/UoQ5OJ3sxwrEeocijJKAI8zjLUmB35DUtCmAnhDyPU+B1xR+/qP8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABpQof58CAABUBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADWbJZeMAAAANAQAADwAAAAAAAAAAAAAA&#10;AAD5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" adj="16629" fillcolor="#eaf1dd [662]" strokecolor="#385d8a" strokeweight="2pt"/>
+              <v:shape w14:anchorId="576A1959" id="Pentagon 8" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:395.9pt;margin-top:6.55pt;width:408.3pt;height:239.85pt;rotation:-90;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGlCh/nwIAAFQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSZcEdYqsQYYB&#10;XRugHXpmZCn2oK9JSpz214+S3DRddxrmg0FR1CPfE6nLq4OSZM+db42uaHk2oIRrZupWbyv642H1&#10;aUKJD6BrkEbzij5xT6/mHz9cdnbGh6YxsuaOIIj2s85WtAnBzorCs4Yr8GfGco2bwjgFAZduW9QO&#10;OkRXshgOBhdFZ1xtnWHce/Qu8yadJ3whOAt3QngeiKwo1hbS36X/Jv6L+SXMtg5s07K+DPiHKhS0&#10;GpMeoZYQgOxc+w5KtcwZb0Q4Y0YVRoiW8cQB2ZSDP9jcN2B54oLieHuUyf8/WHa7v7drhzJ01s88&#10;mpHFQThFnEG1ygtUGb9EDsslh6Td01E7fgiEoXNcTsajEiVmuHc+GF0MpuOobpHRIqp1PnzlRpFo&#10;IAWj+FpCiAxhBvsbH5KCNdGgsFWg/kmJUBLvYw+SnE/Lz9MesQ9G7BfMeNIb2darVsq0iB3Er6Uj&#10;eBjBGOM6nKdUcqe+mzr7E7vcBejGXsnuSeKcy0+9GJESmTdJpCZdRYfjEQpEGGD/CiSEprJ1Rb3e&#10;UgJyi4PBgkup35z2brs5FjhaTcovyxzUQM1zHePTOnL4+yqiBkvwTT6SUvQ6SR2l4GkOUN7I5/Wa&#10;o7Ux9dPa5atGCt6yVYtoN+DDGhwqj06c7nCHPyENkjW9RUlj3PPf/DE+3q57pqTDyUIhfu3AcUrk&#10;N42tOy1HI4QNaTEafx7iwp3ubE539E5dG7zAMlWXzBgf5IspnFGP+AgsYlbcAs0wd5a8X1yHPPH4&#10;jDC+WKQwHD8L4UbfWxbBo05Rx4fDIzjbd2jA5r41L1PY92huitfYeFKbxS4Y0R4Vzrr2cuPopkvr&#10;n5n4NpyuU9TrYzj/DQAA//8DAFBLAwQUAAYACAAAACEADWbJZeMAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy27CMBBF95X6D9YgdQfOowkkZIKqSkhVF5WALlgOsRtHxHYUG0j/vmZVlqN7dO+Z&#10;ajPpnl3l6DprEOJFBEyaxorOtAjfh+18Bcx5MoJ6ayTCr3SwqZ+fKiqFvZmdvO59y0KJcSUhKO+H&#10;knPXKKnJLewgTch+7KjJh3NsuRjpFsp1z5MoyrmmzoQFRYN8V7I57y8aIVt9fTQHRduipePOfp6X&#10;/JgsEV9m09samJeT/4fhrh/UoQ5OJ3sxwrEeocijJKAI8zjLUmB35DUtCmAnhDyPU+B1xR+/qP8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABpQof58CAABUBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADWbJZeMAAAANAQAADwAAAAAAAAAAAAAA&#10;AAD5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" adj="16629" fillcolor="#eaf1dd [662]" strokecolor="#385d8a" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B48543A" w14:textId="3BB08D38" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="000C218B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D3FE80" w14:textId="52DDCF11" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="00AF2FFA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2FFA">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713593D1" wp14:editId="54FDFAA0">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713593D1" wp14:editId="54FDFAA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3399790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2943225" cy="3781425"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="14" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2943225" cy="3781425"/>
                         </a:xfrm>
@@ -5143,90 +5074,90 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="713593D1" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:267.7pt;margin-top:2.35pt;width:231.75pt;height:297.75pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDggUx+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4SZtYIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv3wWnadS9VfMD4vpyD/ece1hdD0aTvfRBgWV0OikpkVZAo+yW0Z9P9x8W&#10;lITIbcM1WMnoQQZ6vX7/btW7WlbQgW6kJwhiQ907RrsYXV0UQXTS8DABJy0mW/CGRwz9tmg87xHd&#10;6KIqy8uiB984D0KGgH/vxiRdZ/y2lSJ+b9sgI9GMYm8xrz6vm7QW6xWvt567ToljG/wNXRiuLF56&#10;grrjkZOdV/9AGSU8BGjjRIApoG2VkJkDspmWr9g8dtzJzAXFCe4kU/h/sOLb/tH98CQOH2HAAWYS&#10;wT2A+BWIhduO26288R76TvIGL54myYrehfpYmqQOdUggm/4rNDhkvouQgYbWm6QK8iSIjgM4nESX&#10;QyQCf1bL2UVVzSkRmLu4WkxnGKQ7eP1c7nyInyUYkjaMepxqhuf7hxDHo89H0m0W7pXWebLakp7R&#10;5RwhX2WMimg8rQyjizJ9oxUSy0+2ycWRKz3usRdtj7QT05FzHDYDUQ2jl6k2qbCB5oA6eBh9hu8C&#10;Nx34P5T06DFGw+8d95IS/cWilsvpbJZMmYPZ/KrCwJ9nNucZbgVCMRopGbe3MRt5JHaDmrcqq/HS&#10;ybFl9E7W8+jzZM7zOJ96eY3rvwAAAP//AwBQSwMEFAAGAAgAAAAhAKTwRtDeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrkbhRm5KUJmRTIRBXUMuPxM2Nt0nUeB3FbhPevu4J&#10;jqMZzXxTrCfbiRMNvnWMcDdXIIgrZ1quET4/Xm9XIHzQbHTnmBB+ycO6nF0VOjdu5A2dtqEWsYR9&#10;rhGaEPpcSl81ZLWfu544ens3WB2iHGppBj3GctvJhVJLaXXLcaHRPT03VB22R4vw9bb/+U7Ue/1i&#10;0350k5JsM4l4cz09PYIINIW/MFzwIzqUkWnnjmy86BDS+zSJUYTkAUT0s2yVgdghLJVagCwL+f9B&#10;eQYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDggUx+wEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCk8EbQ3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="713593D1" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:267.7pt;margin-top:2.35pt;width:231.75pt;height:297.75pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0XMfw+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4yZpYIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv7wWnadS+TfMD4vrCufece1hdDUaTvfRBgWV0OikpkVZAo+yW0V+Pdx8W&#10;lITIbcM1WMnoQQZ6tX7/btW7WlbQgW6kJwhiQ907RrsYXV0UQXTS8DABJy0mW/CGRwz9tmg87xHd&#10;6KIqy49FD75xHoQMAf/ejkm6zvhtK0X80bZBRqIZxd5iXn1eN2kt1itebz13nRLHNvg/dGG4slj0&#10;BHXLIyc7r95AGSU8BGjjRIApoG2VkJkDspmWr9g8dNzJzAXFCe4kU/h/sOL7/sH99CQOn2DAAWYS&#10;wd2D+B2IhZuO26289h76TvIGC0+TZEXvQn28mqQOdUggm/4bNDhkvouQgYbWm6QK8iSIjgM4nESX&#10;QyQCf1bL2UVVzSkRmLu4XExnGKQavH6+7nyIXyQYkjaMepxqhuf7+xDHo89HUjULd0rrPFltSc/o&#10;co6QrzJGRTSeVobRRZm+0QqJ5Wfb5MuRKz3usRdtj7QT05FzHDYDUQ2jud+kwgaaA+rgYfQZvgvc&#10;dOD/UtKjxxgNf3bcS0r0V4taLqezWTJlDmbzywoDf57ZnGe4FQjFaKRk3N7EbOSR2DVq3qqsxksn&#10;x5bRO1nPo8+TOc/jfOrlNa6fAAAA//8DAFBLAwQUAAYACAAAACEApPBG0N4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFGbkpQmZFMhEFdQy4/EzY23SdR4HcVuE96+7gmO&#10;oxnNfFOsJ9uJEw2+dYxwN1cgiCtnWq4RPj9eb1cgfNBsdOeYEH7Jw7qcXRU6N27kDZ22oRaxhH2u&#10;EZoQ+lxKXzVktZ+7njh6ezdYHaIcamkGPcZy28mFUktpdctxodE9PTdUHbZHi/D1tv/5TtR7/WLT&#10;fnSTkmwziXhzPT09ggg0hb8wXPAjOpSRaeeObLzoENL7NIlRhOQBRPSzbJWB2CEslVqALAv5/0F5&#10;BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPRcx/D6AQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKTwRtDeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="532F157D" w14:textId="777ED2FB" w:rsidR="00584ED7" w:rsidRPr="00584ED7" w:rsidRDefault="00584ED7">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD74EA4" w14:textId="05014543" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="00D268C2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2FFA">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="762FB21D" wp14:editId="2E84B6F9">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="762FB21D" wp14:editId="2E84B6F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>257175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47624</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2857500" cy="3667125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2857500" cy="3667125"/>
                         </a:xfrm>
@@ -5241,51 +5172,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="043524EA" w14:textId="77777777" w:rsidR="00D268C2" w:rsidRDefault="00D268C2" w:rsidP="00D268C2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="762FB21D" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:20.25pt;margin-top:3.75pt;width:225pt;height:288.75pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5fbZw+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bS3NYKWW13u1Wl&#10;7UXa9gMIxjEqMBRI7PTrd8DebLR9q+oHNDDmzJwzh811bzQ5Sh8UWEank5ISaQXUyu4Z/fnj/t2a&#10;khC5rbkGKxk9yUCvt2/fbDpXyRm0oGvpCYLYUHWO0TZGVxVFEK00PEzASYvJBrzhEbd+X9Sed4hu&#10;dDEry2XRga+dByFDwNO7IUm3Gb9ppIjfmibISDSj2FvMq8/rLq3FdsOrveeuVWJsg/9DF4Yri0XP&#10;UHc8cnLw6i8oo4SHAE2cCDAFNI0SMnNANtPyFZvHljuZuaA4wZ1lCv8PVnw9PrrvnsT+A/Q4wEwi&#10;uAcQvwKxcNtyu5c33kPXSl5j4WmSrOhcqMarSepQhQSy675AjUPmhwgZqG+8SaogT4LoOIDTWXTZ&#10;RyLwcLZerBYlpgTm3i+Xq+lskWvw6vm68yF+kmBIChj1ONUMz48PIaZ2ePX8S6pm4V5pnSerLekY&#10;vVog5KuMURGNp5VhdF2mb7BCYvnR1vly5EoPMRbQdqSdmA6cY7/riaoZzf0mFXZQn1AHD4PP8F1g&#10;0IL/Q0mHHmM0/D5wLynRny1qeTWdz5Mp82a+WM1w4y8zu8sMtwKhGI2UDOFtzEYeiN2g5o3Karx0&#10;MraM3skijT5P5rzc579eXuP2CQAA//8DAFBLAwQUAAYACAAAACEAQTlnKNsAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgNSqAN2VQIxBVE+ZG4ufE2iYjXUew24e3Znuhp&#10;NZrR7Dfleva9OtAYu8AI1wsDirgOruMG4eP9+WoJKibLzvaBCeGXIqyr87PSFi5M/EaHTWqUlHAs&#10;LEKb0lBoHeuWvI2LMBCLtwujt0nk2Gg32knKfa9vjLnV3nYsH1o70GNL9c9m7xE+X3bfX5l5bZ58&#10;PkxhNpr9SiNeXswP96ASzek/DEd8QYdKmLZhzy6qHiEzuSQR7uSIna2OeouQL3MDuir16YDqDwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALl9tnD6AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEE5ZyjbAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;VAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="762FB21D" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:20.25pt;margin-top:3.75pt;width:225pt;height:288.75pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOo3Sx+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bS3NYKWW13u1Wl&#10;7UXa9gMIxjEqMBRI7PTrd8DebLR9q+oHxDDmzJwzh811bzQ5Sh8UWEank5ISaQXUyu4Z/fnj/t2a&#10;khC5rbkGKxk9yUCvt2/fbDpXyRm0oGvpCYLYUHWO0TZGVxVFEK00PEzASYvJBrzhEUO/L2rPO0Q3&#10;upiV5bLowNfOg5Ah4OndkKTbjN80UsRvTRNkJJpR7C3m1ed1l9Ziu+HV3nPXKjG2wf+hC8OVxaJn&#10;qDseOTl49ReUUcJDgCZOBJgCmkYJmTkgm2n5is1jy53MXFCc4M4yhf8HK74eH913T2L/AXocYCYR&#10;3AOIX4FYuG253csb76FrJa+x8DRJVnQuVOPVJHWoQgLZdV+gxiHzQ4QM1DfeJFWQJ0F0HMDpLLrs&#10;IxF4OFsvVosSUwJz75fL1XS2yDV49Xzd+RA/STAkbRj1ONUMz48PIaZ2ePX8S6pm4V5pnSerLekY&#10;vVog5KuMURGNp5VhdF2mb7BCYvnR1vly5EoPeyyg7Ug7MR04x37XE1Uzukx3kwo7qE+og4fBZ/gu&#10;cNOC/0NJhx5jNPw+cC8p0Z8tank1nc+TKXMwX6xmGPjLzO4yw61AKEYjJcP2NmYjD8RuUPNGZTVe&#10;OhlbRu9kkUafJ3Nexvmvl9e4fQIAAP//AwBQSwMEFAAGAAgAAAAhAEE5ZyjbAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoDUqgDdlUCMQVRPmRuLnxNomI11HsNuHt2Z7o&#10;aTWa0ew35Xr2vTrQGLvACNcLA4q4Dq7jBuHj/flqCSomy872gQnhlyKsq/Oz0hYuTPxGh01qlJRw&#10;LCxCm9JQaB3rlryNizAQi7cLo7dJ5NhoN9pJyn2vb4y51d52LB9aO9BjS/XPZu8RPl9231+ZeW2e&#10;fD5MYTaa/UojXl7MD/egEs3pPwxHfEGHSpi2Yc8uqh4hM7kkEe7kiJ2tjnqLkC9zA7oq9emA6g8A&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOo3Sx+wEAANUDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBOWco2wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="043524EA" w14:textId="77777777" w:rsidR="00D268C2" w:rsidRDefault="00D268C2" w:rsidP="00D268C2"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F0B0C3" w14:textId="765CCE61" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="000C218B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B9F1BF" w14:textId="468078FC" w:rsidR="000C218B" w:rsidRPr="00640F24" w:rsidRDefault="000C218B">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -5452,143 +5383,133 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2507FEB4" w14:textId="487B9B00" w:rsidR="00D268C2" w:rsidRDefault="00584ED7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584ED7">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251703808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BE6B0AE" wp14:editId="346C490C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BE6B0AE" wp14:editId="346C490C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2699385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>353695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2360930" cy="428625"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2360930" cy="428625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="55FF9B3B" w14:textId="1CC2F2D3" w:rsidR="00584ED7" w:rsidRDefault="00584ED7" w:rsidP="00584ED7">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">*Please </w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r>
-                              <w:t>continue on</w:t>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> a separate sheet if needed</w:t>
+                              <w:t>continue on a separate sheet if needed</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2BE6B0AE" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:212.55pt;margin-top:27.85pt;width:185.9pt;height:33.75pt;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNzZOjEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8STax4qy22aaq&#10;tL1I234AxthGxQwFEjv9+g7Ym03bt6o8IIZhzsycOWzvhk6Rk7BOgi7ofJZSIjSHSuqmoN++Ht6s&#10;KXGe6Yop0KKgZ+Ho3e71q21vcpFBC6oSliCIdnlvCtp6b/IkcbwVHXMzMEKjswbbMY+mbZLKsh7R&#10;O5VkabpKerCVscCFc3j7MDrpLuLXteD+c1074YkqKNbm427jXoY92W1Z3lhmWsmnMtg/VNExqTHp&#10;BeqBeUaOVv4F1UluwUHtZxy6BOpachF7wG7m6R/dPLXMiNgLkuPMhSb3/2D5p9OT+WKJH97CgAOM&#10;TTjzCPy7Ixr2LdONuLcW+lawChPPA2VJb1w+hQaqXe4CSNl/hAqHzI4eItBQ2y6wgn0SRMcBnC+k&#10;i8ETjpfZzSrd3KCLo2+RrVfZMqZg+XO0sc6/F9CRcCioxaFGdHZ6dD5Uw/LnJyGZAyWrg1QqGrYp&#10;98qSE0MBHOKa0H97pjTpC7pZYu4QpSHER2100qNAlewKuk7DGiUT2Hinq/jEM6nGM1ai9ERPYGTk&#10;xg/lQGRV0NsQG9gqoTojXxZGPeL/wUML9iclPWqxoO7HkVlBifqgkfPNfLEI4o3GYnmboWGvPeW1&#10;h2mOUAX1lIzHvY+CHxu7x9nUMtL2UslUMmossjn9hyDiazu+evm1u18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCWXJWb3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dToQwEIXvTXyHZky8cwtVFhcp&#10;G2NCNOFqVx+g0PIT6JTQLotv73ill5Pz5Zxv8uNmJ7aaxQ8OJcS7CJjBxukBOwlfn+XDMzAfFGo1&#10;OTQSvo2HY3F7k6tMuyuezHoOHaMS9JmS0IcwZ5z7pjdW+Z2bDVLWusWqQOfScb2oK5XbiYso2nOr&#10;BqSFXs3mrTfNeL5YCR9VU7aisu0axtiO1al+L9tUyvu77fUFWDBb+IPhV5/UoSCn2l1QezZJeBJJ&#10;TKiEJEmBEZAe9gdgNZHiUQAvcv7/heIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzc2T&#10;oxECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;llyVm94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="2BE6B0AE" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:212.55pt;margin-top:27.85pt;width:185.9pt;height:33.75pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNzZOjEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8STax4qy22aaq&#10;tL1I234AxthGxQwFEjv9+g7Ym03bt6o8IIZhzsycOWzvhk6Rk7BOgi7ofJZSIjSHSuqmoN++Ht6s&#10;KXGe6Yop0KKgZ+Ho3e71q21vcpFBC6oSliCIdnlvCtp6b/IkcbwVHXMzMEKjswbbMY+mbZLKsh7R&#10;O5VkabpKerCVscCFc3j7MDrpLuLXteD+c1074YkqKNbm427jXoY92W1Z3lhmWsmnMtg/VNExqTHp&#10;BeqBeUaOVv4F1UluwUHtZxy6BOpachF7wG7m6R/dPLXMiNgLkuPMhSb3/2D5p9OT+WKJH97CgAOM&#10;TTjzCPy7Ixr2LdONuLcW+lawChPPA2VJb1w+hQaqXe4CSNl/hAqHzI4eItBQ2y6wgn0SRMcBnC+k&#10;i8ETjpfZzSrd3KCLo2+RrVfZMqZg+XO0sc6/F9CRcCioxaFGdHZ6dD5Uw/LnJyGZAyWrg1QqGrYp&#10;98qSE0MBHOKa0H97pjTpC7pZYu4QpSHER2100qNAlewKuk7DGiUT2Hinq/jEM6nGM1ai9ERPYGTk&#10;xg/lQGRV0NsQG9gqoTojXxZGPeL/wUML9iclPWqxoO7HkVlBifqgkfPNfLEI4o3GYnmboWGvPeW1&#10;h2mOUAX1lIzHvY+CHxu7x9nUMtL2UslUMmossjn9hyDiazu+evm1u18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCWXJWb3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dToQwEIXvTXyHZky8cwtVFhcp&#10;G2NCNOFqVx+g0PIT6JTQLotv73ill5Pz5Zxv8uNmJ7aaxQ8OJcS7CJjBxukBOwlfn+XDMzAfFGo1&#10;OTQSvo2HY3F7k6tMuyuezHoOHaMS9JmS0IcwZ5z7pjdW+Z2bDVLWusWqQOfScb2oK5XbiYso2nOr&#10;BqSFXs3mrTfNeL5YCR9VU7aisu0axtiO1al+L9tUyvu77fUFWDBb+IPhV5/UoSCn2l1QezZJeBJJ&#10;TKiEJEmBEZAe9gdgNZHiUQAvcv7/heIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzc2T&#10;oxECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;llyVm94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="55FF9B3B" w14:textId="1CC2F2D3" w:rsidR="00584ED7" w:rsidRDefault="00584ED7" w:rsidP="00584ED7">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">*Please </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r>
-                        <w:t>continue on</w:t>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> a separate sheet if needed</w:t>
+                        <w:t>continue on a separate sheet if needed</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A98218A" w14:textId="77777777" w:rsidR="00D268C2" w:rsidRPr="000E0C15" w:rsidRDefault="00D268C2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606E1E3F" w14:textId="77777777" w:rsidR="00022B99" w:rsidRPr="000E0C15" w:rsidRDefault="00850786" w:rsidP="00850786">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -5657,89 +5578,81 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4711"/>
         <w:gridCol w:w="5079"/>
         <w:gridCol w:w="4885"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB6318" w14:paraId="2792757D" w14:textId="77777777" w:rsidTr="000E0C15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7B8B49C0" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00FB6318" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Worry </w:t>
             </w:r>
             <w:r w:rsidRPr="00C02062">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Statement </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2999360D" w14:textId="77777777" w:rsidR="009B3FE7" w:rsidRPr="009B3FE7" w:rsidRDefault="00FB6318" w:rsidP="007A23F3">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If things </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BA6FB9" w:rsidRPr="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>don't</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> improve</w:t>
+              <w:t>don't improve</w:t>
             </w:r>
             <w:r w:rsidRPr="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, what are we worried will happen to the child</w:t>
             </w:r>
             <w:r w:rsidR="00BA6FB9" w:rsidRPr="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or young person</w:t>
             </w:r>
             <w:r w:rsidRPr="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="009B3FE7">
               <w:rPr>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
@@ -5904,123 +5817,122 @@
                 <w:b/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 is the goal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ED0D89D" w14:textId="77777777" w:rsidR="00DA1E94" w:rsidRDefault="008803DD" w:rsidP="00DA1E94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416A0E8A" wp14:editId="4111681A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416A0E8A" wp14:editId="4111681A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-59373</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>38100</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3050540" cy="257175"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3050540" cy="257175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D12DC19" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRPr="00C02062" w:rsidRDefault="00FB6318" w:rsidP="00DA1E94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB6318" w14:paraId="40B6345E" w14:textId="77777777" w:rsidTr="00FB6318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B1FE0C" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00850786" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Worry Statement 1:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6BF0B2" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00FB6318" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -6048,100 +5960,98 @@
           </w:p>
           <w:p w14:paraId="1BBC7CC4" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00FB6318" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="290B237A" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00FB6318" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B5CC29C" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRPr="00C02062" w:rsidRDefault="00850786" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Goal 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4885" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A2927F" w14:textId="77777777" w:rsidR="00DA1E94" w:rsidRDefault="00DA1E94" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17DAD1FA" w14:textId="77777777" w:rsidR="00DA1E94" w:rsidRPr="00C02062" w:rsidRDefault="00DA1E94" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB6318" w14:paraId="5FA77200" w14:textId="77777777" w:rsidTr="00FB6318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2903DE1B" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRDefault="00850786" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Worry Statement 2:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="146C7120" w14:textId="77777777" w:rsidR="008803DD" w:rsidRDefault="008803DD" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -6179,51 +6089,50 @@
           </w:p>
           <w:p w14:paraId="26784AC0" w14:textId="77777777" w:rsidR="008803DD" w:rsidRDefault="008803DD" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD8608B" w14:textId="77777777" w:rsidR="008803DD" w:rsidRDefault="008803DD" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AFCA88F" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRPr="00C02062" w:rsidRDefault="00850786" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3312"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Goal 2: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4885" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29DB5DBA" w14:textId="77777777" w:rsidR="00FB6318" w:rsidRPr="00C02062" w:rsidRDefault="00FB6318" w:rsidP="00C41F91">
             <w:pPr>
               <w:tabs>
@@ -6286,50 +6195,51 @@
         <w:spacing w:before="65" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A726D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 5 What</w:t>
       </w:r>
       <w:r w:rsidR="00D87AE1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> happens next</w:t>
       </w:r>
       <w:r w:rsidR="00850786" w:rsidRPr="006A726D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:w w:val="110"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6721,132 +6631,165 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>: Information S</w:t>
       </w:r>
       <w:r w:rsidR="000F0AB4">
         <w:rPr>
           <w:b/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>haring</w:t>
       </w:r>
       <w:r w:rsidR="00191C84" w:rsidRPr="009B3FE7">
         <w:rPr>
           <w:b/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EDFDB2" w14:textId="77777777" w:rsidR="00522B8B" w:rsidRPr="000F0AB4" w:rsidRDefault="00314296" w:rsidP="00314296">
+    <w:p w14:paraId="58EDFDB2" w14:textId="1FDC6093" w:rsidR="00522B8B" w:rsidRPr="000F0AB4" w:rsidRDefault="00314296" w:rsidP="00314296">
       <w:pPr>
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">TAC is </w:t>
+        <w:t>TA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F871D6">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0AB4">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="000F0AB4" w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a voluntary process, and permission</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the young person and family is required before the information in this assessment i</w:t>
       </w:r>
       <w:r w:rsidR="00BA6FB9" w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s shared outside of your agency (please see Lincolnshire's TAC leaflet).</w:t>
+        <w:t>s shared outside of your agency (please see Lincolnshire's TA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F871D6">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6FB9" w:rsidRPr="000F0AB4">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leaflet).</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F0AB4" w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For further information, see your agency's privacy information, policies and procedures,</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TAC Handbook, DfE Guidance on Information Sharing (</w:t>
+        <w:t xml:space="preserve"> TA</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:r w:rsidR="00F871D6">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0AB4">
+        <w:rPr>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handbook, DfE Guidance on Information Sharing (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000F0AB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.education.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>);</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and your agency's policies and procedures.</w:t>
+        <w:t>); and your agency's policies and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2A7499" w14:textId="77777777" w:rsidR="00522B8B" w:rsidRPr="00BB46F8" w:rsidRDefault="00522B8B" w:rsidP="009B3FE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00421E0F">
         <w:t>I agree to the Early Help Assessment (EHA) taking place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C7F0BE" w14:textId="77777777" w:rsidR="00522B8B" w:rsidRPr="00BB46F8" w:rsidRDefault="00522B8B" w:rsidP="009B3FE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00421E0F">
@@ -7257,71 +7200,85 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7914DCCC" w14:textId="77777777" w:rsidR="00522B8B" w:rsidRPr="00BB46F8" w:rsidRDefault="00522B8B" w:rsidP="00421E0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00176D73" w:rsidRPr="00BB46F8" w14:paraId="6A9B2824" w14:textId="77777777" w:rsidTr="009B3FE7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0C93BE54" w14:textId="77777777" w:rsidR="00176D73" w:rsidRPr="00BB46F8" w:rsidRDefault="00176D73" w:rsidP="00421E0F">
+          <w:p w14:paraId="0C93BE54" w14:textId="7A152472" w:rsidR="00176D73" w:rsidRPr="00BB46F8" w:rsidRDefault="00176D73" w:rsidP="00421E0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00176D73">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date Ass</w:t>
             </w:r>
             <w:r w:rsidR="009B3FE7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>essment submitted to TAC Admin:</w:t>
+              <w:t>essment submitted to TA</w:t>
+            </w:r>
+            <w:r w:rsidR="00F871D6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3FE7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Admin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AF95769" w14:textId="77777777" w:rsidR="00176D73" w:rsidRPr="00BB46F8" w:rsidRDefault="00176D73" w:rsidP="00421E0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D5FD47A" w14:textId="77777777" w:rsidR="000F0AB4" w:rsidRPr="000F0AB4" w:rsidRDefault="000F0AB4" w:rsidP="00282A52">
@@ -7353,208 +7310,232 @@
         </w:rPr>
         <w:t>are any safeguarding concerns for the child or young person</w:t>
       </w:r>
       <w:r w:rsidR="009B3FE7" w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA6FB9" w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the workers involved will need to contact</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0AB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Children’s Services, Social Care. In most cases, they will discuss this with you first.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54011898" w14:textId="77777777" w:rsidR="007107F0" w:rsidRPr="00EB529C" w:rsidRDefault="00314296" w:rsidP="009B3FE7">
+    <w:p w14:paraId="54011898" w14:textId="06900B0E" w:rsidR="007107F0" w:rsidRPr="00EB529C" w:rsidRDefault="00314296" w:rsidP="009B3FE7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB529C">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Please remember to send a copy of this Assessment to the TAC Admin Team</w:t>
+        <w:t>Please remember to send a copy of this Assessment to the TA</w:t>
       </w:r>
-      <w:r w:rsidR="00191C84" w:rsidRPr="00EB529C">
+      <w:r w:rsidR="00F871D6">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB529C">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Admin Team</w:t>
+      </w:r>
+      <w:r w:rsidR="00191C84" w:rsidRPr="00EB529C">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520F93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0021125C" w:rsidRPr="00EB529C">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00520F93" w:rsidRPr="00EF4DEC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:color w:val="FF0000"/>
           </w:rPr>
-          <w:t>tacadmin@lincolnshire.gov.uk</w:t>
+          <w:t>TAFAdmin@lincolnshire.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="007107F0" w:rsidRPr="00EB529C" w:rsidSect="00BD5216">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1103" w:bottom="568" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A99B348" w14:textId="77777777" w:rsidR="00C72DBA" w:rsidRDefault="00C72DBA" w:rsidP="00282A52">
+    <w:p w14:paraId="6EAAA4E6" w14:textId="77777777" w:rsidR="009D4A85" w:rsidRDefault="009D4A85" w:rsidP="00282A52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3316D8FE" w14:textId="77777777" w:rsidR="00C72DBA" w:rsidRDefault="00C72DBA" w:rsidP="00282A52">
+    <w:p w14:paraId="3F04A71F" w14:textId="77777777" w:rsidR="009D4A85" w:rsidRDefault="009D4A85" w:rsidP="00282A52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="557274A8" w14:textId="77777777" w:rsidR="00ED5CD9" w:rsidRDefault="00ED5CD9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1796364216"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="30521490" w14:textId="77777777" w:rsidR="00282A52" w:rsidRDefault="00282A52">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7562,199 +7543,243 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00556B87">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="57EBB06D" w14:textId="77777777" w:rsidR="00282A52" w:rsidRDefault="00282A52">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37A4657F" w14:textId="77777777" w:rsidR="00ED5CD9" w:rsidRDefault="00ED5CD9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BA623E4" w14:textId="77777777" w:rsidR="00C72DBA" w:rsidRDefault="00C72DBA" w:rsidP="00282A52">
+    <w:p w14:paraId="083A5B5E" w14:textId="77777777" w:rsidR="009D4A85" w:rsidRDefault="009D4A85" w:rsidP="00282A52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A3364D1" w14:textId="77777777" w:rsidR="00C72DBA" w:rsidRDefault="00C72DBA" w:rsidP="00282A52">
+    <w:p w14:paraId="5D9C64F6" w14:textId="77777777" w:rsidR="009D4A85" w:rsidRDefault="009D4A85" w:rsidP="00282A52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29A05327" w14:textId="77777777" w:rsidR="006C51F9" w:rsidRDefault="009F4565">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11576BF6" w14:textId="77777777" w:rsidR="00ED5CD9" w:rsidRDefault="00ED5CD9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29A05327" w14:textId="75B9050B" w:rsidR="006C51F9" w:rsidRDefault="002F3C7E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56035D1F" wp14:editId="1FAFBD3F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-320040</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1441450" cy="476250"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="570624324" name="Picture 15"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="570624324" name="Picture 570624324"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1441450" cy="476250"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="009F4565">
+      <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F3FF9B4" wp14:editId="245B180E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F3FF9B4" wp14:editId="245B180E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>8475980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-287020</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="946150" cy="682625"/>
           <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="946150" cy="682625"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00855688">
-[...49 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F244187" w14:textId="77777777" w:rsidR="00ED5CD9" w:rsidRDefault="00ED5CD9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008F0938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2546762"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10273,280 +10298,320 @@
   <w:num w:numId="17" w16cid:durableId="246352397">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1692995849">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="914515072">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1982149570">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1507676006">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1448310370">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="27338178">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008527D6"/>
     <w:rsid w:val="0000480B"/>
     <w:rsid w:val="00022B99"/>
     <w:rsid w:val="00042F31"/>
+    <w:rsid w:val="00050839"/>
     <w:rsid w:val="00063A0C"/>
     <w:rsid w:val="00076D9B"/>
+    <w:rsid w:val="000A30E9"/>
     <w:rsid w:val="000B076B"/>
     <w:rsid w:val="000C218B"/>
     <w:rsid w:val="000E0C15"/>
     <w:rsid w:val="000F0AB4"/>
+    <w:rsid w:val="00110701"/>
     <w:rsid w:val="00131BBF"/>
     <w:rsid w:val="00135542"/>
     <w:rsid w:val="001669A8"/>
     <w:rsid w:val="00176D73"/>
     <w:rsid w:val="00177D19"/>
     <w:rsid w:val="00187C04"/>
+    <w:rsid w:val="001919F1"/>
     <w:rsid w:val="00191C84"/>
     <w:rsid w:val="00192DEA"/>
     <w:rsid w:val="001D1F0A"/>
     <w:rsid w:val="001F2BC7"/>
     <w:rsid w:val="002039EC"/>
+    <w:rsid w:val="0020701A"/>
     <w:rsid w:val="0021125C"/>
     <w:rsid w:val="0022057F"/>
+    <w:rsid w:val="00251670"/>
     <w:rsid w:val="00275B09"/>
     <w:rsid w:val="00282A52"/>
     <w:rsid w:val="002922F2"/>
     <w:rsid w:val="002B03F5"/>
     <w:rsid w:val="002B1772"/>
     <w:rsid w:val="002B2CB5"/>
     <w:rsid w:val="002B48B7"/>
     <w:rsid w:val="002B5DEC"/>
     <w:rsid w:val="002C4D73"/>
     <w:rsid w:val="002E361B"/>
     <w:rsid w:val="002F17A9"/>
+    <w:rsid w:val="002F3C7E"/>
     <w:rsid w:val="00314296"/>
     <w:rsid w:val="00320CB1"/>
     <w:rsid w:val="0035300F"/>
     <w:rsid w:val="003839E0"/>
+    <w:rsid w:val="003B226F"/>
     <w:rsid w:val="003E4FF0"/>
     <w:rsid w:val="003F11EF"/>
     <w:rsid w:val="00421E0F"/>
     <w:rsid w:val="00457CC5"/>
+    <w:rsid w:val="00492B2A"/>
     <w:rsid w:val="004A0B03"/>
     <w:rsid w:val="004A1E8B"/>
     <w:rsid w:val="004B3ED8"/>
     <w:rsid w:val="004C304A"/>
     <w:rsid w:val="004D3748"/>
     <w:rsid w:val="004F3656"/>
     <w:rsid w:val="004F467C"/>
+    <w:rsid w:val="00520F93"/>
     <w:rsid w:val="00522B8B"/>
+    <w:rsid w:val="00532F01"/>
     <w:rsid w:val="0053432B"/>
     <w:rsid w:val="00543FB9"/>
+    <w:rsid w:val="00544EC5"/>
     <w:rsid w:val="00556B87"/>
     <w:rsid w:val="005707AE"/>
     <w:rsid w:val="00584ED7"/>
     <w:rsid w:val="005927AD"/>
     <w:rsid w:val="005A31F2"/>
     <w:rsid w:val="005B10D6"/>
     <w:rsid w:val="005C74AA"/>
     <w:rsid w:val="005D646C"/>
     <w:rsid w:val="00607653"/>
+    <w:rsid w:val="0062292E"/>
     <w:rsid w:val="00640F24"/>
     <w:rsid w:val="00654FC9"/>
     <w:rsid w:val="006763C8"/>
+    <w:rsid w:val="00677D9B"/>
+    <w:rsid w:val="006A4A2F"/>
     <w:rsid w:val="006A599F"/>
     <w:rsid w:val="006A6994"/>
     <w:rsid w:val="006A726D"/>
+    <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006C51F9"/>
     <w:rsid w:val="006E417E"/>
     <w:rsid w:val="006F4A6B"/>
     <w:rsid w:val="00705B23"/>
+    <w:rsid w:val="007067D7"/>
     <w:rsid w:val="007107F0"/>
     <w:rsid w:val="00712886"/>
     <w:rsid w:val="00715746"/>
     <w:rsid w:val="007272A0"/>
     <w:rsid w:val="00746398"/>
+    <w:rsid w:val="00747C36"/>
+    <w:rsid w:val="00756879"/>
     <w:rsid w:val="00771D1E"/>
     <w:rsid w:val="0077317D"/>
     <w:rsid w:val="007A23F3"/>
     <w:rsid w:val="007A67BD"/>
     <w:rsid w:val="007B1F33"/>
     <w:rsid w:val="007C18BC"/>
     <w:rsid w:val="007C358A"/>
     <w:rsid w:val="007E7234"/>
     <w:rsid w:val="00801863"/>
+    <w:rsid w:val="00826B7F"/>
     <w:rsid w:val="00837360"/>
+    <w:rsid w:val="008417D8"/>
     <w:rsid w:val="00846ABF"/>
     <w:rsid w:val="00850786"/>
     <w:rsid w:val="00851E90"/>
     <w:rsid w:val="008527D6"/>
     <w:rsid w:val="00855688"/>
     <w:rsid w:val="00857026"/>
+    <w:rsid w:val="008641AC"/>
     <w:rsid w:val="008658DF"/>
     <w:rsid w:val="00866EDC"/>
+    <w:rsid w:val="00875E94"/>
     <w:rsid w:val="008803DD"/>
     <w:rsid w:val="00885EA9"/>
     <w:rsid w:val="0089094E"/>
     <w:rsid w:val="008B507A"/>
     <w:rsid w:val="008B6E1A"/>
     <w:rsid w:val="008D6452"/>
     <w:rsid w:val="008E1A82"/>
     <w:rsid w:val="0093356C"/>
     <w:rsid w:val="00954890"/>
     <w:rsid w:val="00961513"/>
     <w:rsid w:val="009B3FE7"/>
+    <w:rsid w:val="009D4A85"/>
     <w:rsid w:val="009F4565"/>
     <w:rsid w:val="00A05AC6"/>
     <w:rsid w:val="00A213AB"/>
     <w:rsid w:val="00A445E4"/>
+    <w:rsid w:val="00A458B1"/>
     <w:rsid w:val="00A67286"/>
     <w:rsid w:val="00AB0FBB"/>
     <w:rsid w:val="00AE2941"/>
     <w:rsid w:val="00AF276C"/>
     <w:rsid w:val="00AF2FFA"/>
     <w:rsid w:val="00B05F35"/>
     <w:rsid w:val="00B06F6C"/>
     <w:rsid w:val="00B14EB5"/>
     <w:rsid w:val="00B22641"/>
     <w:rsid w:val="00B22F4B"/>
+    <w:rsid w:val="00B61119"/>
+    <w:rsid w:val="00B62212"/>
+    <w:rsid w:val="00B977A6"/>
     <w:rsid w:val="00BA6790"/>
     <w:rsid w:val="00BA6FB9"/>
     <w:rsid w:val="00BB46F8"/>
     <w:rsid w:val="00BC00CF"/>
     <w:rsid w:val="00BC2311"/>
     <w:rsid w:val="00BD5216"/>
     <w:rsid w:val="00BE790D"/>
+    <w:rsid w:val="00C00D5E"/>
     <w:rsid w:val="00C02062"/>
+    <w:rsid w:val="00C023B6"/>
     <w:rsid w:val="00C21018"/>
     <w:rsid w:val="00C22931"/>
     <w:rsid w:val="00C41F91"/>
     <w:rsid w:val="00C47883"/>
     <w:rsid w:val="00C5609C"/>
     <w:rsid w:val="00C72DBA"/>
+    <w:rsid w:val="00C740E4"/>
     <w:rsid w:val="00C83568"/>
     <w:rsid w:val="00CA05B8"/>
     <w:rsid w:val="00CB2115"/>
     <w:rsid w:val="00CD3E64"/>
+    <w:rsid w:val="00CE2C73"/>
     <w:rsid w:val="00D07A8B"/>
     <w:rsid w:val="00D268C2"/>
     <w:rsid w:val="00D327A9"/>
     <w:rsid w:val="00D35CB8"/>
     <w:rsid w:val="00D538CE"/>
+    <w:rsid w:val="00D63266"/>
     <w:rsid w:val="00D64823"/>
     <w:rsid w:val="00D7302F"/>
     <w:rsid w:val="00D80801"/>
     <w:rsid w:val="00D863B9"/>
     <w:rsid w:val="00D87AE1"/>
     <w:rsid w:val="00DA1E94"/>
+    <w:rsid w:val="00DD68B2"/>
     <w:rsid w:val="00DD69A4"/>
     <w:rsid w:val="00E0503D"/>
+    <w:rsid w:val="00E21EA8"/>
     <w:rsid w:val="00E37F12"/>
     <w:rsid w:val="00E46E3F"/>
     <w:rsid w:val="00E4734B"/>
     <w:rsid w:val="00E50B9D"/>
     <w:rsid w:val="00E663A3"/>
     <w:rsid w:val="00E848DF"/>
     <w:rsid w:val="00E84DAE"/>
     <w:rsid w:val="00E965D7"/>
     <w:rsid w:val="00EA22C7"/>
     <w:rsid w:val="00EB4261"/>
     <w:rsid w:val="00EB529C"/>
     <w:rsid w:val="00EC539F"/>
+    <w:rsid w:val="00ED5CD9"/>
     <w:rsid w:val="00EE1DC8"/>
     <w:rsid w:val="00F068F3"/>
     <w:rsid w:val="00F25913"/>
+    <w:rsid w:val="00F6221F"/>
     <w:rsid w:val="00F72C69"/>
+    <w:rsid w:val="00F8249D"/>
+    <w:rsid w:val="00F85A0E"/>
+    <w:rsid w:val="00F871D6"/>
     <w:rsid w:val="00FA3E96"/>
     <w:rsid w:val="00FB4477"/>
     <w:rsid w:val="00FB6318"/>
     <w:rsid w:val="00FC426D"/>
     <w:rsid w:val="00FE0A28"/>
     <w:rsid w:val="00FE4098"/>
     <w:rsid w:val="00FE5114"/>
     <w:rsid w:val="00FF5B8A"/>
     <w:rsid w:val="00FF7007"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22EC089E"/>
-  <w15:docId w15:val="{D9C42A0B-7E2B-42EE-AE6A-312D3F079658}"/>
+  <w15:docId w15:val="{13F92944-3917-4EAA-8C5C-C75E9C0D99E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10673,51 +10738,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11334,368 +11399,548 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00AF276C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00640F24"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F871D6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00110701"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1079866274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="96491154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="842935339">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="109014799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1708984688">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="202451521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29186264">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="299312547">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="658653449">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="314189024">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1121612205">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="354503512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1898592517">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="368116539">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1097360812">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="541288169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1572621582">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="592204422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="743334760">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="712121218">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2012901945">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="749274706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="420106724">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="862472110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1468234782">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="984162464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1388063445">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1073897576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1056972437">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1108308469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="100615788">
+              <w:marLeft w:val="75"/>
+              <w:marRight w:val="75"/>
+              <w:marTop w:val="75"/>
+              <w:marBottom w:val="75"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1333411951">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="86508429">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1370951597">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="962077207">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1627465540">
+        <w:div w:id="1474979011">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1880775906">
-[...233 lines deleted...]
-            <w:div w:id="1898592517">
+            <w:div w:id="1326395211">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1604919984">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -11717,349 +11962,193 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1150361591">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="541288169">
+        <w:div w:id="1627465540">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1572621582">
-[...25 lines deleted...]
-            <w:div w:id="642739013">
+            <w:div w:id="1880775906">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1669090862">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1283918157">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="862472110">
-[...102 lines deleted...]
-        </w:div>
         <w:div w:id="1692294249">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="205534878">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1474979011">
+        <w:div w:id="1706561212">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1326395211">
-[...25 lines deleted...]
-            <w:div w:id="1097360812">
+            <w:div w:id="642739013">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1864512918">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1773742239">
               <w:marLeft w:val="75"/>
               <w:marRight w:val="75"/>
               <w:marTop w:val="75"/>
               <w:marBottom w:val="75"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincolnshire.gov.uk/tac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tacadmin@lincolnshire.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincolnshire.gov.uk/taf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TAFAdmin@lincolnshire.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -12308,83 +12397,359 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BDDD7267D650024B80A1E8E56874DFE6" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d000d943db5224d2b40a4ca6e0a95a3a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35dcfe74-4713-433a-a634-1bb5ff73d452" xmlns:ns3="c57bb6fb-4424-467c-a425-8ebcf3286fe7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fba85ddec836c1ad2d46d25a9cea7336" ns2:_="" ns3:_="">
+    <xsd:import namespace="35dcfe74-4713-433a-a634-1bb5ff73d452"/>
+    <xsd:import namespace="c57bb6fb-4424-467c-a425-8ebcf3286fe7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35dcfe74-4713-433a-a634-1bb5ff73d452" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0cb4337f-889a-49cc-a650-7850101ac6d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c57bb6fb-4424-467c-a425-8ebcf3286fe7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{298104d1-eded-45ab-881c-7cccdb6d8d9f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c57bb6fb-4424-467c-a425-8ebcf3286fe7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c57bb6fb-4424-467c-a425-8ebcf3286fe7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="35dcfe74-4713-433a-a634-1bb5ff73d452">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F536CE70-F74F-4322-BABF-6C0E1B5E768D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85327016-9879-4689-B9ED-9917D837B2A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="35dcfe74-4713-433a-a634-1bb5ff73d452"/>
+    <ds:schemaRef ds:uri="c57bb6fb-4424-467c-a425-8ebcf3286fe7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E93D48C-9567-45E2-BEC4-6FB17E14ECF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c57bb6fb-4424-467c-a425-8ebcf3286fe7"/>
+    <ds:schemaRef ds:uri="35dcfe74-4713-433a-a634-1bb5ff73d452"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{435A5CBA-9C58-46D0-AFA0-EA4ADB698439}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>657</Words>
-  <Characters>3750</Characters>
+  <Characters>3747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincolnshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4399</CharactersWithSpaces>
+  <CharactersWithSpaces>4396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Danielle Marshall</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BDDD7267D650024B80A1E8E56874DFE6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>